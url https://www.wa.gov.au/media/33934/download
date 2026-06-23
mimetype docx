--- v0 (2025-12-19)
+++ v1 (2026-06-23)
@@ -1,4577 +1,4948 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5BF94AFC" w14:textId="2B24D7DE" w:rsidR="00146739" w:rsidRPr="00EA7EAC" w:rsidRDefault="00C91009" w:rsidP="0014448C">
+    <w:p w14:paraId="5BF94AFC" w14:textId="2B24D7DE" w:rsidR="00146739" w:rsidRPr="00E64ADF" w:rsidRDefault="00C91009" w:rsidP="0014448C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5955"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="00B53815">
+      <w:r w:rsidR="00B53815" w:rsidRPr="00E64ADF">
         <w:t>6.</w:t>
       </w:r>
-      <w:r w:rsidR="00555C0A">
+      <w:r w:rsidR="00555C0A" w:rsidRPr="00E64ADF">
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="006F323C">
+      <w:r w:rsidR="006F323C" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> Population Counts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BE8157" w14:textId="585F75F1" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00E42695" w:rsidP="00EA7EAC">
+    <w:p w14:paraId="05BE8157" w14:textId="18BEE4C9" w:rsidR="000D69A3" w:rsidRPr="00E64ADF" w:rsidRDefault="00E42695" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Youth </w:t>
       </w:r>
-      <w:r w:rsidR="007C7440">
+      <w:r w:rsidR="007C7440" w:rsidRPr="00E64ADF">
         <w:t>Detention Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="004943ED" w:rsidRPr="00E64ADF">
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="5461"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0053444E" w14:paraId="00A18E9C" w14:textId="77777777" w:rsidTr="009769BA">
+      <w:tr w:rsidR="0053444E" w:rsidRPr="00E64ADF" w14:paraId="00A18E9C" w14:textId="77777777" w:rsidTr="009769BA">
         <w:trPr>
           <w:trHeight w:val="4465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="4275CCEA" w14:textId="77777777" w:rsidR="0053444E" w:rsidRPr="00365E34" w:rsidRDefault="0053444E" w:rsidP="0053444E">
+          <w:p w14:paraId="4275CCEA" w14:textId="18219D88" w:rsidR="0053444E" w:rsidRPr="00E64ADF" w:rsidRDefault="0053444E" w:rsidP="0053444E">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Principles</w:t>
             </w:r>
+            <w:r w:rsidR="004943ED" w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve"> and Standards</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="3C43074C" w14:textId="77777777" w:rsidR="0053444E" w:rsidRDefault="0053444E" w:rsidP="0053444E">
+          <w:p w14:paraId="6AF0EA41" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Toc2082062"/>
             <w:bookmarkStart w:id="1" w:name="_Toc2082168"/>
-            <w:r w:rsidRPr="00B1621E">
-[...9 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The Model of Care (MoC) Instruction was developed to guide and support staff to operationally implement the MoC’s high-level principles for the care and management of young people in Youth Detention Centres. The MoC Instruction provides a rehabilitative and therapeutic operating environment to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and maximise their potential to lead meaningful lives.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="727BC3BA" w14:textId="77777777" w:rsidR="0053444E" w:rsidRPr="00F50993" w:rsidRDefault="0053444E" w:rsidP="00F50993"/>
-          <w:p w14:paraId="11109D9A" w14:textId="2B3CD787" w:rsidR="0053444E" w:rsidRDefault="00000000" w:rsidP="0053444E">
+          <w:p w14:paraId="3757AC56" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
             <w:pPr>
               <w:rPr>
-                <w:u w:val="single"/>
-[...35 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6474D491" w14:textId="77777777" w:rsidR="0053444E" w:rsidRDefault="0053444E" w:rsidP="0053444E">
+          <w:p w14:paraId="44C5C945" w14:textId="65CF2F48" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="0069102D">
             <w:pPr>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Continuity of service is provided.</w:t>
+              <w:t>This COPP aligns with the following MoC service principles:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="710B991D" w14:textId="77777777" w:rsidR="0053444E" w:rsidRDefault="0053444E" w:rsidP="0053444E"/>
-[...2 lines deleted...]
-              <w:r w:rsidR="0053444E" w:rsidRPr="00E2529A">
+          <w:p w14:paraId="72C737DA" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Principle 2: Foster structure and consistency for young people</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="001A61D9" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F2870D1" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, the following national standards and international covenants inform best practice:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D7CB122" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="357" w:hanging="357"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00E64ADF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Australian Human Rights Commission National Principles for Child Safe Organisations, 2018:</w:t>
+                <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="0053444E" w:rsidRPr="009769BA">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="78380FC9" w14:textId="77777777" w:rsidR="0053444E" w:rsidRDefault="0053444E" w:rsidP="009769BA"/>
-[...3 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="53A437D4" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00E64ADF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>National Principles for Child Safe Organisations (Australian Human Rights Commission, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="5DFEA132" w14:textId="77777777" w:rsidR="004943ED" w:rsidRPr="00E64ADF" w:rsidRDefault="004943ED" w:rsidP="004943ED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="00E64ADF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00E64ADF">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:br/>
+                <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:bookmarkEnd w:id="0"/>
+          <w:bookmarkEnd w:id="1"/>
+          <w:p w14:paraId="593C7D58" w14:textId="01CCFC8D" w:rsidR="0053444E" w:rsidRPr="00E64ADF" w:rsidRDefault="0053444E" w:rsidP="009769BA"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E9894E5" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="009769BA" w:rsidRDefault="00803710" w:rsidP="009769BA"/>
-[...4 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="4E9894E5" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="00E64ADF" w:rsidRDefault="00803710" w:rsidP="009769BA"/>
+    <w:p w14:paraId="4E950356" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="00E64ADF" w:rsidRDefault="00803710" w:rsidP="00803710">
+      <w:pPr>
+        <w:sectPr w:rsidR="00803710" w:rsidRPr="00E64ADF" w:rsidSect="008D51C1">
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="-2410" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="706" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45ADD488" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="45ADD488" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00E64ADF" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+      <w:r w:rsidRPr="00E64ADF">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE823DB" w14:textId="50A96B4E" w:rsidR="008270E3" w:rsidRDefault="003F2F1D">
+    <w:p w14:paraId="5719C518" w14:textId="20E85D55" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="003F2F1D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc153193753" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657976" w:history="1">
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193753 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657976 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008306E4" w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67B47AF9" w14:textId="11E12264" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12AB0E0D" w14:textId="00A7A302" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193754" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657977" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193754 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657977 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11DE8A50" w14:textId="137FB184" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00EDD3D9" w14:textId="2BFA3253" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193755" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657979" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Population Counts</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193755 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657979 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="216CC919" w14:textId="674107A5" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3EE4E1C8" w14:textId="7A9805E4" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193756" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657980" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Informal counts</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193756 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657980 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="656B9A19" w14:textId="799BF4C9" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DB6871A" w14:textId="34C1E384" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193757" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657981" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Formal counts</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193757 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657981 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C039F00" w14:textId="02B7250A" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E69E6C3" w14:textId="3C8A0C3D" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193758" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657982" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Incorrect counts</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193758 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657982 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61F7AEBF" w14:textId="7F18E545" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0FC67320" w14:textId="19518DF7" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193759" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657984" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Emergency counts</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193759 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657984 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75F7B704" w14:textId="4A5D9D2E" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B3B5383" w14:textId="27188B4C" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193760" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657985" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Perth Children’s Court Custody Centre</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:t xml:space="preserve">Perth Children’s Court Custody Centre </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193760 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657985 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B35084B" w14:textId="3F186635" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3DFFADF8" w14:textId="0FDBD09A" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193761" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657986" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193761 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657986 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C8BF830" w14:textId="5CF97115" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6AE3FE67" w14:textId="45D1387A" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4" w:rsidP="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193762" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657987" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related COPPs and documents</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193762 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657987 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20BD4C90" w14:textId="7E5BF73B" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47A396F9" w14:textId="78F1603E" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193763" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657989" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...16 lines deleted...]
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193763 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-        </w:r>
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657989 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="192F055C" w14:textId="0A50F162" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69E3BB7A" w14:textId="48CFDA77" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193764" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657990" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193764 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="008270E3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657990 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3BED541E" w14:textId="0C0FF5D4" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="609C1C2C" w14:textId="4983F381" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193765" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657991" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193765 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657991 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1AC0D77F" w14:textId="659C5C02" w:rsidR="008270E3" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FF1B08E" w14:textId="2A62E672" w:rsidR="008306E4" w:rsidRPr="00E64ADF" w:rsidRDefault="008306E4">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc153193766" w:history="1">
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+      <w:hyperlink w:anchor="_Toc229657992" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3" w:rsidRPr="00B74328">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153193766 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc229657992 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="008270E3">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="765376A8" w14:textId="7317D962" w:rsidR="00634C54" w:rsidRDefault="003F2F1D" w:rsidP="004E571B">
-      <w:r>
+    <w:p w14:paraId="765376A8" w14:textId="7317D962" w:rsidR="00634C54" w:rsidRPr="00E64ADF" w:rsidRDefault="003F2F1D" w:rsidP="004E571B">
+      <w:r w:rsidRPr="00E64ADF">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFC1259" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
-      <w:r>
+    <w:p w14:paraId="7AFC1259" w14:textId="77777777" w:rsidR="00634C54" w:rsidRPr="00E64ADF" w:rsidRDefault="00634C54">
+      <w:r w:rsidRPr="00E64ADF">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3358E255" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="007658CA">
+    <w:p w14:paraId="3358E255" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="00E64ADF" w:rsidRDefault="00C8272F" w:rsidP="007658CA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc153193753"/>
-      <w:r>
+      <w:bookmarkStart w:id="2" w:name="_Toc229657976"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="6D0F249B" w14:textId="3F078FA8" w:rsidR="001D733B" w:rsidRPr="00C2678B" w:rsidRDefault="001D733B" w:rsidP="001D733B">
+    <w:p w14:paraId="6D0F249B" w14:textId="771BC001" w:rsidR="001D733B" w:rsidRPr="00E64ADF" w:rsidRDefault="001D733B" w:rsidP="001D733B">
       <w:pPr>
         <w:spacing w:before="200" w:after="120"/>
       </w:pPr>
-      <w:r w:rsidRPr="0064309D">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> (PCC).</w:t>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centre (YDC) </w:t>
+      </w:r>
+      <w:r w:rsidR="004943ED" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">Custodial Officers and staff and those employed to work at the Perth Children’s Court </w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">(PCC) </w:t>
+      </w:r>
+      <w:r w:rsidR="004943ED" w:rsidRPr="00E64ADF">
+        <w:t>Custody Centre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E35CAB0" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="007658CA">
+    <w:p w14:paraId="4E35CAB0" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRPr="00E64ADF" w:rsidRDefault="00EC5AF1" w:rsidP="007658CA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc153193754"/>
-      <w:r>
+      <w:bookmarkStart w:id="3" w:name="_Toc229657977"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E40FE59" w14:textId="1E474051" w:rsidR="00A662FC" w:rsidRPr="009769BA" w:rsidRDefault="00023247" w:rsidP="007658CA">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:after="240"/>
+    <w:p w14:paraId="1E40FE59" w14:textId="1E474051" w:rsidR="00A662FC" w:rsidRPr="00E64ADF" w:rsidRDefault="00023247" w:rsidP="0069102D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc12451801"/>
       <w:bookmarkStart w:id="5" w:name="_Toc14159551"/>
       <w:bookmarkStart w:id="6" w:name="_Toc14688329"/>
       <w:bookmarkStart w:id="7" w:name="_Toc15908528"/>
-      <w:r w:rsidRPr="00023247">
-[...5 lines deleted...]
-      <w:r w:rsidR="003E718A">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">The purpose of this document is to establish clear standards and procedures for the management of </w:t>
+      </w:r>
+      <w:r w:rsidR="003E718A" w:rsidRPr="00E64ADF">
         <w:t>population counts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00023247">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
-      <w:r w:rsidR="00A011AA">
+      <w:r w:rsidR="00A011AA" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:r w:rsidR="00E42695">
+      <w:r w:rsidR="00E42695" w:rsidRPr="00E64ADF">
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidRPr="00023247">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="000E5EFC">
+      <w:r w:rsidR="000E5EFC" w:rsidRPr="00E64ADF">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00A011AA">
+      <w:r w:rsidR="00A011AA" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> and PCC</w:t>
       </w:r>
-      <w:r w:rsidR="00E42695">
+      <w:r w:rsidR="00E42695" w:rsidRPr="00E64ADF">
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="2C6B3F8F" w14:textId="77777777" w:rsidR="00D337BE" w:rsidRDefault="00D4674C" w:rsidP="00EC032D">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">The effective accountability of all detainees and persons in custody protects the public and contributes to a more secure and safe detention centre and custody centre. </w:t>
+    <w:p w14:paraId="40F88A05" w14:textId="17CF0B02" w:rsidR="00E42695" w:rsidRPr="00E64ADF" w:rsidRDefault="00D4674C" w:rsidP="0069102D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">The effective accountability of all </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> and persons in custody protects the public and contributes to a more secure and safe detention centre and custody centre. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F88A05" w14:textId="77777777" w:rsidR="00E42695" w:rsidRDefault="00E42695" w:rsidP="00EC032D"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00E42695">
+    <w:p w14:paraId="120E3826" w14:textId="1173C3B6" w:rsidR="00D4674C" w:rsidRPr="00E64ADF" w:rsidRDefault="00E42695" w:rsidP="0069102D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Y</w:t>
       </w:r>
-      <w:r w:rsidR="00D4674C">
+      <w:r w:rsidR="00D4674C" w:rsidRPr="00E64ADF">
         <w:t>DC</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A011AA" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> and PCC</w:t>
       </w:r>
-      <w:r w:rsidR="00D4674C">
-        <w:t xml:space="preserve"> shall conduct population counts as a matter of routine to effectively account for, manage and control detainees and persons in custody. </w:t>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Custody Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4674C" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00D4674C" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">shall conduct population counts as a matter of routine to effectively account for, manage and control </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4674C" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> and persons in custody. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120E3826" w14:textId="77777777" w:rsidR="00D4674C" w:rsidRDefault="00D4674C" w:rsidP="00EC032D"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="20CD5EC1" w14:textId="5E2509BD" w:rsidR="00D8313C" w:rsidRPr="00E64ADF" w:rsidRDefault="00107172" w:rsidP="0069102D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">ustodial </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00D4674C">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00D4674C" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> shall know the location of all </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4674C" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> in custody u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>nder their control at all times.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CD5EC1" w14:textId="77777777" w:rsidR="00D8313C" w:rsidRDefault="00D8313C" w:rsidP="00EC032D"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7E54EE36" w14:textId="4818B801" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="003E584F" w:rsidP="0069102D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Population</w:t>
       </w:r>
-      <w:r w:rsidR="00003D16">
+      <w:r w:rsidR="00003D16" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> counts are </w:t>
       </w:r>
-      <w:r w:rsidR="002B16B8">
+      <w:r w:rsidR="002B16B8" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">conducted under </w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">three </w:t>
       </w:r>
-      <w:r w:rsidR="00003D16">
+      <w:r w:rsidR="00003D16" w:rsidRPr="00E64ADF">
         <w:t>categorie</w:t>
       </w:r>
-      <w:r w:rsidR="00107172">
-[...2 lines deleted...]
-      <w:r w:rsidR="00003D16">
+      <w:r w:rsidR="00107172" w:rsidRPr="00E64ADF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00003D16" w:rsidRPr="00E64ADF">
+        <w:t>informal, formal and emergency</w:t>
+      </w:r>
+      <w:r w:rsidR="00107172" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> counts</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4F55" w:rsidRPr="00E64ADF">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C49652A" w14:textId="56555353" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="00EC032D" w:rsidP="00BC5069">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">The management of </w:t>
+      </w:r>
+      <w:r w:rsidR="003B670B" w:rsidRPr="00E64ADF">
+        <w:t>population counts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> is governed</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5F7E" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED4DFA">
-[...11 lines deleted...]
-      <w:r w:rsidR="000F4F55">
+      <w:r w:rsidR="00107172" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5F7E" w:rsidRPr="00E64ADF">
+        <w:t>senior staff and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5F7E" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">includes a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">structured recording and reporting regime </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7054" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7054" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ensures</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7054" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>transparency and accountability</w:t>
+      </w:r>
+      <w:r w:rsidR="006206B8" w:rsidRPr="00E64ADF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2827E78A" w14:textId="77777777" w:rsidR="00FE62EC" w:rsidRDefault="00FE62EC" w:rsidP="00EC032D"/>
-[...10 lines deleted...]
-      <w:r w:rsidR="00EF5F7E">
+    <w:p w14:paraId="425E7044" w14:textId="46C6CFE9" w:rsidR="00B22CFC" w:rsidRPr="00E64ADF" w:rsidRDefault="006206B8" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="360" w:after="240"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc229657978"/>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>Population</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00107172">
-[...5 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="9" w:name="_Toc229657979"/>
+      <w:r w:rsidR="00FE62EC" w:rsidRPr="00E64ADF">
+        <w:t>Counts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidR="00FE62EC" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EF5F7E">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1771D6FB" w14:textId="2F9C08DE" w:rsidR="000E5EFC" w:rsidRDefault="000E5EFC" w:rsidP="00EC032D"/>
-[...10 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3C05C3D5" w14:textId="77777777" w:rsidR="00B22CFC" w:rsidRPr="00E64ADF" w:rsidRDefault="00B22CFC" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc229657980"/>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>Informal counts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C05C3D5" w14:textId="77777777" w:rsidR="00B22CFC" w:rsidRPr="00B22CFC" w:rsidRDefault="00B22CFC" w:rsidP="007658CA">
-[...12 lines deleted...]
-    <w:p w14:paraId="4436A822" w14:textId="7AFAD94F" w:rsidR="00B22CFC" w:rsidRPr="00B22CFC" w:rsidRDefault="00B22CFC" w:rsidP="007658CA">
+    <w:p w14:paraId="4436A822" w14:textId="56E2C47D" w:rsidR="00B22CFC" w:rsidRPr="00E64ADF" w:rsidRDefault="00B22CFC" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Informal counts shall be conducted at regular intervals by supervising C</w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">ustodial </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">s to ensure that each detainee in their care remains accounted for. </w:t>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">s to ensure that each </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> in their care remains accounted for. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDCED73" w14:textId="046FB57F" w:rsidR="004C2F43" w:rsidRDefault="00107172" w:rsidP="00B22CFC">
+    <w:p w14:paraId="7FDCED73" w14:textId="05F73C35" w:rsidR="004C2F43" w:rsidRPr="00E64ADF" w:rsidRDefault="00107172" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>If</w:t>
       </w:r>
-      <w:r w:rsidR="00B22CFC">
-[...2 lines deleted...]
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00B22CFC" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> any </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22CFC" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> cannot be accounted for, the supervising C</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">ustodial </w:t>
       </w:r>
-      <w:r w:rsidR="00B22CFC">
+      <w:r w:rsidR="00B22CFC" w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r w:rsidR="00B22CFC">
+      <w:r w:rsidR="00B22CFC" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> shall immediat</w:t>
       </w:r>
-      <w:r w:rsidR="004C2F43">
+      <w:r w:rsidR="004C2F43" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">ely endeavour to locate </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="004C2F43">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidR="004C2F43" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> and notify the Unit Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0926A3" w14:textId="6B464504" w:rsidR="0049081C" w:rsidRPr="0049081C" w:rsidRDefault="004C2F43" w:rsidP="0049081C">
+    <w:p w14:paraId="3F0926A3" w14:textId="6CE6CE7D" w:rsidR="0049081C" w:rsidRPr="00E64ADF" w:rsidRDefault="004C2F43" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>In the event</w:t>
       </w:r>
-      <w:r w:rsidR="000A7428">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="000A7428" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidR="000A7428" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> cannot be located, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">he Unit Manager will notify the </w:t>
       </w:r>
-      <w:r w:rsidR="00107172">
+      <w:r w:rsidR="00107172" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Senior Officer </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Operations and an emergency count </w:t>
       </w:r>
-      <w:r w:rsidR="00107172">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00F50993">
+      <w:r w:rsidR="006206B8" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>occur</w:t>
+      </w:r>
+      <w:r w:rsidR="006206B8" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> in accordance with section 3.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D7D8EF" w14:textId="77777777" w:rsidR="00FE62EC" w:rsidRPr="00FE62EC" w:rsidRDefault="00FE62EC" w:rsidP="007658CA">
+    <w:p w14:paraId="43D7D8EF" w14:textId="77777777" w:rsidR="00FE62EC" w:rsidRPr="00E64ADF" w:rsidRDefault="00FE62EC" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc229657981"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Formal counts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
-      <w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AAA2416" w14:textId="32C00941" w:rsidR="00FE62EC" w:rsidRDefault="00FE62EC" w:rsidP="007658CA">
+    <w:p w14:paraId="4D3A3C03" w14:textId="2FF22FA6" w:rsidR="0049081C" w:rsidRPr="00E64ADF" w:rsidRDefault="00FE62EC" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">ustodial </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00617CFB">
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE62EC">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00FE62EC">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">s shall physically sight (in person, not via cameras) and identify each </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> under their supervision when conducting formal population counts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3A3C03" w14:textId="77777777" w:rsidR="0049081C" w:rsidRPr="0049081C" w:rsidRDefault="0049081C" w:rsidP="0049081C"/>
-    <w:p w14:paraId="7868FF40" w14:textId="51EDFE49" w:rsidR="00BB11B1" w:rsidRPr="003D5FAC" w:rsidRDefault="00DA595C" w:rsidP="003D5FAC">
+    <w:p w14:paraId="42687DD2" w14:textId="22B10053" w:rsidR="00286F96" w:rsidRPr="00E64ADF" w:rsidRDefault="00DA595C" w:rsidP="00BF0F21">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t>When conducting detainee night checks, Custodial Officers shall ensure a part of the detainees body is visible or movement by the detainee is observed to confirm the detainees physical presence.</w:t>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>When conducting night checks</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> on young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>, Custodial Officers shall ensure</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27360C8E" w14:textId="766FA0D4" w:rsidR="00D337BE" w:rsidRDefault="00FE62EC" w:rsidP="00FE62EC">
+    <w:p w14:paraId="2F0D458C" w14:textId="7B664112" w:rsidR="00286F96" w:rsidRPr="00E64ADF" w:rsidRDefault="00DA595C" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="720"/>
-[...469 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="14"/>
         </w:numPr>
-        <w:ind w:left="1418"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00983B24" w:rsidRPr="00F50993">
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">a part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">s body is visible </w:t>
+      </w:r>
+      <w:r w:rsidR="002E776F" w:rsidRPr="00E64ADF">
+        <w:t>and/or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7868FF40" w14:textId="7DE02709" w:rsidR="00BB11B1" w:rsidRPr="00E64ADF" w:rsidRDefault="00DA595C" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">movement by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> is observed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27360C8E" w14:textId="7ED6BD3F" w:rsidR="00D337BE" w:rsidRPr="00E64ADF" w:rsidRDefault="00FE62EC" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">All formal counts shall be called by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">. All </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42695" w:rsidRPr="00E64ADF">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="00545E09" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">DC </w:t>
+      </w:r>
+      <w:r w:rsidR="00A011AA" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">and PCC </w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">Custody Centre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>movement</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> shall cease while all formal counts are being conducted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3742F8" w14:textId="1B46824D" w:rsidR="00FE62EC" w:rsidRPr="00E64ADF" w:rsidRDefault="00FE62EC" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">During unlock hours, staff will be given a </w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00482CD5" w:rsidRPr="00E64ADF">
+        <w:t>-minute</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> warning prior to all formal counts being conducted to ensure movements cease. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F112245" w14:textId="4EAF1804" w:rsidR="00FE62EC" w:rsidRPr="00E64ADF" w:rsidRDefault="00FE62EC" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> may call for a formal population count at any time to verify that all </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">young </w:t>
+      </w:r>
+      <w:r w:rsidR="006206B8" w:rsidRPr="00E64ADF">
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> are accounted for. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5CACC5" w14:textId="5CF8975A" w:rsidR="00983B24" w:rsidRPr="00E64ADF" w:rsidRDefault="00FE62EC" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>All formal counts shall be recorded on the Total Offender Management Solution (TOMS). In the event staff are unable to submit a count on TOMS, the staff member shall forward their count to the Gatehouse Control</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, who shall record the count on TOMS. Upon the count being recorded as correct on TOMS, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> is to be informed, who shall then call </w:t>
+      </w:r>
+      <w:r w:rsidR="00545E09" w:rsidRPr="00E64ADF">
+        <w:t>the count correct via the radio. Movements can only recommence once a count is verified correct.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215CFD93" w14:textId="103218D4" w:rsidR="00983B24" w:rsidRPr="00E64ADF" w:rsidRDefault="00983B24" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="709" w:hanging="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>Counts</w:t>
+      </w:r>
+      <w:r w:rsidR="000F6A54" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="003B440E" w:rsidRPr="00E64ADF">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidR="004C38B8" w:rsidRPr="00E64ADF">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> shall be conducted </w:t>
+      </w:r>
+      <w:r w:rsidR="00545E09" w:rsidRPr="00E64ADF">
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> the following times</w:t>
+      </w:r>
+      <w:r w:rsidR="00545E09" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> as practicable or as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">determined by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">enior </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00617CFB" w:rsidRPr="00E64ADF">
+        <w:t>fficer</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0973D427" w14:textId="6331940A" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="006206B8" w:rsidP="0008142F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">very day except </w:t>
+      </w:r>
+      <w:r w:rsidR="00127E1F" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
+        <w:t>an afternoon lockdown</w:t>
+      </w:r>
+      <w:r w:rsidR="00127E1F" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> occurs</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2771" w:rsidRPr="00E64ADF">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FA2771" w:rsidRPr="00E64ADF">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>915</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>1215</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2771" w:rsidRPr="00E64ADF">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2771" w:rsidRPr="00E64ADF">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2771" w:rsidRPr="00E64ADF">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, and between </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2771" w:rsidRPr="00E64ADF">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666F7C9F" w14:textId="470E0293" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="006206B8" w:rsidP="0008142F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>ny afternoon where an afternoon lockdown (</w:t>
+      </w:r>
+      <w:r w:rsidR="00853B37" w:rsidRPr="00E64ADF">
+        <w:t>e.g.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> staff training) is scheduled: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1740" w:rsidRPr="00E64ADF">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>600</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1740" w:rsidRPr="00E64ADF">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>915</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>, 1230</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2771" w:rsidRPr="00E64ADF">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1740" w:rsidRPr="00E64ADF">
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, and between </w:t>
+      </w:r>
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF1740" w:rsidRPr="00E64ADF">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76512771" w14:textId="0C2030B2" w:rsidR="000F6A54" w:rsidRPr="00E64ADF" w:rsidRDefault="006206B8" w:rsidP="0008142F">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber"/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
         <w:t>eekends and pub</w:t>
       </w:r>
-      <w:r w:rsidR="00E95952" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">lic holidays: </w:t>
       </w:r>
-      <w:r w:rsidR="00973F63" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00973F63" w:rsidRPr="00E64ADF">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00E95952" w:rsidRPr="00F50993">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D24B04" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="00973F63" w:rsidRPr="00F50993">
-[...8 lines deleted...]
-      <w:r w:rsidR="00D24B04" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
+        <w:t>, 1200</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00973F63" w:rsidRPr="00E64ADF">
+        <w:t>, 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t>00</w:t>
       </w:r>
-      <w:r w:rsidR="00973F63" w:rsidRPr="00F50993">
-[...11 lines deleted...]
-      <w:r w:rsidR="00D24B04" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00973F63" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00973F63" w:rsidRPr="00E64ADF">
         <w:t>19</w:t>
       </w:r>
-      <w:r w:rsidR="00E95952" w:rsidRPr="00F50993">
-[...2 lines deleted...]
-      <w:r w:rsidR="00983B24" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidR="00973F63" w:rsidRPr="00F50993">
-[...2 lines deleted...]
-      <w:r w:rsidR="00983B24" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">, and between </w:t>
       </w:r>
-      <w:r w:rsidR="00E95952" w:rsidRPr="00F50993">
-[...11 lines deleted...]
-      <w:r w:rsidR="00973F63" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00E95952" w:rsidRPr="00E64ADF">
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">01 and </w:t>
+      </w:r>
+      <w:r w:rsidR="00973F63" w:rsidRPr="00E64ADF">
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00983B24" w:rsidRPr="00F50993">
-[...11 lines deleted...]
-      <w:r w:rsidR="00983B24" w:rsidRPr="00F50993">
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
+        <w:t>115</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> hours</w:t>
+      </w:r>
+      <w:r w:rsidR="00983B24" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="428D7ED1" w14:textId="2B54B56F" w:rsidR="00A662FC" w:rsidRPr="00FD2455" w:rsidRDefault="00A662FC" w:rsidP="00983B24">
+    <w:p w14:paraId="428D7ED1" w14:textId="626B9EEB" w:rsidR="00A662FC" w:rsidRPr="00E64ADF" w:rsidRDefault="00A662FC" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="00983B24">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Counts shall be conducted to account for </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> at a time suitable to the S</w:t>
+      </w:r>
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">enior </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00B61A85">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Operations in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61A85" w:rsidRPr="00E64ADF">
         <w:t>the event of a late lockup (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00F47A9A" w:rsidRPr="00A95B5D">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">BHYDC </w:t>
-[...4 lines deleted...]
-          </w:rPr>
           <w:t>COPP 6.9 – Unit Management and Timetables</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00983B24">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4946E9F9" w14:textId="77777777" w:rsidR="00CE0755" w:rsidRPr="00CE0755" w:rsidRDefault="00983B24" w:rsidP="007658CA">
+    <w:p w14:paraId="4946E9F9" w14:textId="77777777" w:rsidR="00CE0755" w:rsidRPr="00E64ADF" w:rsidRDefault="00983B24" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc229657982"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Incorrect counts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-      <w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F5A622A" w14:textId="232B0D13" w:rsidR="00BB11B1" w:rsidRPr="00BB11B1" w:rsidRDefault="00545E09" w:rsidP="007658CA">
+    <w:p w14:paraId="5F5A622A" w14:textId="54AC94FB" w:rsidR="00BB11B1" w:rsidRPr="00E64ADF" w:rsidRDefault="00545E09" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Where</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0755" w:rsidRPr="00CE0755">
-[...5 lines deleted...]
-      <w:r w:rsidR="00CE0755" w:rsidRPr="00CE0755">
+      <w:r w:rsidR="00CE0755" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> a count is incorrect, the count is to be conducted </w:t>
+      </w:r>
+      <w:r w:rsidR="003B440E" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">again </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0755" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0755" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">remaining in their locations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A70F23" w14:textId="37FCF6E5" w:rsidR="00A662FC" w:rsidRDefault="00A662FC" w:rsidP="00A662FC">
+    <w:p w14:paraId="27A70F23" w14:textId="27B630FC" w:rsidR="00A662FC" w:rsidRPr="00E64ADF" w:rsidRDefault="00A662FC" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">In the event that </w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">two </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">incorrect counts have </w:t>
       </w:r>
-      <w:r w:rsidR="00071D2F">
+      <w:r w:rsidR="00071D2F" w:rsidRPr="00E64ADF">
         <w:t>occurred</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="00071D2F">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">, all </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> shall be secured in the nearest secure area (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5069" w:rsidRPr="00E64ADF">
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD0824" w:rsidRPr="00E64ADF">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00071D2F" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>classroom, gymnasium) and a re-count shall be conducted. All gate movements shall cease.</w:t>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>classroom, gymnasium) and a re-count shall be conducted. All movements</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5069" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> through the Gatehouse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> shall cease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EFC7F57" w14:textId="77777777" w:rsidR="00A662FC" w:rsidRDefault="00A662FC" w:rsidP="00A662FC">
+    <w:p w14:paraId="4EFC7F57" w14:textId="13820DB0" w:rsidR="00A662FC" w:rsidRPr="00E64ADF" w:rsidRDefault="00A662FC" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Staff shall then ensure that each detainee is positively identified and accounted for using TOMS report ‘Unit Count - By Cell’. </w:t>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">Staff shall then ensure that each </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> is positively identified and accounted for using TOMS report ‘Unit Count - By Cell’. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DACA26" w14:textId="2E1B724C" w:rsidR="0049081C" w:rsidRPr="003D5FAC" w:rsidRDefault="006D026D" w:rsidP="0049081C">
+    <w:p w14:paraId="22DACA26" w14:textId="3AC0832D" w:rsidR="0044083D" w:rsidRPr="00E64ADF" w:rsidRDefault="006D026D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">If an </w:t>
       </w:r>
-      <w:r w:rsidR="00A662FC">
+      <w:r w:rsidR="00A662FC" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">incorrect </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">count occurs </w:t>
       </w:r>
-      <w:r w:rsidR="00A662FC">
-[...19 lines deleted...]
-        <w:t>’.</w:t>
+      <w:r w:rsidR="00A662FC" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">on a third occasion, </w:t>
+      </w:r>
+      <w:r w:rsidR="006206B8" w:rsidRPr="00E64ADF">
+        <w:t>Custodial Officers shall conduct an emergency count in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="0049081C" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>section 3.4.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFC9384" w14:textId="77777777" w:rsidR="00BB11B1" w:rsidRPr="00BB11B1" w:rsidRDefault="00BB11B1" w:rsidP="00BB11B1"/>
-    <w:p w14:paraId="7B42892F" w14:textId="77777777" w:rsidR="00B22CFC" w:rsidRDefault="00CE0755" w:rsidP="007658CA">
+    <w:p w14:paraId="7B42892F" w14:textId="551C5E96" w:rsidR="00B22CFC" w:rsidRPr="00E64ADF" w:rsidRDefault="0044083D" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc229657983"/>
+      <w:bookmarkStart w:id="14" w:name="_Emergency_counts"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidR="00CE0755" w:rsidRPr="00E64ADF">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Toc153193759"/>
-      <w:r w:rsidR="00B22CFC">
+      <w:bookmarkStart w:id="15" w:name="_Toc229657984"/>
+      <w:r w:rsidR="00B22CFC" w:rsidRPr="00E64ADF">
         <w:t>Emergency counts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidR="00B22CFC">
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="00B22CFC" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4295D453" w14:textId="336D6AF7" w:rsidR="007D1C0F" w:rsidRPr="007D1C0F" w:rsidRDefault="007D1C0F" w:rsidP="007658CA">
+    <w:p w14:paraId="4295D453" w14:textId="3C6591C9" w:rsidR="007D1C0F" w:rsidRPr="00E64ADF" w:rsidRDefault="007D1C0F" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:spacing w:before="240"/>
         <w:ind w:left="709"/>
       </w:pPr>
-      <w:r w:rsidRPr="007D1C0F">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Emergency counts shall be conducted </w:t>
       </w:r>
-      <w:r w:rsidR="006D026D">
+      <w:r w:rsidR="006D026D" w:rsidRPr="00E64ADF">
         <w:t>where</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1C0F">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">three </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1C0F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D24B04" w:rsidRPr="00D24B04">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">formal counts have been reported as </w:t>
+      </w:r>
+      <w:r w:rsidR="007D61D6" w:rsidRPr="00E64ADF">
+        <w:t>incorrect or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> where determined as required by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">enior </w:t>
       </w:r>
-      <w:r w:rsidR="00D24B04" w:rsidRPr="00D24B04">
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r w:rsidR="00D24B04" w:rsidRPr="00D24B04">
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> Operations </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D24B04">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> the event of a critical incident. In these cases, the following process shall be followed: </w:t>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">in the event of a critical incident. In these cases, the following process shall be followed: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FF3E8F" w14:textId="77777777" w:rsidR="007D1C0F" w:rsidRPr="007D1C0F" w:rsidRDefault="007D1C0F" w:rsidP="0049482D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+    <w:p w14:paraId="7E91134B" w14:textId="241816BA" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="007D1C0F" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007D1C0F">
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D1C0F">
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> shall return to their living units and be secured in their cells. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430FB596" w14:textId="77777777" w:rsidR="007D1C0F" w:rsidRPr="007D1C0F" w:rsidRDefault="007D1C0F" w:rsidP="0049482D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007D1C0F">
+    <w:p w14:paraId="4A807DC5" w14:textId="0CF54F49" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="007D1C0F" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Unit staff shall then ensure that each </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007D1C0F">
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> is positively identified and accounted for using TOMS report ‘Unit Count - By Cell’. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB619D4" w14:textId="6D34545A" w:rsidR="007D1C0F" w:rsidRPr="007D1C0F" w:rsidRDefault="007D1C0F" w:rsidP="00540AB6">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007D1C0F">
+    <w:p w14:paraId="3885F5F8" w14:textId="77777777" w:rsidR="006206B8" w:rsidRPr="00E64ADF" w:rsidRDefault="007D1C0F" w:rsidP="00BC5069">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Counts are to be submitted on TOMS. In the event a </w:t>
       </w:r>
-      <w:r w:rsidR="00365059">
+      <w:r w:rsidR="00365059" w:rsidRPr="00E64ADF">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">ustodial </w:t>
       </w:r>
-      <w:r w:rsidR="00365059">
+      <w:r w:rsidR="00365059" w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1C0F">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> cannot submit their count on TOMS, they shall forward their count to the Gatehouse Control</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> Officer</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1C0F">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>, who</w:t>
       </w:r>
-      <w:r w:rsidR="00365059">
+      <w:r w:rsidR="00365059" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> shall record the count on TOMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1C0F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00D24B04">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB619D4" w14:textId="35271CBB" w:rsidR="007D1C0F" w:rsidRPr="00E64ADF" w:rsidRDefault="007D1C0F" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">Upon the count being recorded as correct on TOMS, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">enior </w:t>
       </w:r>
-      <w:r w:rsidR="00D24B04">
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t>O</w:t>
       </w:r>
-      <w:r w:rsidR="00953EE1">
+      <w:r w:rsidR="00953EE1" w:rsidRPr="00E64ADF">
         <w:t>fficer</w:t>
       </w:r>
-      <w:r w:rsidR="00D24B04">
+      <w:r w:rsidR="00D24B04" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> Operations</w:t>
       </w:r>
-      <w:r w:rsidRPr="007D1C0F">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> is to be informed, who shall then call the count correct via the radio, at which time movements can recommence. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D624CB0" w14:textId="60AACFF4" w:rsidR="00263E2E" w:rsidRDefault="007D1C0F" w:rsidP="00263E2E">
+    <w:p w14:paraId="7D624CB0" w14:textId="2BD739F9" w:rsidR="00263E2E" w:rsidRPr="00E64ADF" w:rsidRDefault="007D1C0F" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidR="002F1DC7">
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">In the event the count remains incorrect, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C1DF9" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">Custodial Officers shall refer to the relevant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidR="001C1DF9" w:rsidRPr="00E64ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Facility Emergency Management Plan</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001C1DF9" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">procedures relating to the escape of a </w:t>
+      </w:r>
+      <w:r w:rsidR="00213155" w:rsidRPr="00E64ADF">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidR="002F1DC7" w:rsidRPr="00E64ADF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF7E9D5" w14:textId="77777777" w:rsidR="00263E2E" w:rsidRPr="00263E2E" w:rsidRDefault="00263E2E" w:rsidP="00455891">
+    <w:p w14:paraId="7AF7E9D5" w14:textId="77777777" w:rsidR="00263E2E" w:rsidRPr="00E64ADF" w:rsidRDefault="00263E2E" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00263E2E">
+        <w:keepNext w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc137724376"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc229657985"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Perth Children’s Court Custody Centre</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00263E2E">
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="13D29860" w14:textId="77777777" w:rsidR="00263E2E" w:rsidRPr="00263E2E" w:rsidRDefault="00263E2E" w:rsidP="007658CA">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="13D29860" w14:textId="77777777" w:rsidR="00263E2E" w:rsidRPr="00E64ADF" w:rsidRDefault="00263E2E" w:rsidP="0069102D">
+      <w:pPr>
         <w:keepLines/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00263E2E">
+      <w:r w:rsidRPr="00E64ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>The Senior Officer PCC Custody Centre shall be responsible for ensuring that formal population counts are conducted throughout the course of a business day. The population count shall be recorded in the PCC Control Occurrence Book.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112C686E" w14:textId="77777777" w:rsidR="00263E2E" w:rsidRPr="00263E2E" w:rsidRDefault="00263E2E" w:rsidP="00263E2E">
-[...1 lines deleted...]
-        <w:keepNext/>
+    <w:p w14:paraId="429BED99" w14:textId="77777777" w:rsidR="001C1DF9" w:rsidRPr="00E64ADF" w:rsidRDefault="00263E2E" w:rsidP="0069102D">
+      <w:pPr>
         <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="60"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Formal counts shall be conducted at</w:t>
+      </w:r>
+      <w:r w:rsidR="001C1DF9" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following times:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18262DFB" w14:textId="09797BE2" w:rsidR="001C1DF9" w:rsidRPr="00E64ADF" w:rsidRDefault="001C1DF9" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>At a</w:t>
+      </w:r>
+      <w:r w:rsidR="00263E2E" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>pproximately 0945</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00263E2E" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00263E2E" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>rs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00263E2E" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>following the main movement of people in custody into the PCC Custody Centre and prior to the commencement of court movements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112C686E" w14:textId="7F637C6C" w:rsidR="00263E2E" w:rsidRPr="00E64ADF" w:rsidRDefault="001C1DF9" w:rsidP="0069102D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:ind w:left="1066" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00263E2E" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>approximately 1330 h</w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="00263E2E" w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>rs prior to the recommencement of court movements for the afternoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAEF75C" w14:textId="1CB50431" w:rsidR="00263E2E" w:rsidRPr="00E64ADF" w:rsidRDefault="00263E2E" w:rsidP="0069102D">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:ind w:left="709"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formal counts shall be checked against the running population counts documented in the PCC </w:t>
+      </w:r>
+      <w:r w:rsidR="00286F96" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">Custody Centre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>Control Occurrence Book.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2654757E" w14:textId="65908729" w:rsidR="00263E2E" w:rsidRPr="00E64ADF" w:rsidRDefault="00263E2E" w:rsidP="0069102D">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00263E2E">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="00263E2E">
+      <w:r w:rsidRPr="00E64ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">In the event a count remains incorrect, the processes stated in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00765EF4">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>COPP 12.1 Management of Perth Children’s Court Custody Centre</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00765EF4">
+      <w:r w:rsidR="00765EF4" w:rsidRPr="00E64ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="0000FF"/>
           <w:szCs w:val="26"/>
-          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00765EF4" w:rsidRPr="00765EF4">
+      <w:r w:rsidR="00765EF4" w:rsidRPr="00E64ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>sha</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00263E2E">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">be followed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426F1E66" w14:textId="22902701" w:rsidR="003D5FAC" w:rsidRDefault="003D5FAC" w:rsidP="00A95B5D">
+    <w:p w14:paraId="426F1E66" w14:textId="22902701" w:rsidR="003D5FAC" w:rsidRPr="00E64ADF" w:rsidRDefault="003D5FAC" w:rsidP="00A95B5D">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30017A35" w14:textId="3FABF1FC" w:rsidR="00DC6B5E" w:rsidRDefault="00DC6B5E" w:rsidP="00DC6B5E">
+    <w:p w14:paraId="30017A35" w14:textId="3FABF1FC" w:rsidR="00DC6B5E" w:rsidRPr="00E64ADF" w:rsidRDefault="00DC6B5E" w:rsidP="00DC6B5E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc153193761"/>
-      <w:r>
+      <w:bookmarkStart w:id="18" w:name="_Toc229657986"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w14:paraId="43BA2064" w14:textId="6ADEA1B6" w:rsidR="00DC6B5E" w:rsidRDefault="00EA5019" w:rsidP="00DC6B5E">
+    <w:p w14:paraId="43BA2064" w14:textId="6ADEA1B6" w:rsidR="00DC6B5E" w:rsidRPr="00E64ADF" w:rsidRDefault="00EA5019" w:rsidP="00DC6B5E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc153193762"/>
-      <w:r>
+      <w:bookmarkStart w:id="19" w:name="_Toc229657987"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Related COPPs</w:t>
       </w:r>
-      <w:r w:rsidR="00DC6B5E">
+      <w:r w:rsidR="00DC6B5E" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> and documents</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="56796DB3" w14:textId="3406FEBF" w:rsidR="00283E79" w:rsidRPr="00283E79" w:rsidRDefault="00000000" w:rsidP="003D5FAC">
+    <w:p w14:paraId="56796DB3" w14:textId="39DC5C9F" w:rsidR="00283E79" w:rsidRPr="00E64ADF" w:rsidRDefault="00302443" w:rsidP="003D5FAC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...6 lines deleted...]
-        <w:r w:rsidR="00980456" w:rsidRPr="00DF38A5">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 6.9 – Unit Management and Timetables</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B724FE9" w14:textId="6484056B" w:rsidR="00DC6B5E" w:rsidRPr="00F50993" w:rsidRDefault="00000000" w:rsidP="003D5FAC">
+    <w:p w14:paraId="0B724FE9" w14:textId="6484056B" w:rsidR="00DC6B5E" w:rsidRPr="00E64ADF" w:rsidRDefault="00980456" w:rsidP="003D5FAC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00980456" w:rsidRPr="00DF38A5">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 12.1 – Management of Perth Children’s Court Custody Centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F9FBB87" w14:textId="56BDB5EA" w:rsidR="003D708E" w:rsidRDefault="00ED4DFA" w:rsidP="003D5FAC">
+    <w:p w14:paraId="5F9FBB87" w14:textId="2A4BC3AC" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="00302443" w:rsidP="003D5FAC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Emergency Management Plan </w:t>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Facility </w:t>
+        </w:r>
+        <w:r w:rsidR="00DC6B5E" w:rsidRPr="00E64ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Emergency Management Plan</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00E64ADF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00DC6B5E" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEA041C" w14:textId="511E32DB" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="65AC6662" w14:textId="379E6471" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="003D708E" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc153193763"/>
-      <w:r>
+      <w:bookmarkStart w:id="20" w:name="_Toc229657988"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Definitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-      <w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkStart w:id="21" w:name="_Toc229657989"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="65AC6662" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1980"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="5513EE50" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="00E64ADF" w14:paraId="5513EE50" w14:textId="77777777" w:rsidTr="00F50993">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E0B0FE" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="21E0B0FE" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43F2CF9F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="43F2CF9F" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="398443B7" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="00E64ADF" w14:paraId="398443B7" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78AA4DF3" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="005435AD" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="78AA4DF3" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Assistant Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="387D49C8" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="387D49C8" w14:textId="52801D6A" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="009061E0">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve">Officers designated by the Superintendent to be an Assistant Superintendent of </w:t>
             </w:r>
-            <w:r>
-              <w:t>Banksia Hill Detention Centre.</w:t>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:t>a YDC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w14:paraId="0C6B9AE0" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="00E64ADF" w14:paraId="0C6B9AE0" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1615BCF8" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="005435AD" w:rsidRDefault="00C91009" w:rsidP="00C91009">
+          <w:p w14:paraId="1615BCF8" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="00C91009" w:rsidP="00C91009">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve">Commissioner’s Operating </w:t>
             </w:r>
-            <w:r w:rsidR="004E7A01">
+            <w:r w:rsidR="004E7A01" w:rsidRPr="00E64ADF">
               <w:t>Policy and Procedures (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AFF3A47" w14:textId="41A88435" w:rsidR="001746C6" w:rsidRPr="00344FBE" w:rsidRDefault="001746C6" w:rsidP="00DF778C">
+          <w:p w14:paraId="5AFF3A47" w14:textId="41A88435" w:rsidR="001746C6" w:rsidRPr="00E64ADF" w:rsidRDefault="001746C6" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB0114">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001746C6" w14:paraId="2E461B7F" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="001746C6" w:rsidRPr="00E64ADF" w14:paraId="2E461B7F" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B148592" w14:textId="61762B23" w:rsidR="001746C6" w:rsidRDefault="00B037E2" w:rsidP="00B037E2">
+          <w:p w14:paraId="0B148592" w14:textId="61762B23" w:rsidR="001746C6" w:rsidRPr="00E64ADF" w:rsidRDefault="00B037E2" w:rsidP="00B037E2">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Custodial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D54EE48" w14:textId="09EC67AA" w:rsidR="001746C6" w:rsidRPr="00FA2771" w:rsidRDefault="00B037E2" w:rsidP="00FA2771">
+          <w:p w14:paraId="2D54EE48" w14:textId="17F54799" w:rsidR="001746C6" w:rsidRPr="00E64ADF" w:rsidRDefault="00B037E2" w:rsidP="00FA2771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B037E2">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">An officer with custodial functions, appointed under section 11(1) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B037E2">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B037E2">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers. </w:t>
+              <w:t xml:space="preserve">; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Custodial Officers, Unit Managers and Senior Officers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6E52" w14:paraId="626CF174" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="002A6E52" w:rsidRPr="00E64ADF" w14:paraId="54DDE691" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17213821" w14:textId="109602AA" w:rsidR="002A6E52" w:rsidRDefault="002A6E52" w:rsidP="00953EE1">
+          <w:p w14:paraId="0877D9B1" w14:textId="73A481C2" w:rsidR="002A6E52" w:rsidRPr="00E64ADF" w:rsidRDefault="002A6E52" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007A38A3">
-[...3 lines deleted...]
-              <w:t>Women and Young People</w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BA982F" w14:textId="262279BF" w:rsidR="002A6E52" w:rsidRDefault="00435844" w:rsidP="00FA2771">
-[...39 lines deleted...]
-          <w:p w14:paraId="6E6E8803" w14:textId="77777777" w:rsidR="0026223B" w:rsidRPr="00F37BA2" w:rsidRDefault="0026223B" w:rsidP="0026223B">
+          <w:p w14:paraId="25721A98" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37BA2">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Any young person who is detained in a detention centre. The term detainee also describes a young person, who is alleged to be an offender or who is remanded in custody, prior to being dealt with by the Courts.</w:t>
+              <w:t>Any young person who is detained in a detention centre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in section 3 of the Young Offenders Act 1994, or a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2164C856" w14:textId="77777777" w:rsidR="0026223B" w:rsidRPr="00F37BA2" w:rsidRDefault="0026223B" w:rsidP="0026223B">
+          <w:p w14:paraId="25731071" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="78E71A03" w14:textId="32665ECA" w:rsidR="0026223B" w:rsidRPr="002A6E52" w:rsidRDefault="0026223B" w:rsidP="0026223B">
+          <w:p w14:paraId="78E71A03" w14:textId="2FA26755" w:rsidR="0026223B" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="0026223B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37BA2">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00F37BA2">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994</w:t>
-[...2 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w14:paraId="2EE127F2" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="2EE127F2" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="784BFB33" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="784BFB33" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00AA1B37">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15F0C0DA" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRPr="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="004E7A01">
-[...117 lines deleted...]
-          <w:p w14:paraId="48F9B6A8" w14:textId="6DF434D9" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="004E7A01">
+          <w:p w14:paraId="6A826B2C" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004E7A01">
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:i/>
               </w:rPr>
-              <w:t>d) Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>, in regulation 49(2) of the Young Offender Regulations 1995:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3A3C1B" w14:textId="6596EBBB" w:rsidR="00302443" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">Medical staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve"> persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28164602" w14:textId="27F86E6E" w:rsidR="00302443" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">Teaching staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73B1EF89" w14:textId="18C5A8C9" w:rsidR="00302443" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">Program support staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>counsellors, program facilitators and librarians.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F9B6A8" w14:textId="0FA3DE43" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">Centre support staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w14:paraId="3FF2986E" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="3FF2986E" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1B9FE2" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="7F1B9FE2" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61D1929E" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="61D1929E" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00263F2C">
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Public Sector Management Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E06243">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D35845" w14:paraId="683D2FEC" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="683D2FEC" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58CE966A" w14:textId="77777777" w:rsidR="00D35845" w:rsidRDefault="00D35845" w:rsidP="00DF778C">
+          <w:p w14:paraId="58CE966A" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve">Population Counts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="086D5447" w14:textId="62D22487" w:rsidR="00CC350E" w:rsidRDefault="00CC350E" w:rsidP="00CC350E">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">in custody. </w:t>
+          <w:p w14:paraId="086D5447" w14:textId="56B1A408" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">A daily regime of identification checks for young </w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:t>people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve"> in custody. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6546CD41" w14:textId="77777777" w:rsidR="00D35845" w:rsidRDefault="00D35845" w:rsidP="00DF778C">
+          <w:p w14:paraId="6546CD41" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w14:paraId="7D08C306" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="7D08C306" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E644D80" w14:textId="482E8429" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="0E644D80" w14:textId="482E8429" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:lastRenderedPageBreak/>
               <w:t>Senior Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38FDD608" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="38FDD608" w14:textId="1B0954FF" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D344D">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004D344D">
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>A Custodial Officer who is substantive to this rank, or a Unit Manager, or Custodial Officer acting in the capacity of Senior Officer, appointed by the Chief Executive Officer with reference to s</w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">ection </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">11 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994</w:t>
-[...5 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w14:paraId="617A0451" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="617A0451" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="542EC061" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="542EC061" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="0098748A">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2097252D" w14:textId="75E35A42" w:rsidR="00DA1A02" w:rsidRDefault="00DA1A02" w:rsidP="00DF778C">
+          <w:p w14:paraId="2097252D" w14:textId="462010BB" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004773C6">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Any person or officer of the Department of Justice, Corrective Services, including a Public Service Officer, Youth Custodial Officer or an employee of a particular class; and any service provider who provides services to detainees at Banksia Hill Detention Centre.</w:t>
+              <w:t xml:space="preserve">Any person or officer of the Department of Justice, Corrective Services, including a Public Service Officer, Youth Custodial Officer or an employee of a particular class; and any service provider who provides services to young </w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>a YDC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w14:paraId="10EC8C5C" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="10EC8C5C" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21047085" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="21047085" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="425D50AB" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="425D50AB" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB7AA0">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB7AA0">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994, ‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB7AA0">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>The person in charge of a detention centre’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82852" w14:paraId="1DE023E5" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="1DE023E5" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DD16FE6" w14:textId="77777777" w:rsidR="00E82852" w:rsidRDefault="00E82852" w:rsidP="00DF778C">
+          <w:p w14:paraId="5DD16FE6" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46BEB986" w14:textId="6A4EC549" w:rsidR="008D6DA6" w:rsidRPr="00BB7AA0" w:rsidRDefault="008D6DA6" w:rsidP="00DF778C">
+          <w:p w14:paraId="46BEB986" w14:textId="70913018" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00923D7C" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A76013">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> and detainees.</w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>The computer application used by the Department of Justice for the management of young people in custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B55E78" w14:paraId="1A6A6637" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00923D7C" w:rsidRPr="00E64ADF" w14:paraId="53861A97" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ACDD658" w14:textId="77777777" w:rsidR="00B55E78" w:rsidRDefault="00B55E78" w:rsidP="00DF778C">
+          <w:p w14:paraId="4B17CE91" w14:textId="6937BFA8" w:rsidR="00923D7C" w:rsidRPr="00E64ADF" w:rsidRDefault="00923D7C" w:rsidP="00923D7C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Unit Manager </w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Trauma-Informed Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B9432F" w14:textId="77777777" w:rsidR="00D527C6" w:rsidRPr="00D527C6" w:rsidRDefault="00D527C6" w:rsidP="00D527C6">
+          <w:p w14:paraId="1AC081A0" w14:textId="77777777" w:rsidR="00923D7C" w:rsidRPr="00E64ADF" w:rsidRDefault="00923D7C" w:rsidP="00923D7C">
             <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma-informed care recognises that young people in detention are likely to have experiences of past trauma, and is practically based on the principles of four Rs: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="663998AF" w14:textId="77777777" w:rsidR="00923D7C" w:rsidRPr="00E64ADF" w:rsidRDefault="00923D7C" w:rsidP="00923D7C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Realises the widespread impact of trauma and understands potential paths for recovery. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AA36F4E" w14:textId="77777777" w:rsidR="00923D7C" w:rsidRPr="00E64ADF" w:rsidRDefault="00923D7C" w:rsidP="00923D7C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recognises the signs and symptoms of trauma in clients, families, staff, and others involved. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D41F06D" w14:textId="572EA3C8" w:rsidR="00867A03" w:rsidRPr="00E64ADF" w:rsidRDefault="00923D7C" w:rsidP="00923D7C">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responds by fully integrating knowledge about trauma into policies, procedures, and practices. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B5C6B1D" w14:textId="2A8E26BB" w:rsidR="00923D7C" w:rsidRPr="00E64ADF" w:rsidRDefault="00923D7C" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D527C6">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="00D527C6">
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>The Senior Officer managing the unit in which the prisoner is located.</w:t>
+              <w:t>Seeks to actively resist re-traumatisation.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0026223B" w14:paraId="20882732" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="1A6A6637" w14:textId="77777777" w:rsidTr="00F50993">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39FB3D7B" w14:textId="3A9978E6" w:rsidR="0026223B" w:rsidRDefault="0026223B" w:rsidP="00DF778C">
+          <w:p w14:paraId="3ACDD658" w14:textId="77777777" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Youth Detention Centre</w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">Unit Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76727890" w14:textId="23285A2D" w:rsidR="0026223B" w:rsidRPr="00D527C6" w:rsidRDefault="0026223B" w:rsidP="00D527C6">
+          <w:p w14:paraId="05A4B2C2" w14:textId="5B544647" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="0069102D">
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A Custodial Officer substantive to this rank or Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer with reference to s</w:t>
+            </w:r>
+            <w:r w:rsidR="00302443" w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ection </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680295" w:rsidRPr="00E64ADF" w14:paraId="3E34B587" w14:textId="77777777" w:rsidTr="00F50993">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="552A0844" w14:textId="6B0288E5" w:rsidR="00680295" w:rsidRPr="00E64ADF" w:rsidRDefault="00680295" w:rsidP="00680295">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>Young Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4AA3E3" w14:textId="77777777" w:rsidR="00680295" w:rsidRPr="00E64ADF" w:rsidRDefault="00680295" w:rsidP="00680295">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A detainee as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>oung Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597E2E7B" w14:textId="77777777" w:rsidR="00680295" w:rsidRPr="00E64ADF" w:rsidRDefault="00680295" w:rsidP="00680295">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="488C01FA" w14:textId="58C9F78E" w:rsidR="00680295" w:rsidRPr="00E64ADF" w:rsidRDefault="00680295" w:rsidP="00680295">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0026223B">
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any young person who is accommodated in a YDC, or who is in the custody of a YDC. The term young person also describes someone who is alleged to be an offender, or who is remanded in custody prior to being dealt with by the Courts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00094F06" w:rsidRPr="00E64ADF" w14:paraId="20882732" w14:textId="77777777" w:rsidTr="00F50993">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1980" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB3D7B" w14:textId="3A9978E6" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>Youth Detention Centre</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7371" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76727890" w14:textId="027CC04D" w:rsidR="00094F06" w:rsidRPr="00E64ADF" w:rsidRDefault="00094F06" w:rsidP="00094F06">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate male and female, remanded or sentenced detainees. Refer to section 13 of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="0026223B">
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young pe</w:t>
+            </w:r>
+            <w:r w:rsidR="00923D7C" w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ople</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Refer to section 13 of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7F1A62E0" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="7F1A62E0" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00E64ADF" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc153193764"/>
-      <w:r>
+      <w:bookmarkStart w:id="22" w:name="_Toc229657990"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325019D2" w14:textId="77777777" w:rsidR="003E65F6" w:rsidRPr="003D5FAC" w:rsidRDefault="003E65F6" w:rsidP="003D5FAC">
+    <w:p w14:paraId="0D8C9948" w14:textId="1886BAE6" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="00BC5069" w:rsidP="003D5FAC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D5FAC">
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCCF9F7" w14:textId="77777777" w:rsidR="00BC5069" w:rsidRPr="00E64ADF" w:rsidRDefault="00BC5069" w:rsidP="003D5FAC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Public Sector Management Act 1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325019D2" w14:textId="6A369A5E" w:rsidR="003E65F6" w:rsidRPr="00E64ADF" w:rsidRDefault="003E65F6" w:rsidP="003D5FAC">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FB5D3D" w14:textId="77777777" w:rsidR="003E65F6" w:rsidRPr="003D5FAC" w:rsidRDefault="003E65F6" w:rsidP="003D5FAC">
+    <w:p w14:paraId="41765903" w14:textId="26EBE89A" w:rsidR="00140311" w:rsidRPr="00E64ADF" w:rsidRDefault="003E65F6" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D5FAC">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
+      <w:bookmarkStart w:id="23" w:name="_Toc178286"/>
     </w:p>
-    <w:p w14:paraId="3B7D2B6D" w14:textId="47E48F29" w:rsidR="00E42695" w:rsidRDefault="00E42695" w:rsidP="00E42695">
-[...112 lines deleted...]
-    <w:p w14:paraId="0AC2BAEF" w14:textId="77777777" w:rsidR="00063C81" w:rsidRPr="00063C81" w:rsidRDefault="00063C81" w:rsidP="00E54EDC">
+    <w:p w14:paraId="0AC2BAEF" w14:textId="77777777" w:rsidR="00063C81" w:rsidRPr="00E64ADF" w:rsidRDefault="00063C81" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00063C81">
+        <w:spacing w:before="360"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc229657991"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:lastRenderedPageBreak/>
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="4EF964B1" w14:textId="0A3130A2" w:rsidR="00664F1A" w:rsidRDefault="001627C4" w:rsidP="001627C4">
-      <w:r w:rsidRPr="00AA5BDE">
+    <w:p w14:paraId="1C236649" w14:textId="125D6DE4" w:rsidR="00140311" w:rsidRPr="00E64ADF" w:rsidRDefault="001627C4" w:rsidP="001627C4">
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C236649" w14:textId="77777777" w:rsidR="00140311" w:rsidRPr="00AA5BDE" w:rsidRDefault="00140311" w:rsidP="001627C4"/>
-    <w:p w14:paraId="4014124E" w14:textId="703F0E8A" w:rsidR="001627C4" w:rsidRPr="00AA5BDE" w:rsidRDefault="00540AB6" w:rsidP="003D5FAC">
+    <w:p w14:paraId="4014124E" w14:textId="254D75A8" w:rsidR="001627C4" w:rsidRPr="00E64ADF" w:rsidRDefault="00540AB6" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>The YDC</w:t>
       </w:r>
-      <w:r w:rsidR="00140311">
+      <w:r w:rsidR="00140311" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001627C4" w:rsidRPr="00AA5BDE">
+      <w:r w:rsidR="001627C4" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="001627C4" w:rsidRPr="00460C5E">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="001627C4" w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001627C4" w:rsidRPr="00AA5BDE">
+      <w:r w:rsidR="001627C4" w:rsidRPr="00E64ADF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0F0ACF" w14:textId="77777777" w:rsidR="001627C4" w:rsidRPr="00AA5BDE" w:rsidRDefault="001627C4" w:rsidP="003D5FAC">
+    <w:p w14:paraId="37751E12" w14:textId="0E809543" w:rsidR="002C57AA" w:rsidRPr="00E64ADF" w:rsidRDefault="000E2128" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Women and Young People, Head Office will undertake management oversight as required. </w:t>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001627C4" w:rsidRPr="00E64ADF">
+        <w:t>Young People</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Directorate within</w:t>
+      </w:r>
+      <w:r w:rsidR="001627C4" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Head Office will undertake management oversight as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251E8430" w14:textId="5C0BF03D" w:rsidR="001627C4" w:rsidRPr="00AA5BDE" w:rsidRDefault="001627C4" w:rsidP="003D5FAC">
+    <w:p w14:paraId="251E8430" w14:textId="02C32C93" w:rsidR="001627C4" w:rsidRPr="00E64ADF" w:rsidRDefault="000E2128" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00AA5BDE">
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>The Operational</w:t>
+      </w:r>
+      <w:r w:rsidR="001627C4" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> Compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E64ADF">
+        <w:t>Branch</w:t>
+      </w:r>
+      <w:r w:rsidR="00353B6A" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001627C4" w:rsidRPr="00E64ADF">
+        <w:t xml:space="preserve">will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00353B6A" w:rsidRPr="00E64ADF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Monitoring and Compliance Framework.</w:t>
+          <w:t>Operational Compliance Framework.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4258B950" w14:textId="2B991BF8" w:rsidR="00C91009" w:rsidRDefault="001627C4" w:rsidP="003D5FAC">
+    <w:p w14:paraId="2BD2D2B6" w14:textId="1491BCCD" w:rsidR="008270E3" w:rsidRPr="00E64ADF" w:rsidRDefault="001627C4" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AA5BDE">
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>Independent oversight will be undertaken as required</w:t>
       </w:r>
-      <w:r w:rsidR="00063C81" w:rsidRPr="00063C81">
+      <w:r w:rsidR="00063C81" w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD2D2B6" w14:textId="77777777" w:rsidR="008270E3" w:rsidRDefault="008270E3" w:rsidP="008270E3">
-[...9 lines deleted...]
-    <w:p w14:paraId="60CA035C" w14:textId="2D9167C1" w:rsidR="00283E79" w:rsidRDefault="00283E79" w:rsidP="001D733B">
+    <w:p w14:paraId="60CA035C" w14:textId="2D9167C1" w:rsidR="00283E79" w:rsidRPr="00E64ADF" w:rsidRDefault="00283E79" w:rsidP="0069102D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc229657992"/>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="00D5249D">
+      <w:r w:rsidR="00D5249D" w:rsidRPr="00E64ADF">
         <w:t>V</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
-      <w:r w:rsidR="00D5249D">
+      <w:r w:rsidR="00D5249D" w:rsidRPr="00E64ADF">
         <w:t>H</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00E64ADF">
         <w:t>istory</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9249" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1457"/>
+        <w:gridCol w:w="1148"/>
+        <w:gridCol w:w="1540"/>
+        <w:gridCol w:w="2959"/>
+        <w:gridCol w:w="1801"/>
+        <w:gridCol w:w="1801"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D151E1" w:rsidRPr="007D3C6F" w14:paraId="599ED286" w14:textId="08C02B2A" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w14:paraId="599ED286" w14:textId="08C02B2A" w:rsidTr="0069102D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40EFBD55" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="007D3C6F" w:rsidRDefault="00D151E1" w:rsidP="009E4003">
+          <w:p w14:paraId="40EFBD55" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="483F48B6" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="007D3C6F" w:rsidRDefault="00D151E1" w:rsidP="009E4003">
+          <w:p w14:paraId="483F48B6" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2853" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ED537FF" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="007D3C6F" w:rsidRDefault="00D151E1" w:rsidP="009E4003">
+          <w:p w14:paraId="3ED537FF" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D20F3A" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="007D3C6F" w:rsidRDefault="00D151E1" w:rsidP="009E4003">
+          <w:p w14:paraId="14D20F3A" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F44B1D0" w14:textId="6FB7C012" w:rsidR="00D151E1" w:rsidRPr="007D3C6F" w:rsidRDefault="00D151E1" w:rsidP="009E4003">
+          <w:p w14:paraId="4F44B1D0" w14:textId="6FB7C012" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve">Effective </w:t>
             </w:r>
-            <w:r w:rsidR="00DD05AF">
+            <w:r w:rsidR="00DD05AF" w:rsidRPr="00E64ADF">
               <w:t>d</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>ate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D151E1" w:rsidRPr="007D3C6F" w14:paraId="06133AD0" w14:textId="39D3FFA8" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w14:paraId="06133AD0" w14:textId="39D3FFA8" w:rsidTr="0069102D">
         <w:trPr>
           <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="291EB031" w14:textId="179096B7" w:rsidR="00D151E1" w:rsidRDefault="00D151E1" w:rsidP="00A47B8B">
+          <w:p w14:paraId="291EB031" w14:textId="179096B7" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="195A06AB" w14:textId="2BB9CE27" w:rsidR="00D151E1" w:rsidRDefault="00D151E1" w:rsidP="00A47B8B">
+          <w:p w14:paraId="195A06AB" w14:textId="2BB9CE27" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2853" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DBE90CF" w14:textId="79B3353B" w:rsidR="00D151E1" w:rsidRDefault="00D151E1" w:rsidP="00A47B8B">
+          <w:p w14:paraId="62CCB76C" w14:textId="77777777" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D1230B">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Approved by the Director Operational Policy Compliance and Contracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DBE90CF" w14:textId="52B7CB87" w:rsidR="00302443" w:rsidRPr="00E64ADF" w:rsidRDefault="00302443" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>CM Ref: S21/26573</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02C62201" w14:textId="37C040FF" w:rsidR="00D151E1" w:rsidRDefault="00D151E1" w:rsidP="00A47B8B">
+          <w:p w14:paraId="02C62201" w14:textId="37C040FF" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>21 January 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1503B4D0" w14:textId="4DE7905A" w:rsidR="00D151E1" w:rsidRDefault="00D151E1" w:rsidP="00A47B8B">
+          <w:p w14:paraId="1503B4D0" w14:textId="4DE7905A" w:rsidR="00D151E1" w:rsidRPr="00E64ADF" w:rsidRDefault="00D151E1">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>8 February 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00260209" w:rsidRPr="007D3C6F" w14:paraId="529B14B8" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00260209" w:rsidRPr="00E64ADF" w14:paraId="529B14B8" w14:textId="77777777" w:rsidTr="0069102D">
         <w:trPr>
           <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEECDE0" w14:textId="0D463FA1" w:rsidR="00260209" w:rsidRDefault="00260209" w:rsidP="00A47B8B">
+          <w:p w14:paraId="6CEECDE0" w14:textId="0D463FA1" w:rsidR="00260209" w:rsidRPr="00E64ADF" w:rsidRDefault="00260209">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205CF5D3" w14:textId="505A15CD" w:rsidR="00260209" w:rsidRDefault="00260209" w:rsidP="00A47B8B">
+          <w:p w14:paraId="205CF5D3" w14:textId="505A15CD" w:rsidR="00260209" w:rsidRPr="00E64ADF" w:rsidRDefault="00260209">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00260209">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2853" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="294F656A" w14:textId="294C1A98" w:rsidR="00260209" w:rsidRPr="00D1230B" w:rsidRDefault="00260209" w:rsidP="00A47B8B">
+          <w:p w14:paraId="69F44A79" w14:textId="77777777" w:rsidR="00260209" w:rsidRPr="00E64ADF" w:rsidRDefault="00260209">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D1230B">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Approved by the Director Operational Policy Compliance and Contracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294F656A" w14:textId="005E32C5" w:rsidR="00302443" w:rsidRPr="00E64ADF" w:rsidRDefault="00302443" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>CM Ref: S22/79758</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65F24B1A" w14:textId="436A7F1D" w:rsidR="00260209" w:rsidRDefault="00443E02" w:rsidP="00A47B8B">
+          <w:p w14:paraId="65F24B1A" w14:textId="436A7F1D" w:rsidR="00260209" w:rsidRPr="00E64ADF" w:rsidRDefault="00443E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>31 August 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B381C1C" w14:textId="1552FB76" w:rsidR="00260209" w:rsidRDefault="00443E02" w:rsidP="00A47B8B">
+          <w:p w14:paraId="1B381C1C" w14:textId="1552FB76" w:rsidR="00260209" w:rsidRPr="00E64ADF" w:rsidRDefault="00443E02">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>31 August 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007658CA" w:rsidRPr="007D3C6F" w14:paraId="52414238" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="007658CA" w:rsidRPr="00E64ADF" w14:paraId="52414238" w14:textId="77777777" w:rsidTr="0069102D">
         <w:trPr>
           <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38206047" w14:textId="494CDBB6" w:rsidR="007658CA" w:rsidRDefault="007658CA" w:rsidP="00A47B8B">
+          <w:p w14:paraId="38206047" w14:textId="494CDBB6" w:rsidR="007658CA" w:rsidRPr="00E64ADF" w:rsidRDefault="007658CA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F6A19DC" w14:textId="77777777" w:rsidR="007658CA" w:rsidRDefault="007658CA" w:rsidP="00A47B8B">
+          <w:p w14:paraId="3F6A19DC" w14:textId="77777777" w:rsidR="007658CA" w:rsidRPr="00E64ADF" w:rsidRDefault="007658CA">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007658CA">
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15423D4B" w14:textId="77777777" w:rsidR="00F730E5" w:rsidRDefault="00F730E5" w:rsidP="00A47B8B">
+          <w:p w14:paraId="15423D4B" w14:textId="77777777" w:rsidR="00F730E5" w:rsidRPr="00E64ADF" w:rsidRDefault="00F730E5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EC07063" w14:textId="77777777" w:rsidR="00F730E5" w:rsidRDefault="00F730E5" w:rsidP="00F730E5">
-[...23 lines deleted...]
-          <w:p w14:paraId="79694315" w14:textId="77777777" w:rsidR="00F730E5" w:rsidRDefault="00F730E5" w:rsidP="00F730E5">
+          <w:p w14:paraId="79694315" w14:textId="77777777" w:rsidR="00F730E5" w:rsidRPr="00E64ADF" w:rsidRDefault="00F730E5" w:rsidP="00F730E5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="563F63CE" w14:textId="77777777" w:rsidR="00F730E5" w:rsidRDefault="00F730E5" w:rsidP="00F730E5">
-[...15 lines deleted...]
-          <w:p w14:paraId="4D1A492D" w14:textId="592255CB" w:rsidR="00F730E5" w:rsidRPr="00260209" w:rsidRDefault="00F730E5" w:rsidP="00A47B8B">
+          <w:p w14:paraId="4D1A492D" w14:textId="592255CB" w:rsidR="00F730E5" w:rsidRPr="00E64ADF" w:rsidRDefault="00F730E5" w:rsidP="00353B6A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2853" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="459E2945" w14:textId="77777777" w:rsidR="005C66E2" w:rsidRDefault="00261237" w:rsidP="00A47B8B">
+          <w:p w14:paraId="150352CC" w14:textId="1DE6A478" w:rsidR="007658CA" w:rsidRPr="00E64ADF" w:rsidRDefault="00353B6A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E50F18">
-              <w:t xml:space="preserve">Endorsed by the </w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="047624D5" w14:textId="57F3F8D7" w:rsidR="007658CA" w:rsidRPr="00D1230B" w:rsidRDefault="005C66E2" w:rsidP="00A47B8B">
+          <w:p w14:paraId="5158F881" w14:textId="77777777" w:rsidR="00353B6A" w:rsidRPr="00E64ADF" w:rsidRDefault="00353B6A" w:rsidP="00353B6A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Assistant Commissioner Women and Young People</w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>Content Manager Reference:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047624D5" w14:textId="5C6C53B5" w:rsidR="00353B6A" w:rsidRPr="00E64ADF" w:rsidRDefault="00302443" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="00353B6A" w:rsidRPr="00E64ADF">
+              <w:t>S23/99488</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="436FBEEB" w14:textId="1011E5EE" w:rsidR="007658CA" w:rsidRDefault="00AF2F15" w:rsidP="00A47B8B">
+          <w:p w14:paraId="436FBEEB" w14:textId="215C8F93" w:rsidR="007658CA" w:rsidRPr="00E64ADF" w:rsidRDefault="00353B6A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>9 November 2023</w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30FC1869" w14:textId="3E982F57" w:rsidR="007658CA" w:rsidRDefault="008270E3" w:rsidP="00A47B8B">
+          <w:p w14:paraId="30FC1869" w14:textId="3E982F57" w:rsidR="007658CA" w:rsidRPr="00E64ADF" w:rsidRDefault="008270E3">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00D27A9B">
+            <w:r w:rsidR="00D27A9B" w:rsidRPr="00E64ADF">
               <w:t xml:space="preserve">8 </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00E64ADF">
               <w:t>December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007658CA" w:rsidRPr="007D3C6F" w14:paraId="23D296FF" w14:textId="77777777" w:rsidTr="00F50993">
+      <w:tr w:rsidR="00353B6A" w:rsidRPr="007D3C6F" w14:paraId="2F18772D" w14:textId="77777777" w:rsidTr="0069102D">
         <w:trPr>
           <w:trHeight w:val="843"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60B615C6" w14:textId="77777777" w:rsidR="007658CA" w:rsidRDefault="007658CA" w:rsidP="00A47B8B">
+          <w:p w14:paraId="536858AB" w14:textId="4BDA1491" w:rsidR="00353B6A" w:rsidRPr="00E64ADF" w:rsidRDefault="00353B6A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>4.0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2187" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="0" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="446E39F3" w14:textId="77777777" w:rsidR="007658CA" w:rsidRPr="00260209" w:rsidRDefault="007658CA" w:rsidP="00A47B8B">
+          <w:p w14:paraId="651E734F" w14:textId="4723F100" w:rsidR="00353B6A" w:rsidRPr="00E64ADF" w:rsidRDefault="00353B6A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>Operational Policy</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2853" w:type="dxa"/>
+            <w:tcW w:w="2711" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53B20421" w14:textId="1ECDCE41" w:rsidR="007658CA" w:rsidRPr="00D1230B" w:rsidRDefault="00261237" w:rsidP="00A47B8B">
+          <w:p w14:paraId="7A482BA2" w14:textId="77777777" w:rsidR="00353B6A" w:rsidRPr="00E64ADF" w:rsidRDefault="00353B6A">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E50F18">
-[...3 lines deleted...]
-              <w:t>Deputy Commissioner Operational Support</w:t>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3A79B6" w14:textId="01DB7670" w:rsidR="00302443" w:rsidRPr="00E64ADF" w:rsidRDefault="00302443" w:rsidP="0069102D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E64ADF">
+              <w:t>CM Ref: S26/34630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F55528F" w14:textId="17704708" w:rsidR="007658CA" w:rsidRDefault="00AF2F15" w:rsidP="00A47B8B">
+          <w:p w14:paraId="4A5C170E" w14:textId="526A27C2" w:rsidR="00353B6A" w:rsidRPr="00E64ADF" w:rsidRDefault="00E64ADF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>15 November 2023</w:t>
+              <w:t>8 June 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1457" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="374D195B" w14:textId="77777777" w:rsidR="007658CA" w:rsidRDefault="007658CA" w:rsidP="00A47B8B">
+          <w:p w14:paraId="49ED490E" w14:textId="42A7CAB3" w:rsidR="00353B6A" w:rsidRPr="00E64ADF" w:rsidRDefault="00E64ADF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r>
+              <w:t>9 June 2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2826E3EC" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="003D5FAC" w:rsidRDefault="00245869" w:rsidP="003D5FAC"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="003D5FAC" w:rsidSect="00656F4A">
-      <w:headerReference w:type="even" r:id="rId22"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId25"/>
+      <w:headerReference w:type="even" r:id="rId29"/>
+      <w:headerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:headerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="757AC2F5" w14:textId="77777777" w:rsidR="00EA0232" w:rsidRDefault="00EA0232" w:rsidP="00D06E62">
+    <w:p w14:paraId="352D290C" w14:textId="77777777" w:rsidR="002141F7" w:rsidRDefault="002141F7" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7977952C" w14:textId="77777777" w:rsidR="00EA0232" w:rsidRDefault="00EA0232" w:rsidP="00D06E62">
+    <w:p w14:paraId="4680A658" w14:textId="77777777" w:rsidR="002141F7" w:rsidRDefault="002141F7" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4591,71 +4962,101 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D2A2E87" w14:textId="77777777" w:rsidR="00EF71AF" w:rsidRDefault="00EF71AF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1E472EEF" w14:textId="77777777" w:rsidR="00EF71AF" w:rsidRDefault="00EF71AF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="551DC2A7" w14:textId="77777777" w:rsidR="00EF71AF" w:rsidRDefault="00EF71AF">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="095BF18E" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD" w:rsidP="00656F4A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>The current version of this document is mai</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>ntained on the Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -4701,94 +5102,110 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005F23AE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="606BF5BA" w14:textId="77777777" w:rsidR="00EA0232" w:rsidRDefault="00EA0232" w:rsidP="00D06E62">
+    <w:p w14:paraId="5CC0309C" w14:textId="77777777" w:rsidR="002141F7" w:rsidRDefault="002141F7" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3C606483" w14:textId="77777777" w:rsidR="00EA0232" w:rsidRDefault="00EA0232" w:rsidP="00D06E62">
+    <w:p w14:paraId="61D30BE0" w14:textId="77777777" w:rsidR="002141F7" w:rsidRDefault="002141F7" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02589070" w14:textId="77777777" w:rsidR="00EF71AF" w:rsidRDefault="00EF71AF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A982827" w14:textId="763DD2F9" w:rsidR="005E2CFD" w:rsidRPr="00C15CE3" w:rsidRDefault="005E2CFD" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C15CE3">
       <w:t xml:space="preserve">Commissioner’s Operating </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A493045" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRPr="00C15CE3" w:rsidRDefault="005E2CFD" w:rsidP="00EA7EAC">
     <w:pPr>
       <w:pStyle w:val="Subtitle"/>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54872DC9" wp14:editId="60F44C63">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54872DC9" wp14:editId="60F44C63">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>104775</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>27940</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2639695" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2639695" cy="296545"/>
                       </a:xfrm>
@@ -4802,178 +5219,178 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="1473334473"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="52F5ADCE" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRPr="00464E72" w:rsidRDefault="005E2CFD" w:rsidP="00857A48">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="54872DC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgE7Vi+QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcOF1bcVbb3W5V&#10;aXuRtv0AjHGMCgwFEjv9+h1wNhu1b1X9gBgPnJlz5rC5nrQiB+G8BNPQ5SKnRBgOnTS7hv74fv/m&#10;ihIfmOmYAiMaehSeXm9fv9qMthYFDKA64QiCGF+PtqFDCLbOMs8HoZlfgBUGkz04zQKGbpd1jo2I&#10;rlVW5Pk6G8F11gEX3uPfuzlJtwm/7wUPX/vei0BUQ7G3kFaX1jau2XbD6p1jdpD81Ab7hy40kwaL&#10;nqHuWGBk7+RfUFpyBx76sOCgM+h7yUXigGyW+R9sHgdmReKC4nh7lsn/P1j+5fBovzkSpvcw4QAT&#10;CW8fgP/0xMDtwMxO3DgH4yBYh4WXUbJstL4+XY1S+9pHkHb8DB0Ome0DJKCpdzqqgjwJouMAjmfR&#10;xRQIx5/F+m21rkpKOOaKal2uylSC1c+3rfPhowBN4qahDoea0NnhwYfYDaufj8RiBu6lUmmwypCx&#10;oVVZlOnCRUbLgL5TUjf0Ko/f7IRI8oPp0uXApJr3WECZE+tIdKYcpnbCg5F9C90R+TuY/YXvATcD&#10;uN+UjOithvpfe+YEJeqTQQ2r5WoVzZiCVfmuwMBdZtrLDDMcoRoaKJm3tyEZeOZ6g1r3Msnw0smp&#10;V/RMUufk72jKyzidenmF2ycAAAD//wMAUEsDBBQABgAIAAAAIQCp+DFW2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSUD4mbG2+TiHgdxW4T/j3bEz2O&#10;ZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHAulpclaawfqI3PO1iIxhCoTAa&#10;2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjUYv2zOzoNn6+H769MbZtnlw+T&#10;n5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2l6Yg9hryJAFZlfLSv/oDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYBO1YvkBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgE7Vi+QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcOF1bcVbb3W5V&#10;aXuRtv0AjHGMCgwFEjv9+h1wNhu1b1X9gBgPnJlz5rC5nrQiB+G8BNPQ5SKnRBgOnTS7hv74fv/m&#10;ihIfmOmYAiMaehSeXm9fv9qMthYFDKA64QiCGF+PtqFDCLbOMs8HoZlfgBUGkz04zQKGbpd1jo2I&#10;rlVW5Pk6G8F11gEX3uPfuzlJtwm/7wUPX/vei0BUQ7G3kFaX1jau2XbD6p1jdpD81Ab7hy40kwaL&#10;nqHuWGBk7+RfUFpyBx76sOCgM+h7yUXigGyW+R9sHgdmReKC4nh7lsn/P1j+5fBovzkSpvcw4QAT&#10;CW8fgP/0xMDtwMxO3DgH4yBYh4WXUbJstL4+XY1S+9pHkHb8DB0Ome0DJKCpdzqqgjwJouMAjmfR&#10;xRQIx5/F+m21rkpKOOaKal2uylSC1c+3rfPhowBN4qahDoea0NnhwYfYDaufj8RiBu6lUmmwypCx&#10;oVVZlOnCRUbLgL5TUjf0Ko/f7IRI8oPp0uXApJr3WECZE+tIdKYcpnbCg5F9C90R+TuY/YXvATcD&#10;uN+UjOithvpfe+YEJeqTQQ2r5WoVzZiCVfmuwMBdZtrLDDMcoRoaKJm3tyEZeOZ6g1r3Msnw0smp&#10;V/RMUufk72jKyzidenmF2ycAAAD//wMAUEsDBBQABgAIAAAAIQCp+DFW2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSUD4mbG2+TiHgdxW4T/j3bEz2O&#10;ZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHAulpclaawfqI3PO1iIxhCoTAa&#10;2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjUYv2zOzoNn6+H769MbZtnlw+T&#10;n5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2l6Yg9hryJAFZlfLSv/oDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYBO1YvkBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="1473334473"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="52F5ADCE" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRPr="00464E72" w:rsidRDefault="005E2CFD" w:rsidP="00857A48">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00C15CE3">
       <w:t>Policy and Procedure</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="54CD8136" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19D23348" w14:textId="695BA1CE" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43280C97" wp14:editId="7277D618">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43280C97" wp14:editId="7277D618">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>287655</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
@@ -4987,150 +5404,150 @@
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="398715504"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
                             <w:p w14:paraId="0D978FCA" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRPr="00464E72" w:rsidRDefault="005E2CFD" w:rsidP="008D51C1">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="43280C97" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzTPxJrtUIKX0lRCNV42AJtyW7qNt7L5tugut/971JMfJ&#10;TGa+yTejbcWVet84RphNFQji0pmGK4TD/vUxBeGDZqNbx4TwQx42xeQu15lxA3/QdRcqEUvYZxqh&#10;DqHLpPRlTVb7qeuIo3d2vdUhyr6SptdDLLetTJRaSqsbjgu17ui5pvJ7d7EIn2/n49dcvVcvdtEN&#10;blSS7UoiPtyP2zWIQGP4D8MffkSHIjKd3IWNFy1Cki5jEmG+eAIR/SRNZyBOCKtEgSxyeXug+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzTPxJrtUIKX0lRCNV42AJtyW7qNt7L5tugut/971JMfJ&#10;TGa+yTejbcWVet84RphNFQji0pmGK4TD/vUxBeGDZqNbx4TwQx42xeQu15lxA3/QdRcqEUvYZxqh&#10;DqHLpPRlTVb7qeuIo3d2vdUhyr6SptdDLLetTJRaSqsbjgu17ui5pvJ7d7EIn2/n49dcvVcvdtEN&#10;blSS7UoiPtyP2zWIQGP4D8MffkSHIjKd3IWNFy1Cki5jEmG+eAIR/SRNZyBOCKtEgSxyeXug+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                        <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="398715504"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
                       <w:p w14:paraId="0D978FCA" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRPr="00464E72" w:rsidRDefault="005E2CFD" w:rsidP="008D51C1">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold" w:hint="eastAsia"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+                            <w:rFonts w:ascii="Arial bold" w:hAnsi="Arial bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5D3D5E" wp14:editId="660839A7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A5D3D5E" wp14:editId="660839A7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-29210</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>7620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7580630" cy="10719435"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="6" name="Picture 6"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -5149,238 +5566,244 @@
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6498BB45" wp14:editId="52552CB8">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6498BB45" wp14:editId="52552CB8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2562860</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>40005</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3971925" cy="542925"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Text Box 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3971925" cy="542925"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="1F3CE54A" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD" w:rsidP="00B937D8">
                           <w:pPr>
                             <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:hint="eastAsia"/>
+                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6498BB45" id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:201.8pt;margin-top:3.15pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWU6MIbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;8ZyP+sKuoNhTvT20oxCcvC2pKHci4KPw1PtUYppnfKBFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWadDsfjOHzpMJ5cjujgTzWrU43dVtdAVRnSz+FkEiMeTS9qD9ULjf0yvkoqYSW9nXPs&#10;xWtsJ5y+DamWywSicXMC7+yTk9F1LFJsuefmRXjX9SVSR99DP3Vi9qY9W2y0tLDcIugy9W7Mc5vV&#10;Lv80qqn7u28l/gWn54Q6fn6LVwAAAP//AwBQSwMEFAAGAAgAAAAhANqyJrbhAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1KrFROylEaYhTVZEqJARDSxc2J35NosbPIXbbwK/H&#10;ncp4utPdd/lqMj074+g6SxKiuQCGVFvdUSNh/7l5TIE5r0ir3hJK+EEHq+L+LleZthfa4nnnGxZK&#10;yGVKQuv9kHHu6haNcnM7IAXvYEejfJBjw/WoLqHc9DwWIuFGdRQWWjVg2WJ93J2MhLdy86G2VWzS&#10;3758fT+sh+/917OUD7Np/QLM4+RvYbjiB3QoAlNlT6Qd6yU8iUUSohKSBbCrL+JlBKySsIxS4EXO&#10;/z8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWU6MIbQIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDasia24QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="6498BB45" id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:201.8pt;margin-top:3.15pt;width:312.75pt;height:42.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWU6MIbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;8ZyP+sKuoNhTvT20oxCcvC2pKHci4KPw1PtUYppnfKBFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWadDsfjOHzpMJ5cjujgTzWrU43dVtdAVRnSz+FkEiMeTS9qD9ULjf0yvkoqYSW9nXPs&#10;xWtsJ5y+DamWywSicXMC7+yTk9F1LFJsuefmRXjX9SVSR99DP3Vi9qY9W2y0tLDcIugy9W7Mc5vV&#10;Lv80qqn7u28l/gWn54Q6fn6LVwAAAP//AwBQSwMEFAAGAAgAAAAhANqyJrbhAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1KrFROylEaYhTVZEqJARDSxc2J35NosbPIXbbwK/H&#10;ncp4utPdd/lqMj074+g6SxKiuQCGVFvdUSNh/7l5TIE5r0ir3hJK+EEHq+L+LleZthfa4nnnGxZK&#10;yGVKQuv9kHHu6haNcnM7IAXvYEejfJBjw/WoLqHc9DwWIuFGdRQWWjVg2WJ93J2MhLdy86G2VWzS&#10;3758fT+sh+/917OUD7Np/QLM4+RvYbjiB3QoAlNlT6Qd6yU8iUUSohKSBbCrL+JlBKySsIxS4EXO&#10;/z8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWU6MIbQIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDasia24QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="1F3CE54A" w14:textId="77777777" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
+                      <w:rPr>
+                        <w:rFonts w:hint="eastAsia"/>
+                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7533E6C2" w14:textId="1A68B398" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="267B5E0C" w14:textId="49B99540" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD" w:rsidP="004D040B">
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="267B5E0C" w14:textId="793E895C" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D27A9B">
+    <w:r w:rsidR="00EF71AF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 6.8 Population Counts</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E95952">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00140311">
+    <w:r w:rsidR="004943ED" w:rsidRPr="00E64ADF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>3</w:t>
+      <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00853B37">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D5EA19D" w14:textId="3CD38A2D" w:rsidR="005E2CFD" w:rsidRDefault="005E2CFD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="702003E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
@@ -5458,57 +5881,169 @@
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="070442A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A789620"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="119C4CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CC1E2D30"/>
-    <w:lvl w:ilvl="0" w:tplc="D0FAC30A">
+    <w:tmpl w:val="41CEEDCA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="114"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -5547,51 +6082,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14A76FDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0890F9DE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19C96965"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A44155A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5700,51 +6321,253 @@
           <w:tab w:val="num" w:pos="1619"/>
         </w:tabs>
         <w:ind w:left="1619" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1619"/>
         </w:tabs>
         <w:ind w:left="1619" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A42185"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AA4A00C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48440CFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E34BB96"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7760A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94F4E50C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5807,700 +6630,1335 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56FC4FE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CE80BA6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEC6B6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3BED860"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61251148"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7AAC9F8A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62436478"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15965CA2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B634C6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DDEC758"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="410587492">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="195429589">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="889344089">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1607542601">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1939215084">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2082752586">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="363674524">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="621771286">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="709762454">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="624047923">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="2010400789">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2044012855">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1998605285">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1698920322">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="778648692">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="430206604">
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="acJWhxaGUTZFXoiPhp9Krq4B7+ll71YxocTErAKXaysWYpVsp/w0Gwi40E83I3D76BlGrjT93lAyM9ShCh5nkQ==" w:salt="9TsMmtCEgA1kxgvxztAvAg=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0KQEr8Kj6rBPHqXBkJk49EGnREAbY6wClMiniH+97KTgUB0gLJFj2KAYazqLDYbLlQc5E2vn/BzuJKI+Zv4kJA==" w:salt="yBJPLF+KD7GmoStyLOtnDA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="000E1621"/>
     <w:rsid w:val="00003D16"/>
     <w:rsid w:val="000050B4"/>
     <w:rsid w:val="00022EE7"/>
     <w:rsid w:val="00023247"/>
+    <w:rsid w:val="0003229C"/>
     <w:rsid w:val="00034EA2"/>
     <w:rsid w:val="0004397E"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046451"/>
     <w:rsid w:val="00063C81"/>
     <w:rsid w:val="000649AD"/>
     <w:rsid w:val="00071D2F"/>
     <w:rsid w:val="0007233D"/>
+    <w:rsid w:val="00073CA2"/>
     <w:rsid w:val="00074365"/>
     <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="0008142F"/>
     <w:rsid w:val="00090249"/>
     <w:rsid w:val="000925A5"/>
+    <w:rsid w:val="00094F06"/>
     <w:rsid w:val="00097178"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000A05EC"/>
     <w:rsid w:val="000A7428"/>
     <w:rsid w:val="000B0AF1"/>
     <w:rsid w:val="000B3718"/>
     <w:rsid w:val="000B5D9D"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000C5409"/>
     <w:rsid w:val="000D008C"/>
+    <w:rsid w:val="000D272B"/>
     <w:rsid w:val="000D5EAC"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E1621"/>
+    <w:rsid w:val="000E2128"/>
     <w:rsid w:val="000E5EFC"/>
     <w:rsid w:val="000F4F55"/>
     <w:rsid w:val="000F6A54"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00107172"/>
     <w:rsid w:val="00114B5E"/>
     <w:rsid w:val="001158E9"/>
+    <w:rsid w:val="001165E1"/>
     <w:rsid w:val="001200DD"/>
     <w:rsid w:val="00123E87"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00127E1F"/>
     <w:rsid w:val="00130ED0"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="0013498E"/>
     <w:rsid w:val="00136500"/>
     <w:rsid w:val="00137181"/>
     <w:rsid w:val="00140311"/>
     <w:rsid w:val="0014448C"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146144"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
+    <w:rsid w:val="00152611"/>
     <w:rsid w:val="00154111"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00156B20"/>
+    <w:rsid w:val="00157193"/>
     <w:rsid w:val="00160DD7"/>
     <w:rsid w:val="00160EA0"/>
     <w:rsid w:val="001627C4"/>
     <w:rsid w:val="00163F38"/>
     <w:rsid w:val="001728D5"/>
     <w:rsid w:val="001746C6"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="00183FA1"/>
     <w:rsid w:val="00185561"/>
     <w:rsid w:val="00185DBC"/>
     <w:rsid w:val="00191010"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="001A3294"/>
     <w:rsid w:val="001A3324"/>
     <w:rsid w:val="001A3725"/>
     <w:rsid w:val="001A4433"/>
     <w:rsid w:val="001B2E39"/>
     <w:rsid w:val="001C0608"/>
+    <w:rsid w:val="001C1DF9"/>
     <w:rsid w:val="001C33C7"/>
     <w:rsid w:val="001C4BA5"/>
     <w:rsid w:val="001D733B"/>
     <w:rsid w:val="001D78AC"/>
     <w:rsid w:val="001E0062"/>
     <w:rsid w:val="001E7ED6"/>
     <w:rsid w:val="002026E1"/>
     <w:rsid w:val="002028CE"/>
     <w:rsid w:val="00212148"/>
+    <w:rsid w:val="00213155"/>
+    <w:rsid w:val="002141F7"/>
     <w:rsid w:val="00214FAD"/>
     <w:rsid w:val="0021505D"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00230D15"/>
     <w:rsid w:val="0023509D"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
+    <w:rsid w:val="002576F5"/>
+    <w:rsid w:val="00257CCC"/>
     <w:rsid w:val="00260209"/>
     <w:rsid w:val="00261237"/>
     <w:rsid w:val="00261F16"/>
     <w:rsid w:val="0026223B"/>
     <w:rsid w:val="00263C09"/>
     <w:rsid w:val="00263E2E"/>
     <w:rsid w:val="00265CB2"/>
+    <w:rsid w:val="00274632"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00283E79"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="00286F96"/>
+    <w:rsid w:val="00290EA7"/>
+    <w:rsid w:val="00292BDB"/>
     <w:rsid w:val="002A6E52"/>
     <w:rsid w:val="002B16B8"/>
     <w:rsid w:val="002B5091"/>
+    <w:rsid w:val="002C57AA"/>
     <w:rsid w:val="002C7821"/>
     <w:rsid w:val="002D3F0F"/>
     <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="002E776F"/>
+    <w:rsid w:val="002E7BE5"/>
     <w:rsid w:val="002F1DC7"/>
+    <w:rsid w:val="002F201B"/>
+    <w:rsid w:val="002F34C0"/>
     <w:rsid w:val="002F7CCE"/>
+    <w:rsid w:val="003000BD"/>
     <w:rsid w:val="00302144"/>
+    <w:rsid w:val="00302443"/>
     <w:rsid w:val="00305E50"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00310141"/>
     <w:rsid w:val="00315EE3"/>
+    <w:rsid w:val="00320837"/>
     <w:rsid w:val="00321F26"/>
     <w:rsid w:val="00323E92"/>
     <w:rsid w:val="00327397"/>
     <w:rsid w:val="0033502E"/>
     <w:rsid w:val="00345D09"/>
+    <w:rsid w:val="00353B6A"/>
     <w:rsid w:val="00356508"/>
     <w:rsid w:val="00365059"/>
     <w:rsid w:val="003657E3"/>
     <w:rsid w:val="003732AA"/>
     <w:rsid w:val="003768E9"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="003802A0"/>
     <w:rsid w:val="003817E2"/>
+    <w:rsid w:val="00382E35"/>
+    <w:rsid w:val="00386966"/>
     <w:rsid w:val="00392979"/>
+    <w:rsid w:val="003B440E"/>
+    <w:rsid w:val="003B5BD5"/>
     <w:rsid w:val="003B670B"/>
     <w:rsid w:val="003B700A"/>
     <w:rsid w:val="003B724E"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003C7054"/>
     <w:rsid w:val="003D147A"/>
     <w:rsid w:val="003D1E68"/>
     <w:rsid w:val="003D1F82"/>
     <w:rsid w:val="003D3B5F"/>
     <w:rsid w:val="003D5FAC"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7C37"/>
     <w:rsid w:val="003D7CEA"/>
     <w:rsid w:val="003E584F"/>
     <w:rsid w:val="003E65F6"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E718A"/>
     <w:rsid w:val="003F0B6D"/>
     <w:rsid w:val="003F2F1D"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00404768"/>
     <w:rsid w:val="004061B2"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00414F78"/>
     <w:rsid w:val="0041725E"/>
     <w:rsid w:val="00426745"/>
     <w:rsid w:val="00431EA5"/>
     <w:rsid w:val="00435844"/>
+    <w:rsid w:val="0044083D"/>
     <w:rsid w:val="00441526"/>
     <w:rsid w:val="00443E02"/>
     <w:rsid w:val="00455891"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00462393"/>
     <w:rsid w:val="00462578"/>
+    <w:rsid w:val="00462A0E"/>
     <w:rsid w:val="0046439C"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00466396"/>
     <w:rsid w:val="00482CD5"/>
     <w:rsid w:val="0048649B"/>
+    <w:rsid w:val="00487131"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049081C"/>
+    <w:rsid w:val="004943ED"/>
     <w:rsid w:val="0049482D"/>
+    <w:rsid w:val="004A341C"/>
+    <w:rsid w:val="004B13EC"/>
     <w:rsid w:val="004B2862"/>
     <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B4A89"/>
     <w:rsid w:val="004B5C9D"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C143F"/>
     <w:rsid w:val="004C2F43"/>
+    <w:rsid w:val="004C38B8"/>
     <w:rsid w:val="004D01F4"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D0E39"/>
     <w:rsid w:val="004D3D3C"/>
     <w:rsid w:val="004D5D00"/>
     <w:rsid w:val="004D63A7"/>
     <w:rsid w:val="004E4072"/>
     <w:rsid w:val="004E571B"/>
+    <w:rsid w:val="004E61FF"/>
     <w:rsid w:val="004E7A01"/>
+    <w:rsid w:val="004F32E6"/>
     <w:rsid w:val="00503467"/>
     <w:rsid w:val="00503850"/>
+    <w:rsid w:val="00513D0A"/>
     <w:rsid w:val="00514C34"/>
     <w:rsid w:val="0051598A"/>
     <w:rsid w:val="005207AD"/>
     <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="00527019"/>
+    <w:rsid w:val="00530387"/>
+    <w:rsid w:val="00532B2D"/>
     <w:rsid w:val="0053444E"/>
     <w:rsid w:val="0053757B"/>
     <w:rsid w:val="0054060A"/>
     <w:rsid w:val="00540AB6"/>
+    <w:rsid w:val="00542B36"/>
     <w:rsid w:val="00545E09"/>
     <w:rsid w:val="00547B27"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="00554CD2"/>
     <w:rsid w:val="00555C0A"/>
+    <w:rsid w:val="00560C2A"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="005712A9"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00580F8D"/>
     <w:rsid w:val="005814D6"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="00594A8A"/>
+    <w:rsid w:val="005A05C8"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005B48A4"/>
     <w:rsid w:val="005C66E2"/>
+    <w:rsid w:val="005D122F"/>
     <w:rsid w:val="005D220F"/>
     <w:rsid w:val="005E2CFD"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="005E7DFA"/>
     <w:rsid w:val="005F23AE"/>
     <w:rsid w:val="005F2DF8"/>
     <w:rsid w:val="00600E6C"/>
     <w:rsid w:val="00603A97"/>
     <w:rsid w:val="00605D0E"/>
     <w:rsid w:val="006074BD"/>
     <w:rsid w:val="006106AF"/>
+    <w:rsid w:val="00611ED4"/>
     <w:rsid w:val="006136CE"/>
     <w:rsid w:val="00617CFB"/>
+    <w:rsid w:val="006206B8"/>
     <w:rsid w:val="00626331"/>
     <w:rsid w:val="00627056"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00636491"/>
     <w:rsid w:val="006401FD"/>
+    <w:rsid w:val="006424DF"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00651E8A"/>
     <w:rsid w:val="0065413A"/>
     <w:rsid w:val="0065536A"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00664F1A"/>
+    <w:rsid w:val="00667464"/>
+    <w:rsid w:val="00667FF4"/>
+    <w:rsid w:val="00680295"/>
     <w:rsid w:val="00680B49"/>
+    <w:rsid w:val="0069102D"/>
     <w:rsid w:val="006A3834"/>
+    <w:rsid w:val="006A6CC9"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006D026D"/>
     <w:rsid w:val="006D0D9A"/>
+    <w:rsid w:val="006E0EAD"/>
     <w:rsid w:val="006F323C"/>
     <w:rsid w:val="006F462A"/>
+    <w:rsid w:val="00704EE3"/>
     <w:rsid w:val="00707BAA"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00716B5B"/>
     <w:rsid w:val="00722FE1"/>
     <w:rsid w:val="0072325B"/>
     <w:rsid w:val="00742891"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="00744C32"/>
     <w:rsid w:val="00750444"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="007658CA"/>
     <w:rsid w:val="00765EF4"/>
     <w:rsid w:val="007671FC"/>
     <w:rsid w:val="007707E8"/>
     <w:rsid w:val="00771E86"/>
     <w:rsid w:val="007734AB"/>
+    <w:rsid w:val="007748EE"/>
     <w:rsid w:val="007751F9"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="0078188B"/>
     <w:rsid w:val="007862D1"/>
     <w:rsid w:val="00791B12"/>
     <w:rsid w:val="00796706"/>
     <w:rsid w:val="007A70BA"/>
     <w:rsid w:val="007C22DF"/>
     <w:rsid w:val="007C31C1"/>
     <w:rsid w:val="007C7440"/>
     <w:rsid w:val="007D1C0F"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007D44A8"/>
+    <w:rsid w:val="007D61D6"/>
     <w:rsid w:val="007E5EC9"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="007F13E2"/>
     <w:rsid w:val="007F3EBD"/>
     <w:rsid w:val="007F6862"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008047B6"/>
+    <w:rsid w:val="00804DF8"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="00811915"/>
     <w:rsid w:val="008163AC"/>
     <w:rsid w:val="008228A4"/>
     <w:rsid w:val="00822908"/>
+    <w:rsid w:val="0082362B"/>
     <w:rsid w:val="00826A09"/>
     <w:rsid w:val="008270E3"/>
+    <w:rsid w:val="008306E4"/>
+    <w:rsid w:val="00830BBD"/>
     <w:rsid w:val="0083303F"/>
+    <w:rsid w:val="00836170"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00847F94"/>
     <w:rsid w:val="00853B37"/>
     <w:rsid w:val="00855418"/>
     <w:rsid w:val="00855C9D"/>
+    <w:rsid w:val="00857782"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00860BF6"/>
+    <w:rsid w:val="008610B9"/>
     <w:rsid w:val="00862CA6"/>
     <w:rsid w:val="008672FE"/>
+    <w:rsid w:val="00867A03"/>
+    <w:rsid w:val="008903AA"/>
     <w:rsid w:val="00890578"/>
     <w:rsid w:val="00892150"/>
     <w:rsid w:val="00892BEA"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A5018"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008C216D"/>
     <w:rsid w:val="008C4B09"/>
     <w:rsid w:val="008C5D31"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D6A49"/>
     <w:rsid w:val="008D6DA6"/>
     <w:rsid w:val="008D7FC7"/>
+    <w:rsid w:val="008E138C"/>
     <w:rsid w:val="008E64A0"/>
     <w:rsid w:val="008E76C6"/>
     <w:rsid w:val="008F5DB3"/>
     <w:rsid w:val="008F72D6"/>
+    <w:rsid w:val="008F7DD7"/>
     <w:rsid w:val="00903536"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00912BFF"/>
+    <w:rsid w:val="00912C09"/>
     <w:rsid w:val="00920683"/>
+    <w:rsid w:val="009231E9"/>
+    <w:rsid w:val="00923D7C"/>
     <w:rsid w:val="00930B45"/>
+    <w:rsid w:val="009341D1"/>
+    <w:rsid w:val="0094694E"/>
     <w:rsid w:val="00953EE1"/>
+    <w:rsid w:val="00954DE7"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="009630A6"/>
     <w:rsid w:val="009637AA"/>
     <w:rsid w:val="00967034"/>
     <w:rsid w:val="00973F63"/>
     <w:rsid w:val="009769BA"/>
     <w:rsid w:val="00980456"/>
     <w:rsid w:val="00983B24"/>
     <w:rsid w:val="00984790"/>
     <w:rsid w:val="009902EB"/>
+    <w:rsid w:val="00993523"/>
     <w:rsid w:val="00993930"/>
     <w:rsid w:val="00995D2E"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A6406"/>
     <w:rsid w:val="009B33C1"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C1337"/>
+    <w:rsid w:val="009C3333"/>
     <w:rsid w:val="009C429A"/>
     <w:rsid w:val="009D5487"/>
     <w:rsid w:val="009E2F29"/>
+    <w:rsid w:val="009E5F0F"/>
+    <w:rsid w:val="009F773D"/>
     <w:rsid w:val="00A011AA"/>
+    <w:rsid w:val="00A07269"/>
     <w:rsid w:val="00A12EF3"/>
     <w:rsid w:val="00A166CC"/>
     <w:rsid w:val="00A21246"/>
     <w:rsid w:val="00A31005"/>
+    <w:rsid w:val="00A3611E"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A43C9A"/>
     <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A4454C"/>
+    <w:rsid w:val="00A46806"/>
     <w:rsid w:val="00A47D57"/>
     <w:rsid w:val="00A53E15"/>
     <w:rsid w:val="00A5514A"/>
+    <w:rsid w:val="00A64163"/>
     <w:rsid w:val="00A64EC8"/>
     <w:rsid w:val="00A662FC"/>
     <w:rsid w:val="00A74CC3"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A86AF8"/>
     <w:rsid w:val="00A94044"/>
     <w:rsid w:val="00A95B5D"/>
     <w:rsid w:val="00A96D03"/>
     <w:rsid w:val="00AA43E8"/>
+    <w:rsid w:val="00AA580F"/>
     <w:rsid w:val="00AA79E1"/>
+    <w:rsid w:val="00AB12BB"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC7C01"/>
     <w:rsid w:val="00AD4E6C"/>
     <w:rsid w:val="00AD6B7F"/>
+    <w:rsid w:val="00AE179E"/>
     <w:rsid w:val="00AE2155"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE6866"/>
     <w:rsid w:val="00AF1740"/>
     <w:rsid w:val="00AF2F15"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7084"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B037E2"/>
     <w:rsid w:val="00B16743"/>
     <w:rsid w:val="00B22CFC"/>
     <w:rsid w:val="00B23336"/>
+    <w:rsid w:val="00B27EC0"/>
+    <w:rsid w:val="00B33F36"/>
     <w:rsid w:val="00B37D11"/>
+    <w:rsid w:val="00B37D49"/>
     <w:rsid w:val="00B37F20"/>
+    <w:rsid w:val="00B4511D"/>
     <w:rsid w:val="00B505FB"/>
     <w:rsid w:val="00B53815"/>
     <w:rsid w:val="00B55E78"/>
     <w:rsid w:val="00B60EB2"/>
     <w:rsid w:val="00B61A85"/>
     <w:rsid w:val="00B64F77"/>
     <w:rsid w:val="00B751DE"/>
     <w:rsid w:val="00B86AF7"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00BA48A0"/>
     <w:rsid w:val="00BB11B1"/>
     <w:rsid w:val="00BB1481"/>
     <w:rsid w:val="00BC157D"/>
+    <w:rsid w:val="00BC5069"/>
     <w:rsid w:val="00BC690D"/>
     <w:rsid w:val="00BD0824"/>
     <w:rsid w:val="00BD57C9"/>
+    <w:rsid w:val="00BE05E5"/>
+    <w:rsid w:val="00BF0F21"/>
+    <w:rsid w:val="00BF3683"/>
     <w:rsid w:val="00C049D6"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C12133"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C15AAC"/>
     <w:rsid w:val="00C2101E"/>
+    <w:rsid w:val="00C22074"/>
     <w:rsid w:val="00C22616"/>
     <w:rsid w:val="00C268D0"/>
     <w:rsid w:val="00C270DE"/>
     <w:rsid w:val="00C30D94"/>
     <w:rsid w:val="00C3184C"/>
     <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00C34605"/>
     <w:rsid w:val="00C37111"/>
     <w:rsid w:val="00C404DC"/>
     <w:rsid w:val="00C47B1A"/>
     <w:rsid w:val="00C5481B"/>
     <w:rsid w:val="00C6272D"/>
     <w:rsid w:val="00C63087"/>
+    <w:rsid w:val="00C713A0"/>
     <w:rsid w:val="00C81DE6"/>
+    <w:rsid w:val="00C824BD"/>
     <w:rsid w:val="00C8272F"/>
     <w:rsid w:val="00C91009"/>
     <w:rsid w:val="00C95D13"/>
+    <w:rsid w:val="00CA5C63"/>
     <w:rsid w:val="00CA631C"/>
     <w:rsid w:val="00CC350E"/>
     <w:rsid w:val="00CD5915"/>
+    <w:rsid w:val="00CD7AB6"/>
     <w:rsid w:val="00CE0755"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE275E"/>
     <w:rsid w:val="00CE503A"/>
     <w:rsid w:val="00CE5335"/>
     <w:rsid w:val="00CF3AA9"/>
     <w:rsid w:val="00CF4938"/>
     <w:rsid w:val="00D059CB"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D151E1"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D24B04"/>
     <w:rsid w:val="00D27A9B"/>
     <w:rsid w:val="00D337BE"/>
     <w:rsid w:val="00D35845"/>
+    <w:rsid w:val="00D35AA9"/>
     <w:rsid w:val="00D4674C"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D5249D"/>
     <w:rsid w:val="00D527C6"/>
     <w:rsid w:val="00D60186"/>
     <w:rsid w:val="00D719B2"/>
     <w:rsid w:val="00D8313C"/>
     <w:rsid w:val="00D84011"/>
+    <w:rsid w:val="00D860B6"/>
     <w:rsid w:val="00D9330E"/>
+    <w:rsid w:val="00D96BEA"/>
+    <w:rsid w:val="00D97865"/>
     <w:rsid w:val="00D97FE9"/>
     <w:rsid w:val="00DA1A02"/>
     <w:rsid w:val="00DA3F2A"/>
     <w:rsid w:val="00DA595C"/>
     <w:rsid w:val="00DB15C0"/>
     <w:rsid w:val="00DC6B5E"/>
     <w:rsid w:val="00DD05AF"/>
     <w:rsid w:val="00DD05BF"/>
     <w:rsid w:val="00DE461C"/>
     <w:rsid w:val="00DE552E"/>
     <w:rsid w:val="00DF07C5"/>
     <w:rsid w:val="00DF38A5"/>
     <w:rsid w:val="00DF6D24"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A5C"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E1745E"/>
     <w:rsid w:val="00E275AA"/>
+    <w:rsid w:val="00E27CBE"/>
+    <w:rsid w:val="00E366BE"/>
     <w:rsid w:val="00E42695"/>
+    <w:rsid w:val="00E46A2E"/>
+    <w:rsid w:val="00E54311"/>
     <w:rsid w:val="00E54EDC"/>
+    <w:rsid w:val="00E64ADF"/>
     <w:rsid w:val="00E64B61"/>
     <w:rsid w:val="00E75B0A"/>
     <w:rsid w:val="00E77016"/>
     <w:rsid w:val="00E8032C"/>
     <w:rsid w:val="00E81B35"/>
     <w:rsid w:val="00E82852"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E90850"/>
     <w:rsid w:val="00E95952"/>
     <w:rsid w:val="00EA0232"/>
     <w:rsid w:val="00EA17ED"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA2FDF"/>
     <w:rsid w:val="00EA5019"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EC032D"/>
+    <w:rsid w:val="00EC0863"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC4245"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC5E63"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00ED4DFA"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00EF5F7E"/>
+    <w:rsid w:val="00EF71AF"/>
     <w:rsid w:val="00F116A3"/>
     <w:rsid w:val="00F237FF"/>
     <w:rsid w:val="00F30741"/>
     <w:rsid w:val="00F40FC4"/>
     <w:rsid w:val="00F43A0B"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F47A9A"/>
     <w:rsid w:val="00F50993"/>
     <w:rsid w:val="00F5170C"/>
     <w:rsid w:val="00F52FD1"/>
     <w:rsid w:val="00F53A8C"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F61D5D"/>
     <w:rsid w:val="00F64115"/>
     <w:rsid w:val="00F730E5"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00FA1539"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA2771"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA7CD7"/>
     <w:rsid w:val="00FC4DBD"/>
     <w:rsid w:val="00FD0540"/>
     <w:rsid w:val="00FD2455"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FE45C4"/>
     <w:rsid w:val="00FE62EC"/>
     <w:rsid w:val="00FF4F31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0C7B1902"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{0A309BA7-9A91-49D5-BDB7-CBFB73F683C7}"/>
+  <w15:docId w15:val="{7755A64D-5E57-46EF-8535-9AF9D6F3105A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7405,54 +8863,62 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA1D8B"/>
+    <w:rsid w:val="008306E4"/>
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+      </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003F2F1D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007444AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -7891,103 +9357,100 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00107172"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Default"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F50993"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00261F16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E5EFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/emf.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8253,64 +9716,54 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Youth Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">58081a5c-2417-44d0-aab6-abfe5521b729</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -8334,51 +9787,65 @@
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 6.8 Population Counts - Banksia Hill Detention Centre</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Custodial Management Youth</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">86dadb23-f3e8-45d0-a50e-683c2dd71471</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -8628,141 +10095,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B51C8F89-D12B-41BA-9FE0-78E895006455}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2003</Words>
-  <Characters>11420</Characters>
+  <Words>2346</Words>
+  <Characters>12745</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>386</Lines>
+  <Paragraphs>218</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 6.8 Population Counts - Banksia Hill Detention Centre</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13397</CharactersWithSpaces>
+  <CharactersWithSpaces>14873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -8806,51 +10269,51 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>COPP 6.8 Population Counts - Banksia Hill Detention Centre</dc:title>
   <dc:subject/>
   <dc:creator>Stead, Gail</dc:creator>
-  <cp:keywords>Department of Justice; Corrective Services; DoJ; Commissioner; Procedure; Policy; COPP; COPPs; Detention Centre; Juvenile; Youth; Young; Person; Rule; Rules; Western Australia; Instrument; Instruments; Operations; BHDC; Population; Count; Numbers; Absent; Present; 6.8.</cp:keywords>
+  <cp:keywords>Department of Justice; Corrective Services; DoJ; Commissioner; Procedure; Policy; COPP; COPPs; Detention Centre; Juvenile; Youth; Young; Person; Rule; Rules; Western Australia; Instrument; Instruments; Operations; BHDC; Population; Count; Numbers; Absent;</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">