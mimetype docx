--- v1 (2026-06-23)
+++ v2 (2026-10-02)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="251386C4" w14:textId="066C5AE3" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t xml:space="preserve">7.4 </w:t>
       </w:r>
       <w:r w:rsidR="00B97899">
         <w:t xml:space="preserve">Young People </w:t>
       </w:r>
       <w:r w:rsidR="00B71E59">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t>Risk of Self</w:t>
@@ -349,52 +350,53 @@
                 </w:rPr>
                 <w:br/>
               </w:r>
               <w:r w:rsidRPr="0066550E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="77410F15" w14:textId="5A487326" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="003E7C04">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C81D8CC" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-          <w:headerReference w:type="default" r:id="rId15"/>
-          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:headerReference w:type="first" r:id="rId17"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D4E3D43" w14:textId="51DDCD19" w:rsidR="00B6556E" w:rsidRDefault="00B6556E">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C66D171" w14:textId="31B00BDA" w:rsidR="00FA1D8B" w:rsidRPr="000F5444" w:rsidRDefault="00FA1D8B" w:rsidP="000F5444">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F5444">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1411,96 +1413,96 @@
       <w:r w:rsidRPr="00C23238">
         <w:t xml:space="preserve">and are more likely to have history of and or current non-suicidal self-injury or suicidal behaviour. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1032D204" w14:textId="77777777" w:rsidR="00395040" w:rsidRDefault="00AB5995" w:rsidP="00395040">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C23238">
         <w:t xml:space="preserve">There is also higher incidence of intellectual disability, mental illness and acquired brain injury in comparison to the general adolescent population. These pre-existing vulnerabilities combined with the stress of custody can create a situation where a young person experiences significant difficulties coping or managing within the detention environment. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC09E15" w14:textId="77777777" w:rsidR="00A4675C" w:rsidRPr="000D50F8" w:rsidRDefault="00A4675C" w:rsidP="00A4675C">
       <w:r w:rsidRPr="000D50F8">
         <w:t>Suicide is a significant population health issue in Australia, but suicide disproportionately affects Aboriginal and Torres Strait Islander peoples, although they comprise only 3% of the population. Young Aboriginal and Torres Strait Islander people are at even greater risk of suicide and NSSI, and they are overrepresented within the Western Australian youth custodial estate. This very high-risk group of young people makes up approximately 70% of the population in custody at any time.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147D5AFB" w14:textId="77777777" w:rsidR="00A4675C" w:rsidRDefault="00A4675C" w:rsidP="00A4675C"/>
     <w:p w14:paraId="2818105F" w14:textId="5E27A0DD" w:rsidR="00A4675C" w:rsidRDefault="00A4675C" w:rsidP="00A4675C">
       <w:r w:rsidRPr="000D50F8">
         <w:t>Preventing suicide and NSSI for Aboriginal and Torres Strait Islander young people requires understanding the devastating, lasting and ongoing impacts of colonisation on First Nations communities, families and cultures, all of which are fundamental to the Social and Emotional Wellbeing (SEWB) of Aboriginal and Torres Strait Islander people. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">More information on SEWB and it’s applicability to suicide prevention in custody can be found in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00F6585C" w:rsidRPr="00067E5B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ARMS Manual – Youth Version</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E38E766" w14:textId="77777777" w:rsidR="00A4675C" w:rsidRDefault="00A4675C" w:rsidP="00A4675C"/>
     <w:p w14:paraId="72900E79" w14:textId="0553DBCE" w:rsidR="00AB5995" w:rsidRDefault="00AB5995" w:rsidP="00395040">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C23238">
         <w:t>Young people held in custody under the Criminal Law (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00320BCD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95AC1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00D95AC1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>COPP 7.7 – Criminal Law (Mental Impairment)</w:t>
         </w:r>
         <w:r w:rsidR="00AD1BB8" w:rsidRPr="00D95AC1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Detainees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D95AC1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> may be a particularly vulnerable cohort.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12995E81" w14:textId="6FA179BA" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00AB5995">
@@ -1873,51 +1875,51 @@
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc232081625"/>
       <w:r>
         <w:t>Annexures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="0203BDAB" w14:textId="77777777" w:rsidR="00F527AD" w:rsidRPr="00141DE8" w:rsidRDefault="003D708E" w:rsidP="002128F1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc232081626"/>
       <w:r w:rsidRPr="00141DE8">
         <w:t>Related</w:t>
       </w:r>
       <w:r w:rsidR="00F527AD" w:rsidRPr="00141DE8">
         <w:t xml:space="preserve"> COPPs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="7A5A5027" w14:textId="0040D041" w:rsidR="00F527AD" w:rsidRPr="00141DE8" w:rsidRDefault="00F527AD" w:rsidP="00870964">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00141DE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 7.7 Criminal Law (Mental Impairment) Detainees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003D708E" w:rsidRPr="00141DE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A6BE921" w14:textId="1B87FA4B" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00320BCD" w:rsidP="002128F1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc232081627"/>
       <w:r w:rsidRPr="00141DE8">
         <w:t xml:space="preserve">Related </w:t>
       </w:r>
       <w:r w:rsidR="003D708E" w:rsidRPr="00141DE8">
         <w:t>documents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
@@ -1970,51 +1972,51 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Youth Version</w:t>
       </w:r>
       <w:r w:rsidRPr="00141DE8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> Manual </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A04B74" w14:textId="08F09631" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00F527AD" w:rsidP="00F527AD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00141DE8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00141DE8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Support and Monitoring System (SAMS) Youth Version Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00141DE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756D7CDE" w14:textId="4AA5F725" w:rsidR="0018035C" w:rsidRPr="00141DE8" w:rsidRDefault="0018035C" w:rsidP="0018035C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc229486454"/>
       <w:bookmarkStart w:id="8" w:name="_Toc229486455"/>
       <w:bookmarkStart w:id="9" w:name="_Toc229486456"/>
       <w:bookmarkStart w:id="10" w:name="_Toc229486457"/>
       <w:bookmarkStart w:id="11" w:name="_Toc229486458"/>
       <w:bookmarkStart w:id="12" w:name="_Toc229486459"/>
       <w:bookmarkStart w:id="13" w:name="_Toc229486460"/>
       <w:bookmarkStart w:id="14" w:name="_Toc229486461"/>
       <w:bookmarkStart w:id="15" w:name="_Toc232081628"/>
       <w:bookmarkEnd w:id="7"/>
@@ -2954,51 +2956,51 @@
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8E0FFB" w14:textId="5B86E742" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="00363870" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009C6A86">
         <w:t xml:space="preserve">YDC </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t xml:space="preserve">will undertake local </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="002E5756" w:rsidRPr="003E63D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5807C60E" w14:textId="78B21088" w:rsidR="002E5756" w:rsidRDefault="004C274A" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00F527AD">
         <w:t xml:space="preserve">Young People Directorate within Head Office </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00F527AD">
@@ -3014,51 +3016,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t>as required.</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D45F7EE" w14:textId="679447F6" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="003E63D6" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> Compliance </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t xml:space="preserve">Branch will undertake checks </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="003E63D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Operational </w:t>
         </w:r>
         <w:r w:rsidR="002E5756" w:rsidRPr="003E63D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
         <w:r w:rsidR="002E5756" w:rsidRPr="00461D26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40452E11" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="002E5756" w:rsidP="00D05B49">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
@@ -3525,86 +3527,89 @@
             <w:r w:rsidRPr="00141DE8">
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00141DE8">
               <w:t>60960</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C400FF8" w14:textId="1FAFA816" w:rsidR="00870964" w:rsidRPr="00141DE8" w:rsidRDefault="00141DE8" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>10 June 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00B1609C" w14:textId="543D1697" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00141DE8" w:rsidP="00AA4B67">
+          <w:p w14:paraId="00B1609C" w14:textId="2D2D4500" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00141DE8" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>11 June 2025</w:t>
+              <w:t>11 June 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E10E89">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60738DE9" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidSect="009814BD">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1128466E" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
+    <w:p w14:paraId="2C2DBAD9" w14:textId="77777777" w:rsidR="003958EC" w:rsidRDefault="003958EC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A548876" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
+    <w:p w14:paraId="6A81D9B0" w14:textId="77777777" w:rsidR="003958EC" w:rsidRDefault="003958EC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3614,98 +3619,103 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55666AE5" w14:textId="77777777" w:rsidR="009B751B" w:rsidRDefault="00627992" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>The current version of this document is maintained on the Prison Operations intranet page</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
@@ -3739,170 +3749,525 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00644A2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004C274A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00644A2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77F9F15E" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
+    <w:p w14:paraId="0EE370E1" w14:textId="77777777" w:rsidR="003958EC" w:rsidRDefault="003958EC" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02B9A183" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
+    <w:p w14:paraId="08284964" w14:textId="77777777" w:rsidR="003958EC" w:rsidRDefault="003958EC" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7D9C3CB5" w14:textId="77777777" w:rsidR="00AB5995" w:rsidRDefault="00AB5995" w:rsidP="00AB5995">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00303689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="53000C46" w14:textId="30593520" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="782DFDFB" w14:textId="3C5D4732" w:rsidR="007D33E6" w:rsidRDefault="007D33E6">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61812F24" wp14:editId="7D29CD6A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1698556990" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1D297378" w14:textId="5A3F934A" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D33E6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="61812F24" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251673600;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1D297378" w14:textId="5A3F934A" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D33E6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53000C46" w14:textId="521295A9" w:rsidR="00663830" w:rsidRDefault="007D33E6" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E045B59" wp14:editId="50A1C9FA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2027455602" name="Text Box 5" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="26007642" w14:textId="7AC58B41" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D33E6">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2E045B59" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251674624;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="26007642" w14:textId="7AC58B41" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D33E6">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00663830">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00663830">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00663830">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00870964">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 7.4 Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00663830">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="003E7C04">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00663830">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">v </w:t>
     </w:r>
     <w:r w:rsidR="009C6A86">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F71643">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="43E3BB70" w14:textId="77777777" w:rsidR="000925A5" w:rsidRDefault="000925A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="4C6C5522" w14:textId="77777777" w:rsidR="005657AE" w:rsidRDefault="00663830">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C6C5522" w14:textId="104D1156" w:rsidR="005657AE" w:rsidRDefault="007D33E6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="779ECCA2" wp14:editId="7130550B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>3488690</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>38100</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="18415" b="6350"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1517885974" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2E52F632" w14:textId="3FBBA6B8" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D33E6">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="779ECCA2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:274.7pt;margin-top:3pt;width:49pt;height:29.65pt;z-index:251672576;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwYIjbDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbsERBYmJnXz9KjpOt22nYRaZJ6pF8fFre9qZlR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha1EC1aV/KQCv129f7fsXKFmUENbKc8IxIaicyWvEV2RZUHWyogwAacsBTV4I5B+/T6rvOgI&#10;3bTZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBIWtLTr1hOn06d/HMVktR7L1wdSPPbYh/6MKIxlLR&#10;C9S9QMEOvvkDyjTSQwCNEwkmA60bqdIMNM00fzPNthZOpVmInOAuNIX/Bysfj1v37Bn2X6CnBUZC&#10;OheKQM44T6+9iV/qlFGcKDxdaFM9MknOxWx2k1NEUujm42I+n0eU7HrZ+YBfFRgWjZJ72koiSxwf&#10;Ag6pY0qsZWHTtG3aTGt/cxBm9GTXDqOF/a5nTVXy2dj9DqoTDeVh2HdwctNQ6QcR8Fl4WjB1S6LF&#10;Jzp0C13J4WxxVoP/8Td/zCfeKcpZR4IpuSVFc9Z+s7SPqK1kTD/n80iGH9270bAHcwckwym9CCeT&#10;GfOwHU3twbySnNexEIWElVSu5Diadzgol56DVOt1SiIZOYEPdutkhI50RS5f+lfh3ZlwpE09wqgm&#10;UbzhfciNN4NbH5DYT0uJ1A5EnhknCaa1np9L1Piv/ynr+qhXPwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AEoyi93dAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/IfNkHiTbbEtWrslhIQD&#10;N0TlvHTHttqdbboLVH694wlv8/Je3nyvWI62E2ccfOtIQTyLQCBVzrRUK3h/2zw8gfBBk9GdI1Tw&#10;gx6W5eSu0LlxF3rF8z7UgkvI51pBE0KfS+mrBq32M9cjsffpBqsDy6GWZtAXLrednEdRJq1uiT80&#10;usd1g9X3/mQVtOnKhRg/tpuvg41dfN1t0+tOqfvpuHoBEXAMtzD84TM6lMx0dCcyXnQK0uQ54aiC&#10;jCexnyUL1kc+0keQZSH/Dyh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADBgiNsNAgAA&#10;HAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEoyi93d&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2E52F632" w14:textId="3FBBA6B8" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D33E6">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00663830" w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53573564" wp14:editId="53A80E2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
@@ -4020,51 +4385,51 @@
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00663830">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7134ADCF" wp14:editId="0CFCD9C2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2543810</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-17145</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3971925" cy="542925"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="21" name="Text Box 21"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
@@ -4123,51 +4488,51 @@
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="7134ADCF" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:200.3pt;margin-top:-1.35pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAIf88MXfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMQO9I/ENkJG5bugpGVepOU6UJCcFhYxdubpO1FYlTmmwrfD3ZiR0t&#10;Pz0/F6vJGnHSo+8dIyzmCQjNjVM9twj7j80sA+EDsSLjWCP8aA+r8vamoFy5M2/1aRdaESXsc0Lo&#10;QhhyKX3TaUt+7gbNcXdwo6UQx7GVaqRzlFsj0yRZSks9xwsdDbrqdPO1O1qE12rzTts6tdmvqV7e&#10;Duvhe//5iHh/N62fQQQ9hX8YLvkxHcrYVLsjKy8MwkO0RxRhlj6BuABJulyAqBGyNANZFvL6hfIP&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAh/zwxd8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="65AB0166" w14:textId="77777777" w:rsidR="00B937D8" w:rsidRDefault="00B937D8" w:rsidP="00B937D8">
                     <w:pPr>
                       <w:pStyle w:val="Publicationtitle"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00663830">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B3AAF2E" wp14:editId="755F7164">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>-29210</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>-59055</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7580630" cy="10719435"/>
           <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
@@ -4188,113 +4553,232 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7FF6203F" w14:textId="169B757A" w:rsidR="009B751B" w:rsidRDefault="00644A2D" w:rsidP="004D040B">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FF6203F" w14:textId="7C5E8DEF" w:rsidR="009B751B" w:rsidRDefault="007D33E6" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23263547" wp14:editId="5DD8AB39">
+              <wp:simplePos x="828675" y="450850"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="284271482" name="Text Box 6" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1DAC4F86" w14:textId="76738CC3" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="007D33E6">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="23263547" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 6" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251675648;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzXJVrDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshwbkERBYmJnXz9KiZOt7WnYRaZJ6pF8fJrf9kazg/KhBVvy8SjnTFkJVWt3Jf/5vPr0&#10;hbOAwlZCg1UlP6rAbxcfP8w7V6gJNKAr5RmB2FB0ruQNoiuyLMhGGRFG4JSlYA3eCKRfv8sqLzpC&#10;Nzqb5Pks68BXzoNUIZD3/hTki4Rf10riY10HhUyXnHrDdPp0buOZLeai2Hnhmlae2xD/0IURraWi&#10;F6h7gYLtffsGyrTSQ4AaRxJMBnXdSpVmoGnG+atpNo1wKs1C5AR3oSn8P1j5cNi4J8+w/wY9LTAS&#10;0rlQBHLGefram/ilThnFicLjhTbVI5PknE0mNzlFJIVuPs+m02lEya6XnQ/4XYFh0Si5p60kssRh&#10;HfCUOqTEWhZWrdZpM9r+5SDM6MmuHUYL+23P2qrkqW70bKE60lAeTvsOTq5aKr0WAZ+EpwVTtyRa&#10;fKSj1tCVHM4WZw34X+/5Yz7xTlHOOhJMyS0pmjP9w9I+oraSMf6aTyMZfnBvB8PuzR2QDMf0IpxM&#10;ZsxDPZi1B/NCcl7GQhQSVlK5kuNg3uFJufQcpFouUxLJyAlc242TETrSFbl87l+Ed2fCkTb1AIOa&#10;RPGK91NuvBncco/EflrKlcgz4yTBtNbzc4ka//M/ZV0f9eI3AAAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzXJVrDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1DAC4F86" w14:textId="76738CC3" w:rsidR="007D33E6" w:rsidRPr="007D33E6" w:rsidRDefault="007D33E6" w:rsidP="007D33E6">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="007D33E6">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00644A2D">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00644A2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00644A2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00227E36">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 7.4 Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00644A2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00B937D8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00C31022">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v4</w:t>
     </w:r>
     <w:r w:rsidR="00920781">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C090025"/>
@@ -6289,53 +6773,54 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="696077515">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1174303303">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="929390721">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1327132805">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1813326425">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="392582763">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SR6DQ+nhnX7t4zWZjL8bM/tBfOhacWrfsJTNS+paUSDDDRlYSOo7tc7jmflUvu3eogxjGUbLalwocKzs/+666Q==" w:salt="YE+Q1x1HoTo761j0X75Wlw=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NL2FxlhzJkmWW4+2o+8+514LWbCakAhy6SUtQeBNfk4YUOVKxENY85TcwhnZG42AzL7AWuJzvqF1/jfafHiaUw==" w:salt="9pJF6aG2h1wlVXadc01RYQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
@@ -6366,210 +6851,212 @@
     <w:rsid w:val="000E4B13"/>
     <w:rsid w:val="000F5444"/>
     <w:rsid w:val="000F6F61"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="001076F7"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00137A39"/>
     <w:rsid w:val="00141DE8"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00155956"/>
     <w:rsid w:val="00160BAA"/>
     <w:rsid w:val="00163FE0"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="0018035C"/>
     <w:rsid w:val="00190914"/>
     <w:rsid w:val="00193880"/>
     <w:rsid w:val="001E0FA1"/>
     <w:rsid w:val="001E4395"/>
     <w:rsid w:val="002104F9"/>
+    <w:rsid w:val="00211592"/>
     <w:rsid w:val="002128F1"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220E83"/>
-    <w:rsid w:val="00227E36"/>
     <w:rsid w:val="00231A0B"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="002A5984"/>
     <w:rsid w:val="002B2B65"/>
     <w:rsid w:val="002C7473"/>
     <w:rsid w:val="002D02A5"/>
-    <w:rsid w:val="002E1D64"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303689"/>
     <w:rsid w:val="00303B0A"/>
     <w:rsid w:val="003052C7"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00320BCD"/>
     <w:rsid w:val="0032292A"/>
     <w:rsid w:val="00345046"/>
     <w:rsid w:val="00351907"/>
     <w:rsid w:val="00363870"/>
     <w:rsid w:val="00371DAF"/>
     <w:rsid w:val="00380258"/>
     <w:rsid w:val="00383A8F"/>
     <w:rsid w:val="00395040"/>
+    <w:rsid w:val="003958EC"/>
     <w:rsid w:val="003B0B3D"/>
     <w:rsid w:val="003B7F38"/>
     <w:rsid w:val="003C0EA8"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E63D6"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E7C04"/>
     <w:rsid w:val="003F1F37"/>
     <w:rsid w:val="003F5D78"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00402020"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00411428"/>
     <w:rsid w:val="00454078"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00461D26"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00466CC7"/>
     <w:rsid w:val="004801C4"/>
     <w:rsid w:val="00481C90"/>
     <w:rsid w:val="00484419"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="004946F8"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B460F"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C08C4"/>
     <w:rsid w:val="004C274A"/>
     <w:rsid w:val="004D013D"/>
     <w:rsid w:val="004D040B"/>
     <w:rsid w:val="004D1107"/>
     <w:rsid w:val="004D154A"/>
     <w:rsid w:val="004E454C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="00521AF0"/>
     <w:rsid w:val="00522B8B"/>
     <w:rsid w:val="005435EF"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005968E9"/>
     <w:rsid w:val="005A1F45"/>
     <w:rsid w:val="005A3EA6"/>
+    <w:rsid w:val="005A525F"/>
     <w:rsid w:val="005B4936"/>
     <w:rsid w:val="005D7856"/>
     <w:rsid w:val="005E566A"/>
     <w:rsid w:val="0061240E"/>
     <w:rsid w:val="006128D7"/>
     <w:rsid w:val="00613341"/>
-    <w:rsid w:val="006146D6"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
     <w:rsid w:val="006418D2"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00645B84"/>
     <w:rsid w:val="006551E7"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
     <w:rsid w:val="0066550E"/>
     <w:rsid w:val="00682116"/>
     <w:rsid w:val="006835FC"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006E1D9D"/>
     <w:rsid w:val="006E3595"/>
     <w:rsid w:val="006E7CB0"/>
     <w:rsid w:val="0071032D"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00737872"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007522FE"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00754534"/>
     <w:rsid w:val="00757365"/>
     <w:rsid w:val="00767687"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007B0741"/>
     <w:rsid w:val="007B0D89"/>
     <w:rsid w:val="007C441E"/>
     <w:rsid w:val="007D3150"/>
+    <w:rsid w:val="007D33E6"/>
     <w:rsid w:val="007D3457"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080389B"/>
     <w:rsid w:val="0080403A"/>
     <w:rsid w:val="00810227"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="008416F6"/>
     <w:rsid w:val="00844223"/>
     <w:rsid w:val="00850EA5"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
     <w:rsid w:val="00870964"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="008A37F7"/>
     <w:rsid w:val="008B47A2"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008E06E6"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00920781"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00970D94"/>
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="00984DD1"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009B2D55"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C6A86"/>
     <w:rsid w:val="009D2A8F"/>
     <w:rsid w:val="009D5D43"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A42648"/>
     <w:rsid w:val="00A42A8F"/>
     <w:rsid w:val="00A43D05"/>
     <w:rsid w:val="00A4675C"/>
     <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00A81902"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A82FA4"/>
     <w:rsid w:val="00A93655"/>
     <w:rsid w:val="00AA4B67"/>
     <w:rsid w:val="00AA6897"/>
     <w:rsid w:val="00AB5995"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC67F7"/>
     <w:rsid w:val="00AD1BB8"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
     <w:rsid w:val="00B143BB"/>
     <w:rsid w:val="00B307B5"/>
     <w:rsid w:val="00B6556E"/>
     <w:rsid w:val="00B66AA2"/>
     <w:rsid w:val="00B71202"/>
     <w:rsid w:val="00B71E59"/>
     <w:rsid w:val="00B834C3"/>
     <w:rsid w:val="00B937D8"/>
     <w:rsid w:val="00B97899"/>
     <w:rsid w:val="00BA518F"/>
     <w:rsid w:val="00BA615B"/>
     <w:rsid w:val="00BB61F7"/>
@@ -6605,50 +7092,51 @@
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE40C2"/>
     <w:rsid w:val="00CE7ED8"/>
     <w:rsid w:val="00D0221B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07E67"/>
     <w:rsid w:val="00D1076A"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D231EF"/>
     <w:rsid w:val="00D41476"/>
     <w:rsid w:val="00D51AB4"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D7441A"/>
     <w:rsid w:val="00D86B37"/>
     <w:rsid w:val="00D92DF5"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D95AC1"/>
     <w:rsid w:val="00DA5276"/>
     <w:rsid w:val="00DD3226"/>
     <w:rsid w:val="00DE7156"/>
     <w:rsid w:val="00DE770F"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00E05538"/>
     <w:rsid w:val="00E102E9"/>
+    <w:rsid w:val="00E10E89"/>
     <w:rsid w:val="00E11E6E"/>
     <w:rsid w:val="00E26289"/>
     <w:rsid w:val="00E717FC"/>
     <w:rsid w:val="00E76C1C"/>
     <w:rsid w:val="00E81368"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00F00FD5"/>
     <w:rsid w:val="00F049E7"/>
     <w:rsid w:val="00F1090C"/>
     <w:rsid w:val="00F45492"/>
     <w:rsid w:val="00F527AD"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F6585C"/>
     <w:rsid w:val="00F71643"/>
     <w:rsid w:val="00F81AD3"/>
     <w:rsid w:val="00F87AA6"/>
@@ -8274,54 +8762,54 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1299990863">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -8587,68 +9075,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...16 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -8898,50 +9368,68 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Youth Custodial Rules</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">58081a5c-2417-44d0-aab6-abfe5521b729</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
@@ -8967,114 +9455,114 @@
     </kf620cb349b946fa81ca1074c0b3c5af>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">The Department of Justice (the Department) is committed to the early identification and management of detainees in custody presenting either at risk to self, or as requiring multi-disciplinary intervention and additional support and monitoring.</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Justice Management Youth</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bbc87106-b7e5-46e7-a714-53483c2cd0fb</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
         <DisplayName>Nageswaran, Nimilandra</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6696C0FD-8E3F-46D2-915D-D5D66F222BA8}">
-[...22 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6696C0FD-8E3F-46D2-915D-D5D66F222BA8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
   <Words>1939</Words>
   <Characters>11054</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
+  <DocSecurity>8</DocSecurity>
   <Lines>92</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 7.4 Detainees at Risk of Self-Harm or Requiring Additional Support and Monitoring</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>12968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
@@ -9171,27 +9659,60 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5a791a16,653dec3e,78d88472,10f1a37a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-08-31T06:09:19Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>3ed44ef1-92b2-4d73-8347-912a3cba99d8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>