--- v0 (2025-12-19)
+++ v1 (2026-06-23)
@@ -11,1594 +11,1708 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="251386C4" w14:textId="0D0E399F" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="251386C4" w14:textId="066C5AE3" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="002E5756">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
-        <w:t xml:space="preserve">7.4 Detainees </w:t>
+        <w:t xml:space="preserve">7.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B97899">
+        <w:t xml:space="preserve">Young People </w:t>
       </w:r>
       <w:r w:rsidR="00B71E59">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t>Risk of Self</w:t>
       </w:r>
       <w:r w:rsidR="007B0741">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t xml:space="preserve">Harm or </w:t>
       </w:r>
       <w:r w:rsidR="00645B84">
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t xml:space="preserve">equiring </w:t>
       </w:r>
       <w:r w:rsidR="00645B84">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>dd</w:t>
       </w:r>
       <w:r w:rsidR="003E7C04">
         <w:t>itional Support and Monitoring</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7925CEC3" w14:textId="2600D088" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="000E4B13" w:rsidP="00EA7EAC">
+    <w:p w14:paraId="7925CEC3" w14:textId="77915578" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="000E4B13" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Youth </w:t>
       </w:r>
       <w:r w:rsidR="00A547EA">
         <w:t>Detention Centre</w:t>
+      </w:r>
+      <w:r w:rsidR="008A37F7">
+        <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w14:paraId="15EC94DD" w14:textId="77777777" w:rsidTr="00A547EA">
         <w:trPr>
           <w:trHeight w:val="9327"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7A0C92" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="3A7A0C92" w14:textId="5C16A998" w:rsidR="00126611" w:rsidRPr="0066550E" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0066550E">
               <w:t>Principles</w:t>
             </w:r>
+            <w:r w:rsidR="008A37F7" w:rsidRPr="0066550E">
+              <w:t xml:space="preserve"> and Standards</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1D3A9F35" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRPr="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="003E7C04">
-[...13 lines deleted...]
-          <w:p w14:paraId="6CFA74C4" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRPr="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="003E7C04">
+          <w:p w14:paraId="069139A3" w14:textId="765560FD" w:rsidR="00663830" w:rsidRPr="0066550E" w:rsidRDefault="00663830" w:rsidP="003E7C04">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
               <w:rPr>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5F5E6C1A" w14:textId="6AF0037C" w:rsidR="003E7C04" w:rsidRPr="003E7C04" w:rsidRDefault="001E4395" w:rsidP="003E7C04">
+          <w:p w14:paraId="20B4083C" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:spacing w:after="240"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t xml:space="preserve">The Model of Care (MoC) Instruction was developed to guide and support staff to operationally implement the MoC’s high-level principles for the care and management of young people in Youth Detention Centres. The MoC Instruction provides a rehabilitative and therapeutic operating environment to support, build and nurture a young person’s skills and individual strengths to enable rehabilitation, reduce reoffending, and maximise their potential to lead meaningful lives. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35ACB60C" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
+            <w:r w:rsidRPr="0066550E">
+              <w:t>This COPP aligns with the following MoC service principles:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DD0B271" w14:textId="5BE1DCA3" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="357" w:hanging="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t xml:space="preserve">Principle </w:t>
+            </w:r>
+            <w:r w:rsidR="00190914" w:rsidRPr="0066550E">
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0066550E">
+              <w:t>: Elevate and respect young people’s voices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293B3A70" w14:textId="3B397313" w:rsidR="00383A8F" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t xml:space="preserve">Principle </w:t>
+            </w:r>
+            <w:r w:rsidR="00383A8F" w:rsidRPr="0066550E">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0066550E">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="005D7856" w:rsidRPr="0066550E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00383A8F" w:rsidRPr="0066550E">
+              <w:t>Foster structure and consistency for young people</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BBD5F4" w14:textId="77777777" w:rsidR="005D7856" w:rsidRPr="0066550E" w:rsidRDefault="00383A8F" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t>Principle 3: Ensure cultural safety and strength for Aboriginal young people</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7491726E" w14:textId="22D5231F" w:rsidR="006128D7" w:rsidRPr="0066550E" w:rsidRDefault="006128D7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t xml:space="preserve">Principle 4: Connect young people with family, kin, and community </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485262D0" w14:textId="3107C037" w:rsidR="006128D7" w:rsidRPr="0066550E" w:rsidRDefault="006128D7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t>Principle 5: Foster a throughcare-focused approach to care for young people</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4120A68F" w14:textId="3FEB567C" w:rsidR="006128D7" w:rsidRPr="0066550E" w:rsidRDefault="006128D7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t>Principle 6 - Embed developmentally appropriate and needs-informed approaches</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A5A68DA" w14:textId="1EC34922" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="006128D7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t xml:space="preserve">Principle 7: </w:t>
+            </w:r>
+            <w:r w:rsidR="008A37F7" w:rsidRPr="0066550E">
+              <w:t xml:space="preserve">Apply positive restorative approaches to discipline </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02ED35EA" w14:textId="1868DA57" w:rsidR="001076F7" w:rsidRPr="0066550E" w:rsidRDefault="001076F7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066550E">
+              <w:t>Principle 8: Promote culture of appreciation, care and support for staff.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497537D4" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7"/>
+          <w:p w14:paraId="30EBA88B" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
+            <w:r w:rsidRPr="0066550E">
+              <w:t>In the context of the MoC, the following national standards and international covenants inform best practice:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BAD9EE2" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7"/>
+          <w:p w14:paraId="2EB51B65" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="003E7C04" w:rsidRPr="003E7C04">
+              <w:r w:rsidRPr="0066550E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Australasian Juvenile Justice Administrators Juvenile Justice Standards 2019</w:t>
+                <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003E7C04" w:rsidRPr="003E7C04">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="446606AC" w14:textId="6DFD2055" w:rsidR="003E7C04" w:rsidRPr="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="003E7C04">
+          <w:p w14:paraId="74E8BC9E" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...114 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="003E7C04" w:rsidRPr="003E7C04">
+              <w:r w:rsidRPr="0066550E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>National Principles for Child Safe Organisations 2019</w:t>
+                <w:t>National Principles for Child Safe Organisations (Australian Human Rights Commission, 2018)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="003E7C04" w:rsidRPr="003E7C04">
-[...4 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="6F81DE95" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRPr="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="003E7C04">
+          <w:p w14:paraId="1F98EBD1" w14:textId="77777777" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="008A37F7">
             <w:pPr>
-              <w:pStyle w:val="Instructionalnote"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
             </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="0066550E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+              </w:r>
+              <w:r w:rsidRPr="0066550E">
+                <w:rPr>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:br/>
+              </w:r>
+              <w:r w:rsidRPr="0066550E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6444F802" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRPr="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="003E7C04">
-[...111 lines deleted...]
-          <w:p w14:paraId="77410F15" w14:textId="3642B1F4" w:rsidR="00663830" w:rsidRDefault="003E7C04" w:rsidP="003E7C04">
+          <w:p w14:paraId="77410F15" w14:textId="5A487326" w:rsidR="008A37F7" w:rsidRPr="0066550E" w:rsidRDefault="008A37F7" w:rsidP="003E7C04">
             <w:pPr>
               <w:pStyle w:val="Instructionalnote"/>
             </w:pPr>
-            <w:r w:rsidRPr="003E7C04">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C81D8CC" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-          <w:headerReference w:type="default" r:id="rId14"/>
-          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C66D171" w14:textId="06D8A08A" w:rsidR="00FA1D8B" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AF7DDC">
+    <w:p w14:paraId="1D4E3D43" w14:textId="51DDCD19" w:rsidR="00B6556E" w:rsidRDefault="00B6556E">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C66D171" w14:textId="31B00BDA" w:rsidR="00FA1D8B" w:rsidRPr="000F5444" w:rsidRDefault="00FA1D8B" w:rsidP="000F5444">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5444">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F936F8D" w14:textId="77777777" w:rsidR="000B4C76" w:rsidRPr="00AF7DDC" w:rsidRDefault="000B4C76" w:rsidP="00AF7DDC">
-[...4 lines deleted...]
-    <w:p w14:paraId="14370221" w14:textId="2BF3CF1E" w:rsidR="00C23238" w:rsidRDefault="006551E7">
+    <w:p w14:paraId="04F5A0EE" w14:textId="34BF9BE9" w:rsidR="00F6585C" w:rsidRDefault="006551E7">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc197595101" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081622" w:history="1">
+        <w:r w:rsidR="00F6585C" w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidR="00F6585C" w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595101 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081622 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r w:rsidR="00F6585C">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D5960E4" w14:textId="0867280D" w:rsidR="00C23238" w:rsidRDefault="001E4395">
+    <w:p w14:paraId="5E2B7039" w14:textId="16157D5F" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595102" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081623" w:history="1">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595102 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081623 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08E6DE74" w14:textId="4A8D54D1" w:rsidR="00C23238" w:rsidRDefault="001E4395">
+    <w:p w14:paraId="437D2987" w14:textId="6A89947C" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595103" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081624" w:history="1">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Procedures</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595103 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081624 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BF0B088" w14:textId="19FB5A23" w:rsidR="00C23238" w:rsidRDefault="001E4395">
+    <w:p w14:paraId="33AEEC52" w14:textId="48786F1F" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595104" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081625" w:history="1">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595104 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081625 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BB10135" w14:textId="5CEA711A" w:rsidR="00C23238" w:rsidRDefault="001E4395">
+    <w:p w14:paraId="58ACDC2E" w14:textId="2C5D4EE2" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595105" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081626" w:history="1">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Related documents</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595105 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081626 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50884A1C" w14:textId="741CF1E6" w:rsidR="00C23238" w:rsidRDefault="001E4395">
+    <w:p w14:paraId="7A87BB1B" w14:textId="5342D2B2" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595106" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081627" w:history="1">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definitions and Acronyms</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:t>Related documents</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595106 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081627 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="178FF7C1" w14:textId="45C23B87" w:rsidR="00C23238" w:rsidRDefault="001E4395">
+    <w:p w14:paraId="4421F850" w14:textId="3CD768E2" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595107" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081628" w:history="1">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Related legislation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595107 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081628 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="092069F4" w14:textId="64D6E0A4" w:rsidR="00C23238" w:rsidRDefault="001E4395">
+    <w:p w14:paraId="663FF87E" w14:textId="4FA0ADB2" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232081629" w:history="1">
+        <w:r w:rsidRPr="003A081D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003A081D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081629 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3F2CD509" w14:textId="0F90FA68" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595108" w:history="1">
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+      <w:hyperlink w:anchor="_Toc232081630" w:history="1">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238" w:rsidRPr="00D3349E">
+        <w:r w:rsidRPr="003A081D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595108 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00C23238">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081630 \h </w:instrText>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C23238">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04E25D0C" w14:textId="3B8D6A04" w:rsidR="00634C54" w:rsidRDefault="006551E7" w:rsidP="004E571B">
+    <w:p w14:paraId="35F59D40" w14:textId="710388D7" w:rsidR="00F6585C" w:rsidRDefault="00F6585C">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc232081631" w:history="1">
+        <w:r w:rsidRPr="003A081D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="003A081D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc232081631 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="04E25D0C" w14:textId="2A9E7811" w:rsidR="00634C54" w:rsidRDefault="006551E7" w:rsidP="004E571B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B185160" w14:textId="706912A3" w:rsidR="00634C54" w:rsidRDefault="00634C54">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EF6BCAB" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00DD3226">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc197595101"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc232081622"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="15CCFF9B" w14:textId="2FD987A5" w:rsidR="002128F1" w:rsidRPr="00DD3FE2" w:rsidRDefault="003E7C04" w:rsidP="00DD3226">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3FE2">
         <w:t>This Commi</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>ss</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3FE2">
         <w:t xml:space="preserve">ioner’s Operating Policy and Procedure (COPP) applies to all </w:t>
       </w:r>
       <w:r w:rsidR="00FF1083">
         <w:t xml:space="preserve">Youth </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3FE2">
         <w:t xml:space="preserve">Detention Centre </w:t>
       </w:r>
       <w:r w:rsidR="009C6A86">
         <w:t xml:space="preserve">(YDC) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3FE2">
         <w:t>Custodial Officers and staff.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E17E708" w14:textId="7B841FCA" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00DD3226">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc197595102"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc232081623"/>
       <w:r>
         <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB7930D" w14:textId="77777777" w:rsidR="00AB5995" w:rsidRPr="00C23238" w:rsidRDefault="003E7C04" w:rsidP="00AB5995">
+    <w:p w14:paraId="3BB7930D" w14:textId="25EC5706" w:rsidR="00AB5995" w:rsidRPr="00C23238" w:rsidRDefault="003E7C04" w:rsidP="00AB5995">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="006076C3">
         <w:t>The Department</w:t>
       </w:r>
       <w:r w:rsidR="00CC32C2">
         <w:t xml:space="preserve"> of Justice (the Department)</w:t>
       </w:r>
       <w:r w:rsidRPr="006076C3">
-        <w:t xml:space="preserve"> is committed to the early identification and management of </w:t>
-[...2 lines deleted...]
-        <w:t>d</w:t>
+        <w:t xml:space="preserve"> is committed to the early identification </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6585C">
+        <w:t xml:space="preserve">and management of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31022" w:rsidRPr="00F6585C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D154A" w:rsidRPr="00F6585C">
+        <w:t>young peo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31022" w:rsidRPr="00F6585C">
+        <w:t>ple</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6585C">
+        <w:t xml:space="preserve"> in custody presenting either at</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00F6585C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6585C">
+        <w:t>risk to self, or as</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">etainees </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00970D94">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">risk to self, or as </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:t>requiring multi-disciplinary intervention and a</w:t>
       </w:r>
       <w:r w:rsidR="00970D94" w:rsidRPr="00C23238">
         <w:t>dd</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:t>itional support and monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B7AA2B" w14:textId="77777777" w:rsidR="00395040" w:rsidRPr="00C23238" w:rsidRDefault="00AB5995" w:rsidP="00AB5995">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C23238">
         <w:t>Young people in detention have complex needs and require a high level of care. They often present to detention with histories of trauma as a result of abuse and or disadvantage</w:t>
       </w:r>
       <w:r w:rsidR="00395040" w:rsidRPr="00C23238">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00395040" w:rsidRPr="00C23238">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:t>hey are more likely to report difficulties with substance use</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:t xml:space="preserve">and are more likely to have history of and or current non-suicidal self-injury or suicidal behaviour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1032D204" w14:textId="77777777" w:rsidR="00395040" w:rsidRPr="00C23238" w:rsidRDefault="00AB5995" w:rsidP="00395040">
+    <w:p w14:paraId="1032D204" w14:textId="77777777" w:rsidR="00395040" w:rsidRDefault="00AB5995" w:rsidP="00395040">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C23238">
         <w:t xml:space="preserve">There is also higher incidence of intellectual disability, mental illness and acquired brain injury in comparison to the general adolescent population. These pre-existing vulnerabilities combined with the stress of custody can create a situation where a young person experiences significant difficulties coping or managing within the detention environment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72900E79" w14:textId="742D7D74" w:rsidR="00AB5995" w:rsidRDefault="00AB5995" w:rsidP="00395040">
+    <w:p w14:paraId="4CC09E15" w14:textId="77777777" w:rsidR="00A4675C" w:rsidRPr="000D50F8" w:rsidRDefault="00A4675C" w:rsidP="00A4675C">
+      <w:r w:rsidRPr="000D50F8">
+        <w:t>Suicide is a significant population health issue in Australia, but suicide disproportionately affects Aboriginal and Torres Strait Islander peoples, although they comprise only 3% of the population. Young Aboriginal and Torres Strait Islander people are at even greater risk of suicide and NSSI, and they are overrepresented within the Western Australian youth custodial estate. This very high-risk group of young people makes up approximately 70% of the population in custody at any time.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147D5AFB" w14:textId="77777777" w:rsidR="00A4675C" w:rsidRDefault="00A4675C" w:rsidP="00A4675C"/>
+    <w:p w14:paraId="2818105F" w14:textId="5E27A0DD" w:rsidR="00A4675C" w:rsidRDefault="00A4675C" w:rsidP="00A4675C">
+      <w:r w:rsidRPr="000D50F8">
+        <w:t>Preventing suicide and NSSI for Aboriginal and Torres Strait Islander young people requires understanding the devastating, lasting and ongoing impacts of colonisation on First Nations communities, families and cultures, all of which are fundamental to the Social and Emotional Wellbeing (SEWB) of Aboriginal and Torres Strait Islander people. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">More information on SEWB and it’s applicability to suicide prevention in custody can be found in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00F6585C" w:rsidRPr="00067E5B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ARMS Manual – Youth Version</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E38E766" w14:textId="77777777" w:rsidR="00A4675C" w:rsidRDefault="00A4675C" w:rsidP="00A4675C"/>
+    <w:p w14:paraId="72900E79" w14:textId="0553DBCE" w:rsidR="00AB5995" w:rsidRDefault="00AB5995" w:rsidP="00395040">
       <w:pPr>
         <w:spacing w:before="120" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C23238">
-        <w:t xml:space="preserve"> Young people held in custody under the Criminal Law (</w:t>
+        <w:t>Young people held in custody under the Criminal Law (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Mental Impairment) Act 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="00C23238">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00C23238">
+      <w:r w:rsidR="00320BCD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
-        <w:t>.(</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D95AC1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00D95AC1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>COPP 7.7 – Criminal Law (Mental Impairment)</w:t>
         </w:r>
         <w:r w:rsidR="00AD1BB8" w:rsidRPr="00D95AC1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:iCs/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> Detainees</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D95AC1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> may be a particularly vulnerable cohort.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12995E81" w14:textId="45D804FB" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00AB5995">
+    <w:p w14:paraId="12995E81" w14:textId="6FA179BA" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00AB5995">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A732E9">
         <w:t>The Department’s strategies aim to pr</w:t>
       </w:r>
       <w:r w:rsidR="00AB5995">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00A732E9">
-        <w:t xml:space="preserve">vide continuity of care and consistency in terms of the identification and management of </w:t>
-[...2 lines deleted...]
-        <w:t>d</w:t>
+        <w:t xml:space="preserve">vide continuity of care and consistency in terms </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve">of the identification and management of </w:t>
+      </w:r>
+      <w:r w:rsidR="004D154A" w:rsidRPr="00D86B37">
+        <w:t>young pe</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31022" w:rsidRPr="00D86B37">
+        <w:t>ople</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve"> requiring a</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>dd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t>itional support and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A732E9">
-        <w:t>etainees requiring a</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">itional support and monitoring whilst in custody. </w:t>
+        <w:t xml:space="preserve"> monitoring whilst in custody. </w:t>
       </w:r>
       <w:r>
         <w:t>The key elements of the Department’s policy pertain to primary, secondary and tertiary prevention strategies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20CB2487" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD"/>
-    <w:p w14:paraId="2C450238" w14:textId="5038A08D" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD">
+    <w:p w14:paraId="2C450238" w14:textId="4CDEB923" w:rsidR="003E7C04" w:rsidRPr="00D86B37" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD">
+      <w:r w:rsidRPr="00D86B37">
+        <w:lastRenderedPageBreak/>
+        <w:t>Primary prevention strategies include those that are aimed at creating a physical and social environment that limits stre</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="00320BCD" w:rsidRPr="00D86B37">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31022" w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D154A" w:rsidRPr="00D86B37">
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve">. Primary prevention strategies in place at </w:t>
+      </w:r>
+      <w:r w:rsidR="00C01C48" w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve">the YDC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t>include a comprehensive orientation proce</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31022" w:rsidRPr="00D86B37">
+        <w:t>a young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t>, placement considerations, anti-bullying policies, a structured day and encouragement to engage in recreation and daily programs. Staff actively engaging with young people with the aim of building positive relationships is considered a critical element of primary prevention. Primary prevention strategies also incorporate staff training, including mandatory Gatekeeper Suicide Prevention Training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E72FA81" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRPr="00D86B37" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD"/>
+    <w:p w14:paraId="4C0110BD" w14:textId="355DC96B" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD">
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve">Secondary prevention strategies are those that are designed to provide support to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31022" w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve">young people </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve">who are at statistically higher risk of suicide or </w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t xml:space="preserve">elf-harm. Secondary prevention strategies in place include the inclusion of </w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t>elf-harm/suicide risk screening in the admi</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t>ion proce</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t>, automatic referrals for first admi</w:t>
+      </w:r>
+      <w:r w:rsidR="00970D94" w:rsidRPr="00D86B37">
+        <w:t>ss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86B37">
+        <w:t>ions to Youth Justice</w:t>
+      </w:r>
       <w:r>
-        <w:t>Primary prevention strategies include those that are aimed at creating a physical and social environment that limits stre</w:t>
-[...2 lines deleted...]
-        <w:t>ss</w:t>
+        <w:t xml:space="preserve"> Psychological Services</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC1426">
+        <w:t xml:space="preserve"> (YJPS)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> on </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">etainees who are at statistically higher risk of suicide or </w:t>
+        <w:t xml:space="preserve">, and the communication of risk-relevant information to all </w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">elf-harm. Secondary prevention strategies in place include the inclusion of </w:t>
-[...2 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>taff via forums, such as the Self-Harm history alert</w:t>
+      </w:r>
+      <w:r w:rsidR="00870964">
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
-        <w:t>elf-harm/suicide risk screening in the admi</w:t>
-[...45 lines deleted...]
-        <w:t>ment and Planning checklist.</w:t>
+        <w:t>Disability flag</w:t>
+      </w:r>
+      <w:r w:rsidR="00870964">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FEBEF76" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD"/>
     <w:p w14:paraId="794E62AC" w14:textId="07DAC77C" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="006D7D7F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Support and Monitoring System (SAMS)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> would be considered a secondary prevention strategy. SAMS provides a collaborative case management system for </w:t>
       </w:r>
       <w:r w:rsidR="00E11E6E">
         <w:t>detainees</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> who are considered vulnerable and in need of multi</w:t>
       </w:r>
       <w:r w:rsidR="00E11E6E">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">disciplinary support. This may include </w:t>
       </w:r>
       <w:r w:rsidR="00E11E6E">
         <w:t>detainees</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> considered at chronic risk of suicide or non-suicide self-injury, those with significant cognitive impairment or those experiencing acute mental health i</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>ss</w:t>
       </w:r>
       <w:r>
         <w:t>ues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F2C5466" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD"/>
-    <w:p w14:paraId="16C48032" w14:textId="662F86EC" w:rsidR="003E7C04" w:rsidRPr="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD">
+    <w:p w14:paraId="16C48032" w14:textId="662F86EC" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="00C56EBD">
       <w:r>
         <w:t xml:space="preserve">Tertiary prevention strategies are those that are aimed directly at </w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">etainees who are identified as </w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">risk of </w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>s</w:t>
       </w:r>
       <w:r>
@@ -1628,1275 +1742,1389 @@
       <w:r w:rsidR="00970D94">
         <w:t>ss</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ist </w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">taff in the identification and management of </w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:t>etainees at</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>risk to self. ARMS incorporates various preventative strategies and requires a whole of centre approach.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="213CDA3F" w14:textId="77777777" w:rsidR="000D50F8" w:rsidRDefault="000D50F8" w:rsidP="00C56EBD"/>
+    <w:p w14:paraId="010EA956" w14:textId="2B1FE1DF" w:rsidR="004946F8" w:rsidRDefault="004946F8">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="1606E970" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="006444FB" w:rsidRDefault="008114B3" w:rsidP="00DD3226">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc197595103"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc232081624"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="1A7C13AE" w14:textId="06A99DE8" w:rsidR="003E7C04" w:rsidRPr="00067E5B" w:rsidRDefault="003E7C04" w:rsidP="00067E5B">
+    <w:p w14:paraId="1A7C13AE" w14:textId="4BE83F5E" w:rsidR="003E7C04" w:rsidRPr="007B0D89" w:rsidRDefault="003E7C04" w:rsidP="00067E5B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067E5B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Guidelines, procedures and the role and responsibilities of </w:t>
       </w:r>
       <w:r w:rsidR="00970D94" w:rsidRPr="00067E5B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00067E5B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">taff are outlined in the respective </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:bookmarkStart w:id="3" w:name="_Hlk232081577"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007B0D89">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00067E5B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>ARMS Manual – Youth Version</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00067E5B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00067E5B">
+      <w:r w:rsidR="007B0D89">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007B0D89">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007B0D89">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="007B0D89">
         <w:rPr>
-          <w:color w:val="auto"/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">SAMS Manual – Youth Version.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250BB6E8" w14:textId="193A3625" w:rsidR="003E7C04" w:rsidRPr="00CD6FF4" w:rsidRDefault="003E7C04" w:rsidP="00CD6FF4">
+    <w:p w14:paraId="250BB6E8" w14:textId="24976AF3" w:rsidR="003E7C04" w:rsidRPr="00CD6FF4" w:rsidRDefault="007B0D89" w:rsidP="00CD6FF4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CD6FF4">
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="003E7C04" w:rsidRPr="00CD6FF4">
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD6FF4">
+      <w:r w:rsidR="003E7C04" w:rsidRPr="00CD6FF4">
         <w:t>taff are expected to be familiar with and adhere to the requirements outlined in each of these manuals.</w:t>
-      </w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">ioner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7E35AD" w14:textId="3802C79A" w:rsidR="003E7C04" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="002128F1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc197595104"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc232081625"/>
       <w:r>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="5A6BE921" w14:textId="23DAD9E7" w:rsidR="00AA4B67" w:rsidRDefault="003D708E" w:rsidP="002128F1">
+    <w:p w14:paraId="0203BDAB" w14:textId="77777777" w:rsidR="00F527AD" w:rsidRPr="00141DE8" w:rsidRDefault="003D708E" w:rsidP="002128F1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="200"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc197595105"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc232081626"/>
+      <w:r w:rsidRPr="00141DE8">
+        <w:t>Related</w:t>
+      </w:r>
+      <w:r w:rsidR="00F527AD" w:rsidRPr="00141DE8">
+        <w:t xml:space="preserve"> COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="77822A97" w14:textId="2CDC2293" w:rsidR="00AD1BB8" w:rsidRPr="00C23238" w:rsidRDefault="00AD1BB8" w:rsidP="00AD1BB8">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="7A5A5027" w14:textId="0040D041" w:rsidR="00F527AD" w:rsidRPr="00141DE8" w:rsidRDefault="00F527AD" w:rsidP="00870964">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00141DE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.7 Criminal Law (Mental Impairment) Detainees</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003D708E" w:rsidRPr="00141DE8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-[...6 lines deleted...]
-      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1689DAEC" w14:textId="0FA565C4" w:rsidR="00AA4B67" w:rsidRDefault="001E4395" w:rsidP="00AA4B67">
-[...10 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="5A6BE921" w14:textId="1B87FA4B" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00320BCD" w:rsidP="002128F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc232081627"/>
+      <w:r w:rsidRPr="00141DE8">
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:r w:rsidR="003D708E" w:rsidRPr="00141DE8">
+        <w:t>documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="41A04B74" w14:textId="1D040C7A" w:rsidR="00AA4B67" w:rsidRPr="006D7D7F" w:rsidRDefault="001E4395" w:rsidP="00AA4B67">
-[...37 lines deleted...]
-    <w:p w14:paraId="47B114DA" w14:textId="35CB4E1C" w:rsidR="003E7C04" w:rsidRPr="0018035C" w:rsidRDefault="001E4395" w:rsidP="003D708E">
+    <w:p w14:paraId="1689DAEC" w14:textId="4AA31DA6" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00F527AD" w:rsidP="00F527AD">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
-          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
-[...15 lines deleted...]
-        <w:ind w:left="357"/>
+      <w:r w:rsidRPr="00141DE8">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00141DE8">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00141DE8">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00AA4B67" w:rsidRPr="00141DE8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:ind w:left="357"/>
+        <w:t>At Risk Management System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141DE8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:numPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4B67" w:rsidRPr="00141DE8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>(ARMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141DE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA4B67" w:rsidRPr="00141DE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Youth Version</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00141DE8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Manual </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5E4601D9" w14:textId="77777777" w:rsidR="003E7C04" w:rsidRDefault="003E7C04" w:rsidP="003D708E"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="756D7CDE" w14:textId="7D898C70" w:rsidR="0018035C" w:rsidRPr="003D708E" w:rsidRDefault="0018035C" w:rsidP="0018035C">
+    <w:p w14:paraId="41A04B74" w14:textId="08F09631" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00F527AD" w:rsidP="00F527AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00141DE8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00141DE8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support and Monitoring System (SAMS) Youth Version Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00141DE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756D7CDE" w14:textId="4AA5F725" w:rsidR="0018035C" w:rsidRPr="00141DE8" w:rsidRDefault="0018035C" w:rsidP="0018035C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc197595106"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc229486454"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc229486455"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc229486456"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc229486457"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc229486458"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc229486459"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc229486460"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc229486461"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc232081628"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r w:rsidRPr="00141DE8">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00141DE8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2115"/>
         <w:gridCol w:w="7053"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="262EA8FD" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="003D708E" w:rsidRPr="00141DE8" w14:paraId="262EA8FD" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E5CFDD" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="10E5CFDD" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00141DE8" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B63FEB1" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="5B63FEB1" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00141DE8" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4B67" w14:paraId="1AB72E52" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="00CE7ED8" w:rsidRPr="00141DE8" w14:paraId="708B8050" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5C956F" w14:textId="18223EE0" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="026E0FA8" w14:textId="62ED6694" w:rsidR="00CE7ED8" w:rsidRPr="00141DE8" w:rsidRDefault="00CE7ED8" w:rsidP="004D1107">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">At Risk Management System (ARMS): Youth Version </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7053" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7283CB42" w14:textId="77777777" w:rsidR="00CE7ED8" w:rsidRPr="00141DE8" w:rsidRDefault="00CE7ED8" w:rsidP="004D1107">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t>The framework for the whole-of-Centre approach to the prevention and management of suicidal and non-suicidal self-injury (NSSI) for at-risk youth in custody.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="535B4C50" w14:textId="77777777" w:rsidR="00CE7ED8" w:rsidRPr="00141DE8" w:rsidRDefault="00CE7ED8" w:rsidP="004D1107">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w14:paraId="1AB72E52" w14:textId="77777777" w:rsidTr="00AA4B67">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B5C956F" w14:textId="38F4219E" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009716DC">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>At-risk</w:t>
+            </w:r>
+            <w:r w:rsidR="000F5444" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve"> young person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09DDBD63" w14:textId="61689FEA" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="09DDBD63" w14:textId="03FCB757" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="000F5444" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00373D1F">
-[...15 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>A young person in custody who is</w:t>
+            </w:r>
+            <w:r w:rsidR="006835FC" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>deemed</w:t>
+            </w:r>
+            <w:r w:rsidR="006835FC" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>to be at risk of suicide or non-suicidal self-injury.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4B67" w14:paraId="14B78F10" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w14:paraId="14B78F10" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F7EC7B" w14:textId="316A7B3F" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="12F7EC7B" w14:textId="316A7B3F" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D53601">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Commi</w:t>
             </w:r>
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D7441A">
+            <w:r w:rsidR="00D7441A" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D53601">
-[...6 lines deleted...]
-              <w:t>Policy and Procedure (COPP)</w:t>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>ioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C37D372" w14:textId="7EB9523A" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="4C37D372" w14:textId="7EB9523A" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D53601">
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve">Operational Instruments that provide instructions to </w:t>
             </w:r>
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D53601">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>taff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6A86" w14:paraId="7E798385" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="009C6A86" w:rsidRPr="00141DE8" w14:paraId="7E798385" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48274465" w14:textId="0EB040E5" w:rsidR="009C6A86" w:rsidRPr="00D53601" w:rsidRDefault="009C6A86" w:rsidP="00AA4B67">
+          <w:p w14:paraId="48274465" w14:textId="0EB040E5" w:rsidR="009C6A86" w:rsidRPr="00141DE8" w:rsidRDefault="009C6A86" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="008C5897">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Custodial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2577C2D1" w14:textId="4BFF1E5D" w:rsidR="009C6A86" w:rsidRPr="00D53601" w:rsidRDefault="009C6A86" w:rsidP="00AA4B67">
+          <w:p w14:paraId="2577C2D1" w14:textId="3F11216B" w:rsidR="009C6A86" w:rsidRPr="00141DE8" w:rsidRDefault="00B143BB" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with section 11(1a)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r>
-              <w:t>; or a person who is appointed under s. 11(1a)(a) as a Custodial Officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers.</w:t>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4B67" w14:paraId="15CB6F21" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w14:paraId="15CB6F21" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ADF8EA6" w14:textId="0E785622" w:rsidR="00AA4B67" w:rsidRPr="00C23238" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="0ADF8EA6" w14:textId="0E785622" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C23238">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D703C70" w14:textId="5FF574CC" w:rsidR="00AA4B67" w:rsidRPr="00C23238" w:rsidRDefault="00F00FD5" w:rsidP="00AA4B67">
+          <w:p w14:paraId="2D6BBB09" w14:textId="77777777" w:rsidR="00B143BB" w:rsidRPr="00141DE8" w:rsidRDefault="00B143BB" w:rsidP="00B143BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Means a person who is accommodated in a detention centre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or, a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F314ED" w14:textId="77777777" w:rsidR="00B143BB" w:rsidRPr="00141DE8" w:rsidRDefault="00B143BB" w:rsidP="00B143BB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3D703C70" w14:textId="44CFE6DF" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00B143BB" w:rsidP="00B143BB">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-            </w:pPr>
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00C23238">
               <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t>or;</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00C23238">
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4B67" w14:paraId="56118E1F" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w14:paraId="56118E1F" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206EFECD" w14:textId="70FE6FDC" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="206EFECD" w14:textId="70FE6FDC" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB652D">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D31AEF3" w14:textId="3F343B40" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="5D31AEF3" w14:textId="43C6164B" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CB652D">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>The department of the Public Service principally a</w:t>
             </w:r>
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00461D26">
+            <w:r w:rsidR="00461D26" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB652D">
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve">isting the Minister in the administration of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CB652D">
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B143BB" w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B143BB" w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA4B67" w14:paraId="6021A6DA" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8DE3BA" w14:textId="2CD72D30" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="7A8DE3BA" w14:textId="2CD72D30" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Detention Offence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30665041" w14:textId="55ED4328" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="30665041" w14:textId="0E702D38" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C46792">
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>In accordance with s</w:t>
+            </w:r>
+            <w:r w:rsidR="00850EA5" w:rsidRPr="00141DE8">
+              <w:t>ection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve"> 170 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Young Offender</w:t>
-[...13 lines deleted...]
-            <w:r>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA4B67" w14:paraId="780F7292" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="590D328D" w14:textId="08775503" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="590D328D" w14:textId="08775503" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidRPr="00141DE8">
+              <w:lastRenderedPageBreak/>
               <w:t>Officers and Employees of Particular Cla</w:t>
             </w:r>
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D7441A">
+            <w:r w:rsidR="00D7441A" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>es</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A3FDA4F" w14:textId="05DE43B4" w:rsidR="00AA4B67" w:rsidRPr="00674A54" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="2A3FDA4F" w14:textId="4DAE04E1" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>The following descriptions of cla</w:t>
             </w:r>
-            <w:r w:rsidR="00D7441A">
+            <w:r w:rsidR="00D7441A" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674A54">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">es of officers and employees are prescribed for the purpose of s. 11(1a)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674A54">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidR="00850EA5" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC32C2" w:rsidRPr="00141DE8">
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidR="00850EA5" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">egulation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve">49(2) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
-                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Young Offender Regulations 1995</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6EA6D31A" w14:textId="280177FA" w:rsidR="00AA4B67" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="6EA6D31A" w14:textId="79146A07" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00850EA5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="350" w:hanging="284"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">a) Medical staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00850EA5" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>persons who have undergone medical, nursing or health training and hold qualifications indicating succe</w:t>
+            </w:r>
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D7441A">
+            <w:r w:rsidR="00D7441A" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674A54">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>ful completion of that training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FD7473" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="003F0426" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="10FD7473" w14:textId="021A6DCD" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00850EA5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="350" w:hanging="284"/>
             </w:pPr>
-            <w:r w:rsidRPr="003F0426">
-              <w:t>b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">b) Teaching staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00850EA5" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="666917BF" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="003F0426" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="666917BF" w14:textId="54D059CB" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00850EA5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="350" w:hanging="284"/>
             </w:pPr>
-            <w:r w:rsidRPr="003F0426">
-              <w:t>c) Program support staff counsellors, program facilitators and librarians.</w:t>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">c) Program support staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00850EA5" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>counsellors, program facilitators and librarians.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A591F37" w14:textId="6DB26F42" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="6A591F37" w14:textId="4F49EBAB" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00850EA5">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:ind w:left="350" w:hanging="284"/>
             </w:pPr>
-            <w:r w:rsidRPr="003F0426">
-[...2 lines deleted...]
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">d) Centre support staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00850EA5" w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdre</w:t>
+            </w:r>
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D7441A">
+            <w:r w:rsidR="00D7441A" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="003F0426">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>ers.</w:t>
-            </w:r>
-[...29 lines deleted...]
-              <w:t>The practice of deliberately harming oneself without the intention to die.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA4B67" w14:paraId="04413723" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E132E14" w14:textId="30A3BFDE" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C5897">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DB9DCB" w14:textId="7F1D5170" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="00DB9DCB" w14:textId="3FFDEC30" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="008C5897">
-              <w:t>Any employee or officer of the Department of Justice, including a Public Service Officer, Youth Custodial Officer or an employee of a particular cla</w:t>
+              <w:t>Any employee or officer of the Department of Justice, including a Public Service Officer, Custodial Officer or an employee of a particular cla</w:t>
             </w:r>
             <w:r w:rsidR="00970D94">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00D7441A">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="008C5897">
               <w:t>; and any contractor who provides services to the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA4B67" w14:paraId="75E3443A" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w14:paraId="75E3443A" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70663247" w14:textId="65F46C18" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="70663247" w14:textId="65F46C18" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008C5897">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA3CC59" w14:textId="343CBBD3" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="1BA3CC59" w14:textId="0AE24AA8" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="008C5897">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>In accordance with s</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="008C5897">
+            <w:r w:rsidR="006E7CB0" w:rsidRPr="00141DE8">
+              <w:t>ection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve"> 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="008C5897">
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994, ‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C5897">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>The person in charge of a detention centre</w:t>
             </w:r>
-            <w:r w:rsidR="00E11E6E">
+            <w:r w:rsidR="00E11E6E" w:rsidRPr="00141DE8">
               <w:t>’</w:t>
             </w:r>
-            <w:r w:rsidRPr="008C5897">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009C6A86" w14:paraId="333ED9BB" w14:textId="77777777" w:rsidTr="00AA4B67">
+      <w:tr w:rsidR="009C6A86" w:rsidRPr="00141DE8" w14:paraId="333ED9BB" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2BB006" w14:textId="27A475AD" w:rsidR="009C6A86" w:rsidRPr="008C5897" w:rsidRDefault="009C6A86" w:rsidP="00AA4B67">
+          <w:p w14:paraId="6B2BB006" w14:textId="27A475AD" w:rsidR="009C6A86" w:rsidRPr="00141DE8" w:rsidRDefault="009C6A86" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t>Youth Detention Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="060CC71A" w14:textId="7C36F6F0" w:rsidR="009C6A86" w:rsidRPr="009C6A86" w:rsidRDefault="009C6A86" w:rsidP="000B4C76">
+          <w:p w14:paraId="060CC71A" w14:textId="7C36F6F0" w:rsidR="009C6A86" w:rsidRPr="00141DE8" w:rsidRDefault="009C6A86" w:rsidP="000B4C76">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0" w:hanging="77"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F33B91">
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate male and female, remanded </w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00F33B91">
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate male and female, remanded or sentenced detainees. Refer to section 13 of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AA4B67" w14:paraId="6BF4977C" w14:textId="77777777" w:rsidTr="00AA4B67">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2115" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D1655FC" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="00C96C76" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="0D1655FC" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C96C76">
-[...1 lines deleted...]
-              <w:t>Youth Justice Psychological Services (YJPS)</w:t>
+            <w:bookmarkStart w:id="16" w:name="_Hlk229483774"/>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">Youth Justice Psychological Services </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>(YJPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="61FBCC18" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="005435AD" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="61FBCC18" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="00141DE8" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7053" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13D1A005" w14:textId="7241E988" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
+          <w:p w14:paraId="13D1A005" w14:textId="60711D99" w:rsidR="00AA4B67" w:rsidRPr="00344FBE" w:rsidRDefault="00AA4B67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C96C76">
-[...2 lines deleted...]
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">Provides psychological services to </w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CB0" w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>young people</w:t>
+            </w:r>
+            <w:r w:rsidR="006E7CB0" w:rsidRPr="00141DE8" w:rsidDel="006E7CB0">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">and their families, and </w:t>
+            </w:r>
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96C76">
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve">taff working with </w:t>
             </w:r>
-            <w:r w:rsidR="00E11E6E">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00C96C76">
+            <w:r w:rsidR="006E7CB0" w:rsidRPr="00141DE8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>young people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve">. Psychological services </w:t>
             </w:r>
-            <w:r w:rsidR="00DD3226" w:rsidRPr="00C96C76">
+            <w:r w:rsidR="00DD3226" w:rsidRPr="00141DE8">
               <w:t>include</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96C76">
+            <w:r w:rsidRPr="00141DE8">
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D7441A">
+            <w:r w:rsidR="00D7441A" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96C76">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>e</w:t>
             </w:r>
-            <w:r w:rsidR="00970D94">
+            <w:r w:rsidR="00970D94" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00D7441A">
+            <w:r w:rsidR="00D7441A" w:rsidRPr="00141DE8">
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C96C76">
+            <w:r w:rsidRPr="00141DE8">
               <w:t>ment, intervention and consultation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0078D1D7" w14:textId="2973D4FE" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc197595107"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc232081629"/>
       <w:r>
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70F0054C" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="00E3365C" w:rsidRDefault="00AA4B67" w:rsidP="00FF25A4">
-[...6 lines deleted...]
-        <w:ind w:left="850" w:hanging="425"/>
+    <w:p w14:paraId="11B4D803" w14:textId="77777777" w:rsidR="006E7CB0" w:rsidRPr="000F5444" w:rsidRDefault="006E7CB0" w:rsidP="00870964">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E3365C">
+      <w:r w:rsidRPr="000F5444">
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F0054C" w14:textId="77777777" w:rsidR="00AA4B67" w:rsidRPr="000F5444" w:rsidRDefault="00AA4B67" w:rsidP="00870964">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F5444">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Act 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C9FCD2F" w14:textId="1F8A4816" w:rsidR="002128F1" w:rsidRDefault="00AA4B67" w:rsidP="009D5D43">
-[...6 lines deleted...]
-        <w:ind w:left="850" w:hanging="425"/>
+    <w:p w14:paraId="4C9FCD2F" w14:textId="01662F1E" w:rsidR="00613341" w:rsidRDefault="00AA4B67" w:rsidP="00870964">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E3365C">
+      <w:r w:rsidRPr="00870964">
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_Toc178286"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc178286"/>
     </w:p>
-    <w:p w14:paraId="308831EF" w14:textId="3DFC5E48" w:rsidR="009D5D43" w:rsidRPr="00C23238" w:rsidRDefault="009D5D43" w:rsidP="009D5D43">
-[...6 lines deleted...]
-        <w:ind w:left="850" w:hanging="425"/>
+    <w:p w14:paraId="482A35DD" w14:textId="77777777" w:rsidR="00613341" w:rsidRDefault="00613341">
+      <w:pPr>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:iCs/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C23238">
+      <w:r>
         <w:rPr>
-          <w:i/>
+          <w:iCs/>
         </w:rPr>
-        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF1D7A1" w14:textId="6D54FCC1" w:rsidR="003E7C04" w:rsidRDefault="002E5756" w:rsidP="00DD3226">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc197595108"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc232081630"/>
       <w:r w:rsidRPr="009D516D">
+        <w:lastRenderedPageBreak/>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00970D94">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00D7441A">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>urance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="5741BA1F" w14:textId="1AFF9B34" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="00DD3226">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>It is expected that</w:t>
       </w:r>
       <w:r w:rsidRPr="009D516D">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F8E0FFB" w14:textId="5B86E742" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="00363870" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="009C6A86">
         <w:t xml:space="preserve">YDC </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t xml:space="preserve">will undertake local </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">compliance in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="002E5756" w:rsidRPr="003E63D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5807C60E" w14:textId="2350712D" w:rsidR="002E5756" w:rsidRDefault="004C274A" w:rsidP="002E5756">
+    <w:p w14:paraId="5807C60E" w14:textId="78B21088" w:rsidR="002E5756" w:rsidRDefault="004C274A" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>The relevant Deputy Commi</w:t>
-[...5 lines deleted...]
-        <w:t>s</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00F527AD">
+        <w:t xml:space="preserve">Young People Directorate within Head Office </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ioner will ensure that </w:t>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00F527AD">
+        <w:t xml:space="preserve">undertake </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t xml:space="preserve">management oversight </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">occurs </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t>as required.</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D45F7EE" w14:textId="679447F6" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="003E63D6" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Operational</w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve"> Compliance </w:t>
       </w:r>
       <w:r w:rsidR="002E5756">
         <w:t xml:space="preserve">Branch will undertake checks </w:t>
       </w:r>
       <w:r w:rsidR="002E5756" w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="003E63D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Operational </w:t>
         </w:r>
         <w:r w:rsidR="002E5756" w:rsidRPr="003E63D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Framework</w:t>
         </w:r>
         <w:r w:rsidR="002E5756" w:rsidRPr="00461D26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="40452E11" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="002E5756" w:rsidP="00D05B49">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">Independent </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="000F16F8">
         <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will be undertaken as required. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39051C64" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00EA7EAC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141EF67B" w14:textId="6ED63B14" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00DF778C">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="141EF67B" w14:textId="6ED63B14" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00870964">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc232081631"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
       <w:r w:rsidR="009C6A86">
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
       <w:r w:rsidR="009C6A86">
         <w:t>H</w:t>
       </w:r>
       <w:r>
         <w:t>istory</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="02E29179" w14:textId="11FD66F1" w:rsidR="00245869" w:rsidRPr="00AA4B67" w:rsidRDefault="00245869" w:rsidP="00245869">
       <w:pPr>
         <w:pStyle w:val="Instructionalnote"/>
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9608" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
         <w:gridCol w:w="2283"/>
         <w:gridCol w:w="2881"/>
@@ -3029,357 +3257,364 @@
               <w:t>1 October 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AAEF419" w14:textId="0AB44F06" w:rsidR="00C53759" w:rsidRDefault="00C53759" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>19 October 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D07E67" w:rsidRPr="007D3C6F" w14:paraId="057CE066" w14:textId="77777777" w:rsidTr="00D07E67">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4102FD34" w14:textId="14DA18AB" w:rsidR="00D07E67" w:rsidRDefault="00D07E67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2283" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="5A91EA63" w14:textId="77777777" w:rsidR="00D07E67" w:rsidRDefault="00D07E67" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B4AEAF6" w14:textId="77777777" w:rsidR="002A5984" w:rsidRDefault="002A5984" w:rsidP="002A5984">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2AB8984C" w14:textId="5624BDCB" w:rsidR="002A5984" w:rsidRDefault="002A5984" w:rsidP="009D2A8F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7A56A6" w14:textId="77777777" w:rsidR="002A5984" w:rsidRDefault="00A93655" w:rsidP="00AA4B67">
+          <w:p w14:paraId="162A7A05" w14:textId="77777777" w:rsidR="00870964" w:rsidRDefault="00870964" w:rsidP="00870964">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Endorsed by the </w:t>
+              <w:t xml:space="preserve">Approved by the Deputy Commissioner </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B75E60" w14:textId="1060E17D" w:rsidR="00D07E67" w:rsidRDefault="002A5984" w:rsidP="00AA4B67">
+          <w:p w14:paraId="7697C2D1" w14:textId="77777777" w:rsidR="00870964" w:rsidRDefault="00870964" w:rsidP="00870964">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">A/ </w:t>
-[...2 lines deleted...]
-              <w:t>Assistant Commissioner Women and Young People</w:t>
+              <w:t>Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B75E60" w14:textId="3719C430" w:rsidR="00D07E67" w:rsidRDefault="00870964" w:rsidP="00870964">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S23/99511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43AC3648" w14:textId="5F02E34E" w:rsidR="00D07E67" w:rsidRDefault="006E3595" w:rsidP="00AA4B67">
+          <w:p w14:paraId="43AC3648" w14:textId="0BEAB7C8" w:rsidR="00D07E67" w:rsidRDefault="00870964" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>9 November 2023</w:t>
+              <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="40AB44D8" w14:textId="2C78AFCC" w:rsidR="00D07E67" w:rsidRDefault="00737872" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="008416F6">
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D07E67" w:rsidRPr="007D3C6F" w14:paraId="08BEB8F5" w14:textId="77777777" w:rsidTr="00D07E67">
-[...82 lines deleted...]
-      <w:tr w:rsidR="009D2A8F" w:rsidRPr="007D3C6F" w14:paraId="435D0363" w14:textId="77777777" w:rsidTr="00D07E67">
+      <w:tr w:rsidR="00870964" w:rsidRPr="007D3C6F" w14:paraId="435D0363" w14:textId="77777777" w:rsidTr="00D07E67">
         <w:trPr>
           <w:trHeight w:val="806"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6AA229" w14:textId="7013F719" w:rsidR="009D2A8F" w:rsidRPr="00C23238" w:rsidRDefault="009D2A8F" w:rsidP="00AA4B67">
+          <w:p w14:paraId="0F6AA229" w14:textId="7013F719" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00870964" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C23238">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DBB885" w14:textId="117EDAFF" w:rsidR="009D2A8F" w:rsidRPr="00C23238" w:rsidRDefault="009D2A8F" w:rsidP="00AA4B67">
+          <w:p w14:paraId="08DBB885" w14:textId="117EDAFF" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00870964" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C23238">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2881" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482AA0DE" w14:textId="77777777" w:rsidR="009D2A8F" w:rsidRPr="00C23238" w:rsidRDefault="009D2A8F" w:rsidP="009D2A8F">
+          <w:p w14:paraId="1D0C569B" w14:textId="77777777" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00870964" w:rsidP="00870964">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:bookmarkStart w:id="21" w:name="_Hlk230862842"/>
             <w:r w:rsidRPr="00C23238">
               <w:t xml:space="preserve">Approved by the Deputy Commissioner </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C2FD1ED" w14:textId="77777777" w:rsidR="009D2A8F" w:rsidRPr="00C23238" w:rsidRDefault="009D2A8F" w:rsidP="009D2A8F">
+          <w:p w14:paraId="7D633320" w14:textId="77777777" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00870964" w:rsidP="00870964">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C23238">
               <w:t>Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70426D94" w14:textId="4B54755C" w:rsidR="009D2A8F" w:rsidRPr="00C23238" w:rsidRDefault="009D2A8F" w:rsidP="009D2A8F">
+          <w:p w14:paraId="70426D94" w14:textId="4B8E9092" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00870964" w:rsidP="009D2A8F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C23238">
-              <w:t>CM Ref:</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>CM Ref: S25/14900</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="21"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F72A780" w14:textId="5DBB2ECF" w:rsidR="009D2A8F" w:rsidRPr="00C23238" w:rsidRDefault="00CA5712" w:rsidP="00AA4B67">
+          <w:p w14:paraId="3F72A780" w14:textId="1BA2504D" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00870964" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C23238">
-              <w:t>05 May</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> 2025</w:t>
+              <w:t>05 May 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C90A029" w14:textId="78F3EC27" w:rsidR="009D2A8F" w:rsidRPr="00C23238" w:rsidRDefault="00C23238" w:rsidP="00AA4B67">
+          <w:p w14:paraId="2C90A029" w14:textId="78F3EC27" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00870964" w:rsidP="00AA4B67">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C23238">
               <w:t>08 May 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00870964" w:rsidRPr="007D3C6F" w14:paraId="2FD3E709" w14:textId="77777777" w:rsidTr="00D07E67">
+        <w:trPr>
+          <w:trHeight w:val="806"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E4041F" w14:textId="21DA5039" w:rsidR="00870964" w:rsidRPr="00141DE8" w:rsidRDefault="00870964" w:rsidP="00AA4B67">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7F114C" w14:textId="447A82CB" w:rsidR="00870964" w:rsidRPr="00141DE8" w:rsidRDefault="00870964" w:rsidP="00AA4B67">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2881" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0EB808" w14:textId="77777777" w:rsidR="00870964" w:rsidRPr="00141DE8" w:rsidRDefault="00870964" w:rsidP="00870964">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t xml:space="preserve">Approved by the Deputy Commissioner </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41B6D89B" w14:textId="77777777" w:rsidR="00870964" w:rsidRPr="00141DE8" w:rsidRDefault="00870964" w:rsidP="00870964">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BC76A26" w14:textId="7B33A037" w:rsidR="00870964" w:rsidRPr="00141DE8" w:rsidRDefault="00870964" w:rsidP="00870964">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>CM Ref: S2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F87AA6" w:rsidRPr="00141DE8">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141DE8">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00141DE8">
+              <w:t>60960</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C400FF8" w14:textId="1FAFA816" w:rsidR="00870964" w:rsidRPr="00141DE8" w:rsidRDefault="00141DE8" w:rsidP="00AA4B67">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>10 June 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1694" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00B1609C" w14:textId="543D1697" w:rsidR="00870964" w:rsidRPr="00C23238" w:rsidRDefault="00141DE8" w:rsidP="00AA4B67">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>11 June 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60738DE9" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00D05B49"/>
     <w:sectPr w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidSect="009814BD">
-      <w:headerReference w:type="default" r:id="rId26"/>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21D578F0" w14:textId="77777777" w:rsidR="00010E90" w:rsidRDefault="00010E90" w:rsidP="00D06E62">
+    <w:p w14:paraId="1128466E" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68A86D57" w14:textId="77777777" w:rsidR="00010E90" w:rsidRDefault="00010E90" w:rsidP="00D06E62">
+    <w:p w14:paraId="3A548876" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -3406,64 +3641,71 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="55666AE5" w14:textId="77777777" w:rsidR="009B751B" w:rsidRDefault="00627992" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>The current version of this document is maintained on the Prison Operations intranet page</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
@@ -3497,165 +3739,165 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00644A2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="004C274A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00644A2D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E3FC938" w14:textId="77777777" w:rsidR="00010E90" w:rsidRDefault="00010E90" w:rsidP="00D06E62">
+    <w:p w14:paraId="77F9F15E" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A8FB02F" w14:textId="77777777" w:rsidR="00010E90" w:rsidRDefault="00010E90" w:rsidP="00D06E62">
+    <w:p w14:paraId="02B9A183" w14:textId="77777777" w:rsidR="00371DAF" w:rsidRDefault="00371DAF" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7D9C3CB5" w14:textId="77777777" w:rsidR="00AB5995" w:rsidRDefault="00AB5995" w:rsidP="00AB5995">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00303689">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="53000C46" w14:textId="14A42F3B" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53000C46" w14:textId="30593520" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000B4C76">
+    <w:r w:rsidR="00870964">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 7.4 Detainees at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+      <w:t>COPP 7.4 Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="003E7C04">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve">v </w:t>
     </w:r>
     <w:r w:rsidR="009C6A86">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00F71643">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="43E3BB70" w14:textId="77777777" w:rsidR="000925A5" w:rsidRDefault="000925A5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C6C5522" w14:textId="77777777" w:rsidR="005657AE" w:rsidRDefault="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53573564" wp14:editId="53A80E2D">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3947,118 +4189,112 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FF6203F" w14:textId="0D01F880" w:rsidR="009B751B" w:rsidRDefault="00644A2D" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7FF6203F" w14:textId="169B757A" w:rsidR="009B751B" w:rsidRDefault="00644A2D" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001E4395">
+    <w:r w:rsidR="00227E36">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 7.4 Detainees at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+      <w:t>COPP 7.4 Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00B937D8">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="003E7C04">
+    <w:r w:rsidR="00C31022">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>v</w:t>
-[...5 lines deleted...]
-      <w:t>3</w:t>
+      <w:t>v4</w:t>
     </w:r>
     <w:r w:rsidR="00920781">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0C090025"/>
@@ -4225,50 +4461,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1704332F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="809A0DDA"/>
+    <w:lvl w:ilvl="0" w:tplc="CE30BCAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="442472EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8F9865B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B9684FCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="812AC404">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6C789242">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8F6A64FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DF9AB22A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="683E86E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19C96965"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A44155A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4377,51 +4699,51 @@
           <w:tab w:val="num" w:pos="1619"/>
         </w:tabs>
         <w:ind w:left="1619" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1619"/>
         </w:tabs>
         <w:ind w:left="1619" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200A583F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4A2FEA"/>
     <w:lvl w:ilvl="0" w:tplc="480EC24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4463,51 +4785,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EDC6DA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4576,51 +4898,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CB5324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1898B6"/>
     <w:lvl w:ilvl="0" w:tplc="3378D644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4662,51 +4984,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BB41DE4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84F42C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="C00000"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4777,51 +5099,137 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C831FC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDD6458C"/>
+    <w:lvl w:ilvl="0" w:tplc="81540DCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BF70CD30">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4B7E6FC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="82D0E85C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BDDC5BB8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="22E6260E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="5EC6316E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BE6A75F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="555281DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41C61053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6201916"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4890,51 +5298,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DDC4894"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="41769648"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5003,51 +5411,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7760A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94F4E50C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5116,51 +5524,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57CA2FB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE740BE0"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5229,51 +5637,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC45666"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85CA1922"/>
+    <w:lvl w:ilvl="0" w:tplc="941451E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F65256D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D8F49E24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3A30B8FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7292E59E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8B7C8666">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="94A62020">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E77E76CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2BD849B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B3C3CC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="ECB0ADF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5381,51 +5875,51 @@
           <w:tab w:val="num" w:pos="1619"/>
         </w:tabs>
         <w:ind w:left="1619" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1619"/>
         </w:tabs>
         <w:ind w:left="1619" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -5475,438 +5969,754 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B634C6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DDEC758"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D6A17D4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A40E4C02"/>
+    <w:lvl w:ilvl="0" w:tplc="66DC7A6A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2101102070">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1284074107">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1270816061">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1936328404">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1320302101">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1444301426">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="697435384">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1134830046">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1531407877">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1904292414">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2140875655">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1075590093">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="989333213">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1977644050">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="696077515">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1174303303">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="929390721">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1327132805">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1075590093">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="19" w16cid:durableId="1813326425">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="989333213">
-[...2 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="1977644050">
+  <w:num w:numId="20" w16cid:durableId="392582763">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1721" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="oIMDL9+TVdhJntSFWoInqF6w5uJ9AgNCIA0kKyCCDSxEF1xeBNA2+76LVHTRNprBydGcdqQcrrUQo/BInByjNA==" w:salt="9a+AniTwx20XUnK90fnW4Q=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SR6DQ+nhnX7t4zWZjL8bM/tBfOhacWrfsJTNS+paUSDDDRlYSOo7tc7jmflUvu3eogxjGUbLalwocKzs/+666Q==" w:salt="YE+Q1x1HoTo761j0X75Wlw=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00754534"/>
     <w:rsid w:val="00010E90"/>
     <w:rsid w:val="00012531"/>
     <w:rsid w:val="00033383"/>
+    <w:rsid w:val="000377C5"/>
     <w:rsid w:val="000378D4"/>
+    <w:rsid w:val="00043B61"/>
     <w:rsid w:val="00045F51"/>
     <w:rsid w:val="00046CF7"/>
     <w:rsid w:val="00067E5B"/>
+    <w:rsid w:val="000717CF"/>
     <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00083645"/>
     <w:rsid w:val="000925A5"/>
     <w:rsid w:val="00095A90"/>
     <w:rsid w:val="000A013B"/>
     <w:rsid w:val="000B4C76"/>
     <w:rsid w:val="000B6320"/>
     <w:rsid w:val="000D008C"/>
+    <w:rsid w:val="000D50F8"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000E0A33"/>
     <w:rsid w:val="000E4B13"/>
+    <w:rsid w:val="000F5444"/>
+    <w:rsid w:val="000F6F61"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="001076F7"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00137A39"/>
+    <w:rsid w:val="00141DE8"/>
     <w:rsid w:val="00144A1B"/>
     <w:rsid w:val="00146739"/>
     <w:rsid w:val="00150099"/>
     <w:rsid w:val="00155864"/>
     <w:rsid w:val="00155956"/>
     <w:rsid w:val="00160BAA"/>
     <w:rsid w:val="00163FE0"/>
     <w:rsid w:val="001757E8"/>
     <w:rsid w:val="0018035C"/>
+    <w:rsid w:val="00190914"/>
     <w:rsid w:val="00193880"/>
+    <w:rsid w:val="001E0FA1"/>
     <w:rsid w:val="001E4395"/>
+    <w:rsid w:val="002104F9"/>
     <w:rsid w:val="002128F1"/>
     <w:rsid w:val="002178FA"/>
     <w:rsid w:val="00220E83"/>
+    <w:rsid w:val="00227E36"/>
+    <w:rsid w:val="00231A0B"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="002A5984"/>
+    <w:rsid w:val="002B2B65"/>
+    <w:rsid w:val="002C7473"/>
     <w:rsid w:val="002D02A5"/>
+    <w:rsid w:val="002E1D64"/>
     <w:rsid w:val="002E5756"/>
     <w:rsid w:val="002E6F7B"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303689"/>
     <w:rsid w:val="00303B0A"/>
     <w:rsid w:val="003052C7"/>
     <w:rsid w:val="00307964"/>
+    <w:rsid w:val="00320BCD"/>
     <w:rsid w:val="0032292A"/>
     <w:rsid w:val="00345046"/>
+    <w:rsid w:val="00351907"/>
     <w:rsid w:val="00363870"/>
+    <w:rsid w:val="00371DAF"/>
     <w:rsid w:val="00380258"/>
+    <w:rsid w:val="00383A8F"/>
     <w:rsid w:val="00395040"/>
+    <w:rsid w:val="003B0B3D"/>
+    <w:rsid w:val="003B7F38"/>
     <w:rsid w:val="003C0EA8"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003E63D6"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003E7C04"/>
+    <w:rsid w:val="003F1F37"/>
     <w:rsid w:val="003F5D78"/>
     <w:rsid w:val="00400DF5"/>
     <w:rsid w:val="00402020"/>
     <w:rsid w:val="0040796F"/>
     <w:rsid w:val="00411428"/>
     <w:rsid w:val="00454078"/>
     <w:rsid w:val="00457598"/>
     <w:rsid w:val="00461D26"/>
     <w:rsid w:val="00464E72"/>
     <w:rsid w:val="00466CC7"/>
+    <w:rsid w:val="004801C4"/>
     <w:rsid w:val="00481C90"/>
     <w:rsid w:val="00484419"/>
     <w:rsid w:val="00490500"/>
+    <w:rsid w:val="004946F8"/>
     <w:rsid w:val="004B307A"/>
+    <w:rsid w:val="004B460F"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C08C4"/>
     <w:rsid w:val="004C274A"/>
+    <w:rsid w:val="004D013D"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D1107"/>
+    <w:rsid w:val="004D154A"/>
+    <w:rsid w:val="004E454C"/>
     <w:rsid w:val="004E571B"/>
     <w:rsid w:val="00521AF0"/>
+    <w:rsid w:val="00522B8B"/>
     <w:rsid w:val="005435EF"/>
     <w:rsid w:val="00554385"/>
     <w:rsid w:val="005657AE"/>
     <w:rsid w:val="00576EFF"/>
     <w:rsid w:val="00592112"/>
     <w:rsid w:val="005968E9"/>
     <w:rsid w:val="005A1F45"/>
     <w:rsid w:val="005A3EA6"/>
     <w:rsid w:val="005B4936"/>
+    <w:rsid w:val="005D7856"/>
     <w:rsid w:val="005E566A"/>
+    <w:rsid w:val="0061240E"/>
+    <w:rsid w:val="006128D7"/>
+    <w:rsid w:val="00613341"/>
+    <w:rsid w:val="006146D6"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="006418D2"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00645B84"/>
     <w:rsid w:val="006551E7"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
+    <w:rsid w:val="0066550E"/>
     <w:rsid w:val="00682116"/>
+    <w:rsid w:val="006835FC"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006E1D9D"/>
     <w:rsid w:val="006E3595"/>
+    <w:rsid w:val="006E7CB0"/>
     <w:rsid w:val="0071032D"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00737872"/>
     <w:rsid w:val="007444AC"/>
     <w:rsid w:val="007522FE"/>
     <w:rsid w:val="00752A9E"/>
     <w:rsid w:val="00754534"/>
+    <w:rsid w:val="00757365"/>
     <w:rsid w:val="00767687"/>
     <w:rsid w:val="00775238"/>
     <w:rsid w:val="007B0741"/>
+    <w:rsid w:val="007B0D89"/>
     <w:rsid w:val="007C441E"/>
+    <w:rsid w:val="007D3150"/>
     <w:rsid w:val="007D3457"/>
     <w:rsid w:val="007D3C6F"/>
     <w:rsid w:val="007E67F4"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="0080389B"/>
+    <w:rsid w:val="0080403A"/>
     <w:rsid w:val="00810227"/>
     <w:rsid w:val="008114B3"/>
     <w:rsid w:val="008416F6"/>
     <w:rsid w:val="00844223"/>
+    <w:rsid w:val="00850EA5"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
+    <w:rsid w:val="00870964"/>
     <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A37F7"/>
     <w:rsid w:val="008B47A2"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008E06E6"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00920781"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="0096091F"/>
     <w:rsid w:val="00970D94"/>
     <w:rsid w:val="009814BD"/>
+    <w:rsid w:val="00984DD1"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009B2D55"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009C6A86"/>
     <w:rsid w:val="009D2A8F"/>
     <w:rsid w:val="009D5D43"/>
     <w:rsid w:val="00A37664"/>
     <w:rsid w:val="00A42648"/>
     <w:rsid w:val="00A42A8F"/>
     <w:rsid w:val="00A43D05"/>
+    <w:rsid w:val="00A4675C"/>
     <w:rsid w:val="00A547EA"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A82FA4"/>
     <w:rsid w:val="00A93655"/>
     <w:rsid w:val="00AA4B67"/>
     <w:rsid w:val="00AA6897"/>
     <w:rsid w:val="00AB5995"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC67F7"/>
     <w:rsid w:val="00AD1BB8"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF7DDC"/>
     <w:rsid w:val="00B02B08"/>
+    <w:rsid w:val="00B143BB"/>
+    <w:rsid w:val="00B307B5"/>
+    <w:rsid w:val="00B6556E"/>
+    <w:rsid w:val="00B66AA2"/>
     <w:rsid w:val="00B71202"/>
     <w:rsid w:val="00B71E59"/>
     <w:rsid w:val="00B834C3"/>
     <w:rsid w:val="00B937D8"/>
+    <w:rsid w:val="00B97899"/>
+    <w:rsid w:val="00BA518F"/>
     <w:rsid w:val="00BA615B"/>
+    <w:rsid w:val="00BB61F7"/>
     <w:rsid w:val="00BE34ED"/>
     <w:rsid w:val="00C01C48"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C14873"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C23238"/>
+    <w:rsid w:val="00C30C75"/>
+    <w:rsid w:val="00C31022"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34C67"/>
+    <w:rsid w:val="00C35BDB"/>
     <w:rsid w:val="00C420B5"/>
     <w:rsid w:val="00C53759"/>
     <w:rsid w:val="00C53CBB"/>
     <w:rsid w:val="00C56EBD"/>
     <w:rsid w:val="00C778D1"/>
     <w:rsid w:val="00C8272F"/>
+    <w:rsid w:val="00C86839"/>
     <w:rsid w:val="00C8720B"/>
     <w:rsid w:val="00CA5712"/>
+    <w:rsid w:val="00CB5E51"/>
     <w:rsid w:val="00CC32C2"/>
     <w:rsid w:val="00CC47AF"/>
+    <w:rsid w:val="00CC5B35"/>
+    <w:rsid w:val="00CC7E45"/>
     <w:rsid w:val="00CD6FF4"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE40C2"/>
+    <w:rsid w:val="00CE7ED8"/>
     <w:rsid w:val="00D0221B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07E67"/>
+    <w:rsid w:val="00D1076A"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D231EF"/>
     <w:rsid w:val="00D41476"/>
     <w:rsid w:val="00D51AB4"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D7441A"/>
+    <w:rsid w:val="00D86B37"/>
     <w:rsid w:val="00D92DF5"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D95AC1"/>
+    <w:rsid w:val="00DA5276"/>
     <w:rsid w:val="00DD3226"/>
     <w:rsid w:val="00DE7156"/>
     <w:rsid w:val="00DE770F"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E05538"/>
     <w:rsid w:val="00E102E9"/>
     <w:rsid w:val="00E11E6E"/>
     <w:rsid w:val="00E26289"/>
+    <w:rsid w:val="00E717FC"/>
+    <w:rsid w:val="00E76C1C"/>
     <w:rsid w:val="00E81368"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
     <w:rsid w:val="00F00FD5"/>
     <w:rsid w:val="00F049E7"/>
     <w:rsid w:val="00F1090C"/>
     <w:rsid w:val="00F45492"/>
+    <w:rsid w:val="00F527AD"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F6585C"/>
     <w:rsid w:val="00F71643"/>
+    <w:rsid w:val="00F81AD3"/>
+    <w:rsid w:val="00F87AA6"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FC1426"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FD07B6"/>
     <w:rsid w:val="00FE207C"/>
     <w:rsid w:val="00FF1083"/>
     <w:rsid w:val="00FF25A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="25D8B846"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{592E55E5-352F-4A0D-A58F-ACB6B0A7C922}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7351,62 +8161,164 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00155956"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00155956"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
+    <w:name w:val="cf01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000F5444"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="cf11">
+    <w:name w:val="cf11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000F5444"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="951982387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="809439159">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1655597245">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1997562831">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="44452314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1299990863">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/youth-justice" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/security-services.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/national-principles/about-national-principles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/wp-content/uploads/2019/04/AYJA-Poster-April-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/arms-sams-youth.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/instruments-mechanisms/instruments/united-nations-standard-minimum-rules-administration-juvenile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -7675,118 +8587,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...63 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -8036,155 +8898,205 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Youth Custodial Rules</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">58081a5c-2417-44d0-aab6-abfe5521b729</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Operational Support</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">06b4752c-4a05-4733-84b5-3d0fa3cfc36b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">The Department of Justice (the Department) is committed to the early identification and management of detainees in custody presenting either at risk to self, or as requiring multi-disciplinary intervention and additional support and monitoring.</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Justice Management Youth</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bbc87106-b7e5-46e7-a714-53483c2cd0fb</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6696C0FD-8E3F-46D2-915D-D5D66F222BA8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
-[...15 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9945</Characters>
+  <Pages>8</Pages>
+  <Words>1939</Words>
+  <Characters>11054</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>146</Paragraphs>
+  <DocSecurity>12</DocSecurity>
+  <Lines>92</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 7.4 Detainees at Risk of Self-Harm or Requiring Additional Support and Monitoring</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11610</CharactersWithSpaces>
+  <CharactersWithSpaces>12968</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>