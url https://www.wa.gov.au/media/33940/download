--- v0 (2025-12-19)
+++ v1 (2026-10-02)
@@ -1,2368 +1,3565 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="06909E79" w14:textId="41460599" w:rsidR="00146739" w:rsidRPr="00EA7EAC" w:rsidRDefault="00692FD0" w:rsidP="0014448C">
+    <w:p w14:paraId="52F25E9C" w14:textId="77777777" w:rsidR="007140F0" w:rsidRDefault="007140F0" w:rsidP="0025156E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:tabs>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4153CA" w14:textId="0EB2C4E7" w:rsidR="00BA7AA6" w:rsidRDefault="000F1A32" w:rsidP="00BA7AA6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025156E">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="008A173B">
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00A452E6">
         <w:t>7.6</w:t>
       </w:r>
-      <w:r w:rsidR="00034EA2">
-        <w:t xml:space="preserve"> Personal Support Plans</w:t>
+      <w:r w:rsidR="000A51B4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A452E6">
+        <w:t>Individual Engagement Plans</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751C3C8E" w14:textId="51248BF7" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="0007465B" w:rsidP="00EA7EAC">
-[...13 lines deleted...]
-        <w:t>Detention Centre</w:t>
+    <w:p w14:paraId="6E8C7067" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="00E96E71" w:rsidRDefault="00E96E71" w:rsidP="00E96E71"/>
+    <w:p w14:paraId="0C2C069A" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="00DC34C9" w:rsidRDefault="00E96E71" w:rsidP="00E96E71">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC34C9">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Detention Centres </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="9003"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C7440" w14:paraId="469BD823" w14:textId="77777777" w:rsidTr="00540908">
+      <w:tr w:rsidR="00352E48" w14:paraId="7BD5D5F2" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="707962F2" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Principles and Standards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w14:paraId="4F090754" w14:textId="77777777" w:rsidTr="006D3A81">
         <w:trPr>
-          <w:trHeight w:val="5959"/>
+          <w:trHeight w:val="4018"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:tcW w:w="9003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="574C010E" w14:textId="4A2D7A68" w:rsidR="007C7440" w:rsidRPr="00365E34" w:rsidRDefault="007C7440" w:rsidP="007C7440">
+          <w:p w14:paraId="557DA4D1" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
             <w:pPr>
-              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Principles</w:t>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Model of Care (MoC) Instruction guides and supports staff to operationalise the MoC’s high-level principles. The Moc creates a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59E0BA91" w14:textId="439FBD22" w:rsidR="00DE1C23" w:rsidRDefault="00C86FCC" w:rsidP="00F2493F">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">context of the </w:t>
+          <w:p w14:paraId="5028C229" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, the Commissioner’s Operating Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="448FC722" w14:textId="77777777" w:rsidR="00C22458" w:rsidRPr="00C22458" w:rsidRDefault="00C22458" w:rsidP="00C22458"/>
-[...8 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="46AD8FBD" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0DB53997" w14:textId="77777777" w:rsidR="00C22458" w:rsidRDefault="00C22458" w:rsidP="00C22458"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Behaviour management systems are in place and are implemented in custody </w:t>
+          <w:p w14:paraId="0B700E45" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
             </w:r>
-            <w:r w:rsidR="002270F7" w:rsidRPr="00C22458">
-              <w:t>and community</w:t>
+          </w:p>
+          <w:p w14:paraId="64E020EA" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C22458">
-              <w:t xml:space="preserve"> environments</w:t>
+          </w:p>
+          <w:p w14:paraId="055BA586" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
             </w:r>
-            <w:r w:rsidR="00C22458">
+          </w:p>
+          <w:p w14:paraId="27E9CA77" w14:textId="4711FF4F" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55804">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C6F055B" w14:textId="77777777" w:rsidR="00C22458" w:rsidRPr="00C22458" w:rsidRDefault="00C22458" w:rsidP="00C22458"/>
-[...2 lines deleted...]
-              <w:r w:rsidR="003C43CD" w:rsidRPr="00C22458">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w14:paraId="2C397839" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="286B0206" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w14:paraId="3B6F8A83" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="4825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C5E698" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00AB53C8">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
+                  <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t>Australian Human Rights Commission National Principles for Child Safe Organisations</w:t>
+                <w:t>Public Information Privacy Statemen</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00AB53C8">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>t</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00AB53C8">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="4DBDB57B" w14:textId="77777777" w:rsidR="00C22458" w:rsidRPr="00C22458" w:rsidRDefault="00C22458" w:rsidP="00C22458"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Children and young people are informed about their </w:t>
+          <w:p w14:paraId="4A2C1E6C" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="199800D6" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
-            <w:r w:rsidR="002270F7" w:rsidRPr="00C22458">
-              <w:t>rights, participate</w:t>
+          </w:p>
+          <w:p w14:paraId="7764BEEC" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C22458">
-              <w:t xml:space="preserve"> in decisions affecting them and are taken seriously.</w:t>
+          </w:p>
+          <w:p w14:paraId="6EFD51E0" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073AFF2E" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5C4479" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BBE212" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDCC027" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C47C6B" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E6166D" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F70953" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D71B3" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="00AB53C8" w:rsidRDefault="00352E48" w:rsidP="00D012FB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB53C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63BF8A55" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="15461777" w14:textId="6F1EEB23" w:rsidR="00655C09" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="462AD3FE" w14:textId="77777777" w:rsidR="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
-[...12 lines deleted...]
-    <w:p w14:paraId="74138D70" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="6F312FE8" w14:textId="58F3972E" w:rsidR="00550DEF" w:rsidRPr="00E47878" w:rsidRDefault="00550DEF" w:rsidP="00550DEF">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E47878">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53598336" w14:textId="57823C4B" w:rsidR="000742B5" w:rsidRDefault="00C86FCC">
+    <w:p w14:paraId="74E6E27F" w14:textId="042FADCE" w:rsidR="00A55804" w:rsidRDefault="00D92259">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc153189298" w:history="1">
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+      <w:hyperlink w:anchor="_Toc239682069" w:history="1">
+        <w:r w:rsidR="00A55804" w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A55804" w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Scope</w:t>
+        </w:r>
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682069 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="00A55804">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="588C2A5B" w14:textId="01506746" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682070" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682070 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1441C798" w14:textId="1EB47E4E" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682071" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Individual Engagement Plan - IEP</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682071 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A92C03A" w14:textId="726F2D87" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682072" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Scope</w:t>
+          <w:t>Requirements for the development of an IEP</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189298 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682072 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C0B9592" w14:textId="03B71A8E" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="2AE538C7" w14:textId="660D8F7E" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682073" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Development of an Individual Engagement Plan</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682073 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="36BFFD9D" w14:textId="015D5AED" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682074" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4.1</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Policy</w:t>
+          <w:t>Multidisciplinary development</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189299 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682074 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5375CB8B" w14:textId="480B9A58" w:rsidR="000742B5" w:rsidRDefault="00947331">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="7E714945" w14:textId="44FC3BB1" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682075" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>4.2</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Personal Support Plans</w:t>
+          <w:t>Responsibility for development</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189300 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682075 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="690E749A" w14:textId="3859D01C" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="5B14E915" w14:textId="369870FE" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682076" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.1</w:t>
+          <w:t>4.3</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Requirements for PSPs</w:t>
+          <w:t>Required contributions</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189301 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682076 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A9C215E" w14:textId="3E716AFD" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="4C3E9EC6" w14:textId="03B1DBF4" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682077" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.2</w:t>
+          <w:t>4.4</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Unit Based PSP</w:t>
+          <w:t>Timeframes</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189302 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682077 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02B902CC" w14:textId="39D84F6A" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="195DEB19" w14:textId="65158692" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682078" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.3</w:t>
+          <w:t>4.5</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Accommodation and Placement PSP</w:t>
+          <w:t>Review and ongoing management of IEPs</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189303 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682078 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0EACF1F4" w14:textId="4E4E3B9B" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="4310D767" w14:textId="5CD173AA" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682079" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>3.4</w:t>
+          <w:t>4.6</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Special Needs PSP</w:t>
+          <w:t>Interaction with ARMS and SAMS</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189304 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682079 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BCAC6B5" w14:textId="0498C6F5" w:rsidR="000742B5" w:rsidRDefault="00947331">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="78246288" w14:textId="795A1EA1" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682080" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>4.7</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Annexures</w:t>
+          <w:t>Storage, accessibility and information sharing</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189305 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682080 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D35C68D" w14:textId="6AA847B9" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="26E4ECA0" w14:textId="298865DD" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682081" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>Consideration of Diverse and Pregnant Young People</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682081 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37567B49" w14:textId="74E9FD10" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682082" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>4.1</w:t>
+          <w:t>5.1</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Related COPPs and documents</w:t>
+          <w:t>Trans, gender diverse and intersex</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189306 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682082 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="230EDCED" w14:textId="35E10D00" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="0BC46C1A" w14:textId="08978F34" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682083" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>5.2</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>Definitions and acronyms</w:t>
+          <w:t>Pregnant young people</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189307 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682083 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C3E3170" w14:textId="3FA5BEF5" w:rsidR="000742B5" w:rsidRDefault="00947331">
+    <w:p w14:paraId="0973C6FD" w14:textId="4F26A817" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682084" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682084 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39A58B76" w14:textId="62A13439" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682085" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682085 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EE40682" w14:textId="607DFFF7" w:rsidR="00A55804" w:rsidRDefault="00A55804">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682086" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.3</w:t>
+          <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
-[...16 lines deleted...]
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189308 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682086 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48FB5826" w14:textId="03802EB6" w:rsidR="000742B5" w:rsidRDefault="00947331">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2CDA7E7F" w14:textId="7176D692" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682087" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>Related Documents</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
-[...16 lines deleted...]
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189309 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682087 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D718810" w14:textId="6164EB51" w:rsidR="000742B5" w:rsidRDefault="00947331">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="55339CBC" w14:textId="20AA7CE4" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="000742B5" w:rsidRPr="006E0692">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682088" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>Related Legislation</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
-[...16 lines deleted...]
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc153189310 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682088 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="000742B5">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D8A11C8" w14:textId="377DBAFC" w:rsidR="00634C54" w:rsidRDefault="00C86FCC" w:rsidP="004E571B">
-[...865 lines deleted...]
-        <w:r w:rsidR="003D16A1" w:rsidRPr="00117965">
+    <w:p w14:paraId="3810C6E4" w14:textId="79466F50" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682089" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 6.6 – Requests, Complaints and Feedback</w:t>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682089 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C22458">
+    </w:p>
+    <w:p w14:paraId="76AAF68F" w14:textId="30D3DFA4" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682090" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682090 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17C1D512" w14:textId="299B6223" w:rsidR="00A55804" w:rsidRDefault="00A55804">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc239682091" w:history="1">
+        <w:r w:rsidRPr="00AF18D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A – Individual Engagement Plan (IEP) Template</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239682091 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B88408D" w14:textId="0217D69B" w:rsidR="00013B88" w:rsidRPr="00013B88" w:rsidRDefault="00D92259" w:rsidP="00013B88">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00E2131C">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F23D9F4" w14:textId="76AA57AA" w:rsidR="00156F18" w:rsidRPr="00156F18" w:rsidRDefault="00156F18" w:rsidP="00275BFC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="200"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc239682069"/>
+      <w:r w:rsidRPr="00156F18">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="17BB1A22" w14:textId="77777777" w:rsidR="00AD0BCD" w:rsidRPr="00435D01" w:rsidRDefault="00AD0BCD" w:rsidP="00275BFC">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00184515">
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centres (YDC), Custodial Officers and staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535C99BD" w14:textId="0A8E612C" w:rsidR="00863C19" w:rsidRPr="00544128" w:rsidRDefault="00156F18" w:rsidP="00544128">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc239682070"/>
+      <w:r w:rsidRPr="00544128">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="10061AA7" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc236916281"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk219120684"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk219121064"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc230247652"/>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The purpose of this policy is to establish a clear, consistent, and trauma-informed operational framework for the development, implementation, and review of Individual Engagement Plans (IEPs) for young people with complex needs whose presentation may include behavioural challenges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55392E2A" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Department is committed to providing a safe, structured, and rehabilitative custodial environment that recognises that complex behaviours displayed by young people are often an expression of complex needs, including trauma, disability, neurodiversity, cognitive or executive functioning difficulties, mental health concerns, cultural disconnection, or developmental vulnerability, rather than deliberate non-compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F677455" w14:textId="21E3DED3" w:rsidR="00891E2A" w:rsidRPr="00C22458" w:rsidRDefault="00891E2A" w:rsidP="00C22458">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00C22458">
+    <w:p w14:paraId="0DACF5A0" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>An IEP is a structured, multidisciplinary planning tool designed to support staff to engage with a young person in a consistent, trauma-informed, and needs-informed manner.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>IEP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s are a key mechanism for translating the Department’s Model of Care principles into consistent day-to-day operational practice.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25EEE713" w14:textId="77777777" w:rsidR="00891E2A" w:rsidRPr="00C22458" w:rsidRDefault="00891E2A" w:rsidP="00C22458">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Where appropriate, the relevant Assistant Superintendent may request that the detainee’s caregiver be consulted in regard to ongoing behaviour concerns. </w:t>
+    <w:p w14:paraId="3F57B1F9" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The intent of an IEP is to reduce behavioural escalation, promote relational security, and support rehabilitation by ensuring staff responses are predictable, proportionate, and grounded in understanding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5923822B" w14:textId="77777777" w:rsidR="006C4A8E" w:rsidRPr="00C22458" w:rsidRDefault="00891E2A" w:rsidP="00C22458">
-[...6 lines deleted...]
-        <w:t>Unit Based PSP</w:t>
+    <w:p w14:paraId="225375CD" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>An IEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not a disciplinary response, sanction, or consequence arising from an incident. Rather, it is a proactive support mechanism that assists staff to understand a young person’s individual needs, strengths, vulnerabilities, triggers, communication preferences, and effective engagement strategies. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DAF2DD" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRPr="0074643D" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0074643D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>An IEP shall not be used to impose restrictions on a young person in the following circumstances:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A40DBB" w14:textId="302F9C7B" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">self-selected placement in cell (refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00B259A8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 6.1 Behaviour </w:t>
+        </w:r>
+        <w:r w:rsidR="000F71E6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Expectations and Response</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AFAC1A" w14:textId="36136BE9" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">withdrawal of privileges (refer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D77FF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 6.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="003D77FF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Entitlements, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D77FF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Supervision Levels and Privileges</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666A543C" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRPr="00BD5A3B" w:rsidRDefault="00A452E6" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">confinement for the good government, good order or security of a YDC (section 11B(d)) of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4164B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">1994 or for a detention centre offence (r.4 (1) of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A55804">
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) (refer COPP 6.10 Confinement).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="182E6621" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An IEP is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">intended to complement, not replace, existing </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">support and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">behaviour management processes, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008958C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>At</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008958C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Risk Management System (ARMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008958C8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support and Monitoring System </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SAMS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEP’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00523362">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>provide practical, operational guidance to inform day-to-day interactions across all contexts, including routine engagement, transitions, structured activities, unstructured time, incidents, and after-hours operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4710BBC8" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>An IEP assists</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff to understand the underlying factors influencing a young person’s presentation and to respond in ways that are trauma-informed, culturally aware, and rehabilitative. This includes recognising the unique experiences and needs of Aboriginal young people, the impact of intergenerational trauma, and the importance of culturally safe engagement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6800BF8C" w14:textId="77777777" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An IEP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>strengthen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relational security, reduce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> behavioural escalation, and promote</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C14F1F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> positive and meaningful engagement between young people and staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49367C65" w14:textId="4A4F10FF" w:rsidR="00A452E6" w:rsidRDefault="00A452E6" w:rsidP="00A452E6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ABD9A4" w14:textId="25CF8340" w:rsidR="00AD0BCD" w:rsidRPr="00AD0BCD" w:rsidRDefault="00A452E6" w:rsidP="00AD0BCD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc239682071"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Individual Engagement Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE0F6E">
+        <w:t xml:space="preserve"> - IEP</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="4245834A" w14:textId="77777777" w:rsidR="006F4712" w:rsidRPr="00C22458" w:rsidRDefault="006C4A8E" w:rsidP="00C22458">
+    <w:p w14:paraId="686D9760" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRPr="009D39CF" w:rsidRDefault="00BE0F6E" w:rsidP="00BE0F6E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...83 lines deleted...]
-      <w:bookmarkStart w:id="91" w:name="_Toc426558653"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D39CF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An Individual Engagement Plan (IEP) is a structured, multidisciplinary document that supports staff to understand and respond to a young person’s individual needs in a consistent, trauma-informed, and rehabilitative manner</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA4ABD0" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00BE0F6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D39CF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The need for an IEP is deliberately not prescriptive. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D39CF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omplex needs </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of a young person can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D39CF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">present in diverse and dynamic ways, and it is neither practical nor desirable to attempt to define every scenario in which an IEP may be required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A600BC0" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00BE0F6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D39CF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professional judgement and operational discretion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by all staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D39CF">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>are therefore central to decision-making</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474F7C9D" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRPr="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00BE0F6E">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An IEP:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6C6B13" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRPr="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t>is not a disciplinary or punitive tool</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D54A227" w14:textId="5B2FED1E" w:rsidR="00BE0F6E" w:rsidRPr="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t>does not replace behaviour expectations and responses, ARMS, or SAMS processes (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F63">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t>efer</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F63">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="003D77FF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.1 Behaviour Expectations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003D77FF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Responses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk219195345"/>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="003D77FF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP 7.4 </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1429">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D77FF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D1429">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Young People</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D77FF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DD7B61" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRPr="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t>provides practical guidance to staff on how best to engage, communicate with, and support a young person in day-to-day operations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D2D71D" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRPr="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t>focuses on strengths, triggers, communication needs, cultural considerations, and effective engagement and de-escalation strategies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049320B9" w14:textId="77777777" w:rsidR="00BE0F6E" w:rsidRPr="00BE0F6E" w:rsidRDefault="00BE0F6E" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1134" w:hanging="283"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0F6E">
+        <w:t>supports relational security by promoting predictable, consistent, and respectful interactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="513DB4D7" w14:textId="28F88DEA" w:rsidR="00BE0F6E" w:rsidRPr="00B34DE5" w:rsidRDefault="00B34DE5" w:rsidP="00B34DE5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DE5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The IEP shall be used as an ongoing planning and decision-making tool to inform the management, supervision of and engagement with the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C212FB" w14:textId="26650BCB" w:rsidR="00AD0BCD" w:rsidRPr="00C04F63" w:rsidRDefault="00B34DE5" w:rsidP="00224CCF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="576" w:hanging="576"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc216865670"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc216950637"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc216950729"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc216950886"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc217023448"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc217028564"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc216865671"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc216950638"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc216950730"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc216950887"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc217023449"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc217028565"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc216865672"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc216950639"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc216950731"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc216950888"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc217023450"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc217028566"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc216865673"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc216950640"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc216950732"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc216950889"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc217023451"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc217028567"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc216865674"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc216950641"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc216950733"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc216950890"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc217023452"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc217028568"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc216865675"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc216950642"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc216950734"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc216950891"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc217023453"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc217028569"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc216865676"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc216950643"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc216950735"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc216950892"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc217023454"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc217028570"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc216865677"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc216950644"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc216950736"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc216950893"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc217023455"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc217028571"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc216865678"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc216950645"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc216950737"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc216950894"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc217023456"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc217028572"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc216865679"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc216950646"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc216950738"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc216950895"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc217023457"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc217028573"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc216865680"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc216950647"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc216950739"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc216950896"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc217023458"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc217028574"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc216950649"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc216950741"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc216950898"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc217023460"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc217028576"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc239682072"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
@@ -2390,3386 +3587,7979 @@
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidRPr="00C04F63">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Requirements for the development of an IEP</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="4CEBBFB8" w14:textId="77777777" w:rsidR="00B34DE5" w:rsidRPr="00B34DE5" w:rsidRDefault="00B34DE5" w:rsidP="00B34DE5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DE5">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An IEP may be developed: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B26CCB0" w14:textId="77777777" w:rsidR="00B34DE5" w:rsidRPr="00B34DE5" w:rsidRDefault="00B34DE5" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DE5">
+        <w:t>when a young person is identified by the Manager Complex Care or Assistant Superintendent Specialised Services due to complex behaviour or presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A87436B" w14:textId="6E3D0ACD" w:rsidR="00B34DE5" w:rsidRPr="00B34DE5" w:rsidRDefault="00926C6D" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DE5" w:rsidRPr="00B34DE5">
+        <w:t>t the request of the Superintendent or Deputy Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623244A6" w14:textId="77777777" w:rsidR="00B34DE5" w:rsidRPr="00B34DE5" w:rsidRDefault="00B34DE5" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DE5">
+        <w:t>when recommended through the At-Risk Assessment Group (ARAG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8079E8" w14:textId="77777777" w:rsidR="00B34DE5" w:rsidRPr="00B34DE5" w:rsidRDefault="00B34DE5" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DE5">
+        <w:t>where concerns are raised by other staff regarding complex behaviour or presentation, via their line management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D19ED0" w14:textId="77777777" w:rsidR="00B34DE5" w:rsidRPr="00B34DE5" w:rsidRDefault="00B34DE5" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34DE5">
+        <w:t>where a young person has required placement in a specialised unit (such as CCU, ISU, Cue or Unit 18) due to complex behaviour or presentation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25AC0286" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00FD06B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc217028579"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc216950652"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc216950744"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc216950901"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc217023463"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc217028580"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc216950653"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc216950745"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc216950902"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc217023464"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc217028581"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc216950654"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc216950746"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc216950903"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc217023465"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc217028582"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc216950655"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc216950747"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc216950904"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc217023466"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc217028583"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc216950656"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc216950748"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc216950905"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc217023467"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc217028584"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc216865684"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc216950657"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc216950749"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc216950906"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc217023468"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc217028585"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc236916286"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
-      <w:r w:rsidRPr="00C22458">
-[...21 lines deleted...]
-      <w:bookmarkStart w:id="92" w:name="_Before_considering_and"/>
       <w:bookmarkEnd w:id="92"/>
-      <w:r w:rsidRPr="00C22458">
-[...59 lines deleted...]
-      <w:bookmarkStart w:id="97" w:name="_Toc153189303"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
-      <w:r w:rsidRPr="00C22458">
-[...1 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The circumstances under which an IEP may be considered is not prescriptive and will be based on consideration of an individual young persons need.  However, some situations in which an IEP may be considered can include where a young person:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3E5996F6" w14:textId="77777777" w:rsidR="004E3186" w:rsidRPr="006146DE" w:rsidRDefault="00486294" w:rsidP="00C22458">
-[...27 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+    <w:p w14:paraId="52E99E54" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00DD72CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>; and</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="556"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>has an identified disability or complex needs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0FD32F" w14:textId="77777777" w:rsidR="004E3186" w:rsidRPr="004E3186" w:rsidRDefault="00486294" w:rsidP="001850F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+    <w:p w14:paraId="676BD993" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00DD72CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>;</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="556"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is of a young developmental age</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2025A564" w14:textId="77777777" w:rsidR="001C5A3A" w:rsidRPr="00956537" w:rsidRDefault="00486294" w:rsidP="001850F4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+    <w:p w14:paraId="2F86CD2C" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00DD72CF">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">manage ongoing inappropriate behaviour when every other available option has been exhausted. </w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="556"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>experiences repeated placement on ARMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F46B5B5" w14:textId="142E3BBE" w:rsidR="001C5A3A" w:rsidRPr="001C5A3A" w:rsidRDefault="00486294" w:rsidP="00C22458">
-[...61 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="6179D29F" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="556"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>has repeated placements in higher supervision environments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B5CC6D" w14:textId="2F001E96" w:rsidR="004E3186" w:rsidRDefault="00486294" w:rsidP="00C22458">
-[...252 lines deleted...]
-        <w:r w:rsidR="003D16A1" w:rsidRPr="00BC4B4E">
+    <w:p w14:paraId="1991FC19" w14:textId="7A2A8C54" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="556"/>
+        <w:outlineLvl w:val="3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>demonstrates persistent or escalating behavioural presentations that are not adequately supported through standard operational approaches</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">efer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00C04F63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 6.1 </w:t>
+        </w:r>
+        <w:r w:rsidR="000F0CD2" w:rsidRPr="00C04F63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>–</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C04F63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="000F0CD2" w:rsidRPr="00C04F63">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Behaviour</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="000F0CD2" w:rsidRPr="00C04F63">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Expectation and Responses</w:t>
+      </w:r>
+      <w:r w:rsidR="00C04F63" w:rsidRPr="00C04F63">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04F63">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="108118DC" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00FD06B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custodial Officers who identify a potential need for an IEP are to raise this with the Unit Manager or Senior Officer in the first instance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A3783A" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00FD06B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Unit manager will refer the young person to the Manager Complex Care or the relevant Multidisciplinary Team (MDT) Chair for consideration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71482DC5" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00FD06B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All other staff who identify a potential need for an IEP are to raise this with their relevant line manager who will notify the relevant Unit Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7910E390" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00FD06B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Requests for an IEP may also be made by the Superintendent, relevant Assistant Superintendent, relevant Deputy Superintendent, or through recommendations arising from the ARAG. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F6F50A" w14:textId="77777777" w:rsidR="00FD06B4" w:rsidRPr="00FD06B4" w:rsidRDefault="00FD06B4" w:rsidP="00FD06B4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD06B4">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For pregnant young people or young people who self- identify as trans, gender diverse and intersex, refer to section 5 of this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E52285E" w14:textId="2804E57A" w:rsidR="00AD0BCD" w:rsidRPr="00C04F63" w:rsidRDefault="000F0CD2" w:rsidP="00AD0BCD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc239682073"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidRPr="00C04F63">
+        <w:t>Development of an Individual Engagement Plan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+    </w:p>
+    <w:p w14:paraId="20E3773E" w14:textId="7620D70A" w:rsidR="00AD0BCD" w:rsidRPr="00224CCF" w:rsidRDefault="000F0CD2" w:rsidP="00224CCF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Toc239682074"/>
+      <w:r>
+        <w:t>Multidisciplinary development</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="66C58DB0" w14:textId="77777777" w:rsidR="000F0CD2" w:rsidRPr="000F0CD2" w:rsidRDefault="000F0CD2" w:rsidP="000F0CD2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The development of an IEP shall occur through a relevant MDT. The specific MDT will depend on the individual circumstances of the young person and may include, for example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D994B8" w14:textId="77777777" w:rsidR="000F0CD2" w:rsidRPr="000F0CD2" w:rsidRDefault="000F0CD2" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD2">
+        <w:t>Unit 18 MDT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2B3362" w14:textId="77777777" w:rsidR="000F0CD2" w:rsidRPr="000F0CD2" w:rsidRDefault="000F0CD2" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD2">
+        <w:t>Complex Care MDT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5EF697" w14:textId="4B9172C4" w:rsidR="000F0CD2" w:rsidRPr="000F0CD2" w:rsidRDefault="000F0CD2" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD2">
+        <w:t>ISU/CUE MDT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F26DD57" w14:textId="77777777" w:rsidR="000F0CD2" w:rsidRPr="000F0CD2" w:rsidRDefault="000F0CD2" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD2">
+        <w:t>A specially convened MDT for the purpose of IEP development.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21062E52" w14:textId="77777777" w:rsidR="000F0CD2" w:rsidRDefault="000F0CD2" w:rsidP="000F0CD2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F0CD2">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The IEP shall be developed collaboratively, recognising the value of diverse professional perspectives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7327BB03" w14:textId="72188A04" w:rsidR="00A30B49" w:rsidRDefault="00A30B49" w:rsidP="00A30B49">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc239682075"/>
+      <w:r>
+        <w:t>Responsibility for development</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+    </w:p>
+    <w:p w14:paraId="37CB49CA" w14:textId="03E9BB25" w:rsidR="00A30B49" w:rsidRPr="00162C07" w:rsidRDefault="00A30B49" w:rsidP="00A30B49">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2C7B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007B065D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A2C7B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hairperson of the relevant MDT is responsible for overseeing the development of the IEP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDA9158" w14:textId="77777777" w:rsidR="00A30B49" w:rsidRDefault="00A30B49" w:rsidP="00A30B49">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2C7B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>This responsibility includes coordinating and collating contributions, ensuring the plan is completed within required timeframes and confirming that the IEP is published and accessible to staff</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380690F8" w14:textId="375F8464" w:rsidR="00A30B49" w:rsidRDefault="00A30B49" w:rsidP="00A30B49">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2C7B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While the </w:t>
+      </w:r>
+      <w:r w:rsidR="007B065D">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A2C7B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hairperson holds accountability, the quality and effectiveness of an IEP relies on meaningful input from all </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>associated staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3517A863" w14:textId="7EF9D9EE" w:rsidR="00A30B49" w:rsidRDefault="00A30B49" w:rsidP="00A30B49">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="117" w:name="_Toc239682076"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Required contributions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="07F3ED36" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="001932F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:t xml:space="preserve">An IEP can include input from any business area and the contributors will be determined by the relevant chairperson on a case-by-case basis.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33DFE5BE" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="001932F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:t>The minimum contribution to develop the IEP would be expected to include the following staff:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7D7B8C" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="357"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Youth Justice Psychological Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF9754F" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="357"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Justice Health and Wellbeing Services (JHWS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C165488" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="357"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Aboriginal Youth Support Officers (AYSO) where relevant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB5B08F" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="357"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Case Planning and Programs Unit (CPPU), and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28433EE9" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:hanging="357"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant Custodial Officers and staff who have direct operational knowledge of the young person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FCD156" w14:textId="6010DBBC" w:rsidR="00E0504C" w:rsidRPr="00E0504C" w:rsidRDefault="00E0504C" w:rsidP="00E0504C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0504C">
+        <w:t xml:space="preserve">Additional sources of input, where the case requires, can be from Education, the Neurodevelopmental Mental Health team, mentors and </w:t>
+      </w:r>
+      <w:r w:rsidR="0076100D">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0504C">
+        <w:t xml:space="preserve">ommunity </w:t>
+      </w:r>
+      <w:r w:rsidR="0076100D">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0504C">
+        <w:t xml:space="preserve">outh </w:t>
+      </w:r>
+      <w:r w:rsidR="0076100D">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0504C">
+        <w:t xml:space="preserve">ustice </w:t>
+      </w:r>
+      <w:r w:rsidR="0076100D">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E0504C">
+        <w:t>ervices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F7ABBA" w14:textId="77777777" w:rsidR="00E0504C" w:rsidRDefault="00E0504C" w:rsidP="00E0504C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E0504C">
+        <w:t xml:space="preserve">Custodial Officer input is critical to ensure that the plan is practical, realistic, and applicable in daily operations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210F75DD" w14:textId="7C1AA33C" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="00E0504C" w:rsidP="00E0504C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A2C7B">
+        <w:t>An IEP is not to become active until these contributions have been received and considered</w:t>
+      </w:r>
+      <w:r w:rsidR="0076100D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="00E0504C">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="001932F1">
+        <w:t xml:space="preserve">ommunity </w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="00E0504C">
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="001932F1">
+        <w:t xml:space="preserve">outh </w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="00E0504C">
+        <w:t>J</w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="001932F1">
+        <w:t xml:space="preserve">ustice </w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="00E0504C">
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="001932F1" w:rsidRPr="001932F1">
+        <w:t>ervices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FABF51" w14:textId="32A58310" w:rsidR="00A30B49" w:rsidRDefault="001932F1" w:rsidP="001932F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Toc239682077"/>
+      <w:r>
+        <w:t>Timeframes</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="57D3B733" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="001932F1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:t>The initial IEP shall be developed and completed within one (1) week of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70281589" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:t>transfer to Unit 18</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCF2C31" w14:textId="77777777" w:rsidR="001932F1" w:rsidRPr="001932F1" w:rsidRDefault="001932F1" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1276" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001932F1">
+        <w:t>receival of referral to relevant MDT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53AABAF9" w14:textId="194511DE" w:rsidR="001932F1" w:rsidRDefault="00116AF1" w:rsidP="00116AF1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc239682078"/>
+      <w:r>
+        <w:t>Review and ongoing management of IEPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="61CCEA94" w14:textId="77777777" w:rsidR="00A07841" w:rsidRPr="00D07999" w:rsidRDefault="00A07841" w:rsidP="00A07841">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Toc217023475"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc217028592"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc217023476"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc217028593"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc217023477"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc217028594"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc217023478"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc217028595"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc217023479"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc217028596"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc217023480"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc217028597"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc217023481"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc217028598"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc217023482"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc217028599"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc217023483"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc217028600"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc217023484"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc217028601"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc217023485"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc217028602"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc217023486"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc217028603"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEPs are living documents and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> remain responsive to changes in a young person’s presentation, needs, and circumstances. The frequency of review </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be determined by the relevant MDT, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the level of complexity, risk, and stability</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D501825" w14:textId="59327D06" w:rsidR="00A07841" w:rsidRDefault="00A07841" w:rsidP="00A07841">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As a minimum expectation, young people in Unit 18 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have their IEP reviewed weekly through the Unit 18 MDT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="007B3DC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP 2.3 Placement Unit 18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007B3DC8">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BAF7E4" w14:textId="77777777" w:rsidR="00A07841" w:rsidRPr="00D07999" w:rsidRDefault="00A07841" w:rsidP="00A07841">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young people managed through the Complex Care MDT </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have their IEP reviewed at each MDT sitting, and young people discussed through ISU or CUE processes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have their IEP reviewed whenever they are considered by the MDT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="007B3DC8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>COPP 5.2 – Intensive Support and Cue Units</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. Where deemed appropriate, Wings in the Yeeda Unit can also be used. </w:t>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBCB621" w14:textId="77777777" w:rsidR="00486294" w:rsidRDefault="00486294" w:rsidP="00C22458">
+    <w:p w14:paraId="23C4C55D" w14:textId="73BB309B" w:rsidR="00A07841" w:rsidRPr="00D07999" w:rsidRDefault="00C615E5" w:rsidP="00A07841">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidR="00853794" w:rsidRPr="00486294">
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07841" w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">here there is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>an identified</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07841" w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> significant change in behaviour, risk, engagement, or placement,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an out-of-cycle review shall be undertaken</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07841" w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ensure the IEP remains current and effective.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CAAE63" w14:textId="77777777" w:rsidR="0058269B" w:rsidRDefault="0058269B" w:rsidP="0058269B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc239682079"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Interaction with ARMS and SAMS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:p w14:paraId="3F2F9C56" w14:textId="1A25D2B2" w:rsidR="0058269B" w:rsidRPr="00D07999" w:rsidRDefault="0058269B" w:rsidP="0058269B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> does not replace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ARMS or SAMS processes and is not required for every young person subject to those frameworks, as both systems already </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>include safety and risk management planning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00856233">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>At-Risk Management System Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00856233">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Support and Monitoring System (SAMS) Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="208D6C9B" w14:textId="77777777" w:rsidR="0058269B" w:rsidRPr="00D07999" w:rsidRDefault="0058269B" w:rsidP="0058269B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a young person has an active IEP and is managed through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00856233">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARAG</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the ARAG is to consult the IEP when developing or reviewing the Risk Management Plan. The IEP should inform </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>understanding of the young person’s triggers, protective factors and effective engagement strategies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8C3638" w14:textId="77777777" w:rsidR="0058269B" w:rsidRPr="00D07999" w:rsidRDefault="0058269B" w:rsidP="0058269B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When a young person is being considered for removal from ARMS, the ARAG </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> again consult the IEP to ensure it remains c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>urrent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and that any new information identified through </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ARAG is reflected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A090039" w14:textId="77777777" w:rsidR="0058269B" w:rsidRDefault="0058269B" w:rsidP="0058269B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a young person is managed through the ARAG and does not have an active IEP, the ARAG </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> consider whether an IEP would support ongoing stability and engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265A6A8B" w14:textId="77777777" w:rsidR="0058269B" w:rsidRPr="00D07999" w:rsidRDefault="0058269B" w:rsidP="0058269B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This consideration </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be documented, and where an IEP is deemed appropriate, the ARAG Chair </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> raise the recommendation with the relevant MDT Chair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B6162F" w14:textId="77777777" w:rsidR="0058269B" w:rsidRPr="00D07999" w:rsidRDefault="0058269B" w:rsidP="0058269B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>An IEP is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> expected to support sustained periods of stability and may contribute to reducing the need for ongoing ARMS placement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCA6B81" w14:textId="77777777" w:rsidR="007472D6" w:rsidRDefault="007472D6" w:rsidP="007472D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="_Toc239682080"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Storage, accessibility and information sharing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p w14:paraId="69E8F598" w14:textId="5BD940C9" w:rsidR="007472D6" w:rsidRPr="00D07999" w:rsidRDefault="007472D6" w:rsidP="007472D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IEPs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00486294">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00486294">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>be saved within the Content Manager folder associated with the young person. A hard copy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also be placed in the young person’s physical file</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (refer </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A_–" w:history="1">
+        <w:r w:rsidRPr="007A7A43">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Appendix A – Individual Engagement Plan (IEP)</w:t>
+        </w:r>
+        <w:r w:rsidR="00C51773">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Template</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C51773">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2922B611" w14:textId="77777777" w:rsidR="007472D6" w:rsidRPr="00D07999" w:rsidRDefault="007472D6" w:rsidP="007472D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To support consistent operational use, a copy of the IEP </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be accessible within the Unit Office where the young person is accommodated. Staff are expected to familiarise themselves with the IEP and apply it in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">their </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D07999">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>day-to-day engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33AF6898" w14:textId="77777777" w:rsidR="007472D6" w:rsidRDefault="007472D6" w:rsidP="007472D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The details of the IEP shall be recorded in the young person’s notes on the Total Offender Management System (TOMS). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49517BBF" w14:textId="77777777" w:rsidR="007472D6" w:rsidRDefault="007472D6" w:rsidP="007472D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_Toc239682081"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consideration of Diverse and Pregnant Young People</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:p w14:paraId="26D9D97A" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="007472D6" w:rsidP="007472D6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="147" w:name="_Toc239682082"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Trans,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B046FE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gender diverse and intersex</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="147"/>
+    </w:p>
+    <w:p w14:paraId="1DE7DD92" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E020DB">
+        <w:t>A young person who self- identif</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E020DB">
+        <w:t xml:space="preserve"> as trans, gender diverse and intersex or those young people holding or stating they possess an acknowledgment document under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Births, Deaths and Marriages Registration Act 1998</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E020DB">
+        <w:t xml:space="preserve"> shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00C51773">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP - 7.5 Trans, Gender Diverse and Intersex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00C51773">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP 7.8 - Change of Sex or Gender Process of a Young Person</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632BD9EB" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957812">
+        <w:t xml:space="preserve">Superintendent or </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957812">
+        <w:t xml:space="preserve">Deputy Superintendent </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">convene </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957812">
+        <w:t xml:space="preserve">a meeting with the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957812">
+        <w:t xml:space="preserve">MDT </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00957812">
+        <w:t xml:space="preserve">discuss the ongoing management of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2453E8D6" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve">MDT will consider the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">need for the development </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t>of a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n IEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00C51773">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP 7.5 – Trans, Gender Diverse and Intersex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421812C3" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRPr="00BE6082" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Superintendent shall endorse a</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>The IEP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve"> shall incorporate </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the identified individual needs of the young person, as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA7AEB3" w14:textId="6CF0F8F8" w:rsidR="007C203E" w:rsidRPr="00371346" w:rsidRDefault="007C203E" w:rsidP="00C22458">
+    <w:p w14:paraId="4B747B62" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="_Toc239682083"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Pregnant young people</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="148"/>
+    </w:p>
+    <w:p w14:paraId="4EAE3179" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...7 lines deleted...]
-      </w:r>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
       <w:r>
-        <w:t>detainee</w:t>
-[...20 lines deleted...]
-        <w:t>. A Unit Manager o</w:t>
+        <w:t xml:space="preserve">A pregnant young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve">shall be supported through a multi-disciplinary approach including the development of a Pregnancy Management Plan </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">r </w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(PMP) in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00C51773">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP 7.2 – Pregnant Young</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C51773">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person</w:t>
       </w:r>
       <w:r>
-        <w:t>will accompany</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BACC4C1" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
       <w:r>
-        <w:t>detainee</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> shall be advised of the day’s behavioural expectations and advised of how they can move forward through any</w:t>
+        <w:t xml:space="preserve">A PMP </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve">considers the developmental needs of </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> defined milestones </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">PSP. </w:t>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve">pregnant </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve">and the care and protection of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6082">
+        <w:t xml:space="preserve"> during ante and postnatal care</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE5DA66" w14:textId="4C3F1E2E" w:rsidR="00486294" w:rsidRPr="003D454F" w:rsidRDefault="00486294" w:rsidP="00C22458">
+    <w:p w14:paraId="7E04D2C3" w14:textId="77777777" w:rsidR="00B046FE" w:rsidRDefault="00B046FE" w:rsidP="00B046FE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...30 lines deleted...]
-      <w:r w:rsidR="00BF20C7" w:rsidRPr="003D454F">
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The relevant MDT shall consider the formulation of a (PMP) as referred in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00C51773">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>COPP 7.2 – Pregnant Young</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C51773">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
-        </w:rPr>
-        <w:t>.</w:t>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Person</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. The PMP shall be incorporated into the IEP if the young person is identified as requiring the development of an IEP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57975609" w14:textId="40D793F1" w:rsidR="00C77E15" w:rsidRPr="003D454F" w:rsidRDefault="00C77E15" w:rsidP="00C22458">
-[...11 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="036B607B" w14:textId="086CA7F8" w:rsidR="00AD0BCD" w:rsidRPr="00A874AB" w:rsidRDefault="00AD0BCD" w:rsidP="00B046FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD0BCD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:bookmarkStart w:id="149" w:name="_Toc216865773"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc216950691"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc216950783"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc216950940"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc217023537"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc217028642"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc216865774"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc216950692"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc216950784"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc216950941"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc217023538"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc217028643"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc216865775"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc216950693"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc216950785"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc216950942"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc217023539"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc217028644"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc216865776"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc216950694"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc216950786"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc216950943"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc217023540"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc217028645"/>
+      <w:bookmarkStart w:id="173" w:name="_Toc216865777"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc216950695"/>
+      <w:bookmarkStart w:id="175" w:name="_Toc216950787"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc216950944"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc217023541"/>
+      <w:bookmarkStart w:id="178" w:name="_Toc217028646"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc216865778"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc216950696"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc216950788"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc216950945"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc217023542"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc217028647"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc216865779"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc216950697"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc216950789"/>
+      <w:bookmarkStart w:id="188" w:name="_Toc216950946"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc217023543"/>
+      <w:bookmarkStart w:id="190" w:name="_Toc217028648"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc216865780"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc216950698"/>
+      <w:bookmarkStart w:id="193" w:name="_Toc216950790"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc216950947"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc217023544"/>
+      <w:bookmarkStart w:id="196" w:name="_Toc217028649"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc216865781"/>
+      <w:bookmarkStart w:id="198" w:name="_Toc216950699"/>
+      <w:bookmarkStart w:id="199" w:name="_Toc216950791"/>
+      <w:bookmarkStart w:id="200" w:name="_Toc216950948"/>
+      <w:bookmarkStart w:id="201" w:name="_Toc217023545"/>
+      <w:bookmarkStart w:id="202" w:name="_Toc217028650"/>
+      <w:bookmarkStart w:id="203" w:name="_Toc216865782"/>
+      <w:bookmarkStart w:id="204" w:name="_Toc216950700"/>
+      <w:bookmarkStart w:id="205" w:name="_Toc216950792"/>
+      <w:bookmarkStart w:id="206" w:name="_Toc216950949"/>
+      <w:bookmarkStart w:id="207" w:name="_Toc217023546"/>
+      <w:bookmarkStart w:id="208" w:name="_Toc217028651"/>
+      <w:bookmarkStart w:id="209" w:name="_Toc216865783"/>
+      <w:bookmarkStart w:id="210" w:name="_Toc216950701"/>
+      <w:bookmarkStart w:id="211" w:name="_Toc216950793"/>
+      <w:bookmarkStart w:id="212" w:name="_Toc216950950"/>
+      <w:bookmarkStart w:id="213" w:name="_Toc217023547"/>
+      <w:bookmarkStart w:id="214" w:name="_Toc217028652"/>
+      <w:bookmarkStart w:id="215" w:name="_Toc216865784"/>
+      <w:bookmarkStart w:id="216" w:name="_Toc216950702"/>
+      <w:bookmarkStart w:id="217" w:name="_Toc216950794"/>
+      <w:bookmarkStart w:id="218" w:name="_Toc216950951"/>
+      <w:bookmarkStart w:id="219" w:name="_Toc217023548"/>
+      <w:bookmarkStart w:id="220" w:name="_Toc217028653"/>
+      <w:bookmarkStart w:id="221" w:name="_Toc216865785"/>
+      <w:bookmarkStart w:id="222" w:name="_Toc216950703"/>
+      <w:bookmarkStart w:id="223" w:name="_Toc216950795"/>
+      <w:bookmarkStart w:id="224" w:name="_Toc216950952"/>
+      <w:bookmarkStart w:id="225" w:name="_Toc217023549"/>
+      <w:bookmarkStart w:id="226" w:name="_Toc217028654"/>
+      <w:bookmarkStart w:id="227" w:name="_Toc216865786"/>
+      <w:bookmarkStart w:id="228" w:name="_Toc216950704"/>
+      <w:bookmarkStart w:id="229" w:name="_Toc216950796"/>
+      <w:bookmarkStart w:id="230" w:name="_Toc216950953"/>
+      <w:bookmarkStart w:id="231" w:name="_Toc217023550"/>
+      <w:bookmarkStart w:id="232" w:name="_Toc217028655"/>
+      <w:bookmarkStart w:id="233" w:name="_Toc216865787"/>
+      <w:bookmarkStart w:id="234" w:name="_Toc216950705"/>
+      <w:bookmarkStart w:id="235" w:name="_Toc216950797"/>
+      <w:bookmarkStart w:id="236" w:name="_Toc216950954"/>
+      <w:bookmarkStart w:id="237" w:name="_Toc217023551"/>
+      <w:bookmarkStart w:id="238" w:name="_Toc217028656"/>
+      <w:bookmarkStart w:id="239" w:name="_Toc216865788"/>
+      <w:bookmarkStart w:id="240" w:name="_Toc216950706"/>
+      <w:bookmarkStart w:id="241" w:name="_Toc216950798"/>
+      <w:bookmarkStart w:id="242" w:name="_Toc216950955"/>
+      <w:bookmarkStart w:id="243" w:name="_Toc217023552"/>
+      <w:bookmarkStart w:id="244" w:name="_Toc217028657"/>
+      <w:bookmarkStart w:id="245" w:name="_Toc216865789"/>
+      <w:bookmarkStart w:id="246" w:name="_Toc216950707"/>
+      <w:bookmarkStart w:id="247" w:name="_Toc216950799"/>
+      <w:bookmarkStart w:id="248" w:name="_Toc216950956"/>
+      <w:bookmarkStart w:id="249" w:name="_Toc217023553"/>
+      <w:bookmarkStart w:id="250" w:name="_Toc217028658"/>
+      <w:bookmarkStart w:id="251" w:name="_Toc216865790"/>
+      <w:bookmarkStart w:id="252" w:name="_Toc216950708"/>
+      <w:bookmarkStart w:id="253" w:name="_Toc216950800"/>
+      <w:bookmarkStart w:id="254" w:name="_Toc216950957"/>
+      <w:bookmarkStart w:id="255" w:name="_Toc217023554"/>
+      <w:bookmarkStart w:id="256" w:name="_Toc217028659"/>
+      <w:bookmarkStart w:id="257" w:name="_Toc216865791"/>
+      <w:bookmarkStart w:id="258" w:name="_Toc216950709"/>
+      <w:bookmarkStart w:id="259" w:name="_Toc216950801"/>
+      <w:bookmarkStart w:id="260" w:name="_Toc216950958"/>
+      <w:bookmarkStart w:id="261" w:name="_Toc217023555"/>
+      <w:bookmarkStart w:id="262" w:name="_Toc217028660"/>
+      <w:bookmarkStart w:id="263" w:name="_Toc216865792"/>
+      <w:bookmarkStart w:id="264" w:name="_Toc216950710"/>
+      <w:bookmarkStart w:id="265" w:name="_Toc216950802"/>
+      <w:bookmarkStart w:id="266" w:name="_Toc216950959"/>
+      <w:bookmarkStart w:id="267" w:name="_Toc217023556"/>
+      <w:bookmarkStart w:id="268" w:name="_Toc217028661"/>
+      <w:bookmarkStart w:id="269" w:name="_Toc216865793"/>
+      <w:bookmarkStart w:id="270" w:name="_Toc216950711"/>
+      <w:bookmarkStart w:id="271" w:name="_Toc216950803"/>
+      <w:bookmarkStart w:id="272" w:name="_Toc216950960"/>
+      <w:bookmarkStart w:id="273" w:name="_Toc217023557"/>
+      <w:bookmarkStart w:id="274" w:name="_Toc217028662"/>
+      <w:bookmarkStart w:id="275" w:name="_Toc216865794"/>
+      <w:bookmarkStart w:id="276" w:name="_Toc216950712"/>
+      <w:bookmarkStart w:id="277" w:name="_Toc216950804"/>
+      <w:bookmarkStart w:id="278" w:name="_Toc216950961"/>
+      <w:bookmarkStart w:id="279" w:name="_Toc217023558"/>
+      <w:bookmarkStart w:id="280" w:name="_Toc217028663"/>
+      <w:bookmarkStart w:id="281" w:name="_Toc216865795"/>
+      <w:bookmarkStart w:id="282" w:name="_Toc216950713"/>
+      <w:bookmarkStart w:id="283" w:name="_Toc216950805"/>
+      <w:bookmarkStart w:id="284" w:name="_Toc216950962"/>
+      <w:bookmarkStart w:id="285" w:name="_Toc217023559"/>
+      <w:bookmarkStart w:id="286" w:name="_Toc217028664"/>
+      <w:bookmarkStart w:id="287" w:name="_Toc216865796"/>
+      <w:bookmarkStart w:id="288" w:name="_Toc216950714"/>
+      <w:bookmarkStart w:id="289" w:name="_Toc216950806"/>
+      <w:bookmarkStart w:id="290" w:name="_Toc216950963"/>
+      <w:bookmarkStart w:id="291" w:name="_Toc217023560"/>
+      <w:bookmarkStart w:id="292" w:name="_Toc217028665"/>
+      <w:bookmarkStart w:id="293" w:name="_Toc216865797"/>
+      <w:bookmarkStart w:id="294" w:name="_Toc216950715"/>
+      <w:bookmarkStart w:id="295" w:name="_Toc216950807"/>
+      <w:bookmarkStart w:id="296" w:name="_Toc216950964"/>
+      <w:bookmarkStart w:id="297" w:name="_Toc217023561"/>
+      <w:bookmarkStart w:id="298" w:name="_Toc217028666"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="172"/>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:bookmarkEnd w:id="181"/>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:bookmarkEnd w:id="187"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:bookmarkEnd w:id="189"/>
+      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="191"/>
+      <w:bookmarkEnd w:id="192"/>
+      <w:bookmarkEnd w:id="193"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="195"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="198"/>
+      <w:bookmarkEnd w:id="199"/>
+      <w:bookmarkEnd w:id="200"/>
+      <w:bookmarkEnd w:id="201"/>
+      <w:bookmarkEnd w:id="202"/>
+      <w:bookmarkEnd w:id="203"/>
+      <w:bookmarkEnd w:id="204"/>
+      <w:bookmarkEnd w:id="205"/>
+      <w:bookmarkEnd w:id="206"/>
+      <w:bookmarkEnd w:id="207"/>
+      <w:bookmarkEnd w:id="208"/>
+      <w:bookmarkEnd w:id="209"/>
+      <w:bookmarkEnd w:id="210"/>
+      <w:bookmarkEnd w:id="211"/>
+      <w:bookmarkEnd w:id="212"/>
+      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="214"/>
+      <w:bookmarkEnd w:id="215"/>
+      <w:bookmarkEnd w:id="216"/>
+      <w:bookmarkEnd w:id="217"/>
+      <w:bookmarkEnd w:id="218"/>
+      <w:bookmarkEnd w:id="219"/>
+      <w:bookmarkEnd w:id="220"/>
+      <w:bookmarkEnd w:id="221"/>
+      <w:bookmarkEnd w:id="222"/>
+      <w:bookmarkEnd w:id="223"/>
+      <w:bookmarkEnd w:id="224"/>
+      <w:bookmarkEnd w:id="225"/>
+      <w:bookmarkEnd w:id="226"/>
+      <w:bookmarkEnd w:id="227"/>
+      <w:bookmarkEnd w:id="228"/>
+      <w:bookmarkEnd w:id="229"/>
+      <w:bookmarkEnd w:id="230"/>
+      <w:bookmarkEnd w:id="231"/>
+      <w:bookmarkEnd w:id="232"/>
+      <w:bookmarkEnd w:id="233"/>
+      <w:bookmarkEnd w:id="234"/>
+      <w:bookmarkEnd w:id="235"/>
+      <w:bookmarkEnd w:id="236"/>
+      <w:bookmarkEnd w:id="237"/>
+      <w:bookmarkEnd w:id="238"/>
+      <w:bookmarkEnd w:id="239"/>
+      <w:bookmarkEnd w:id="240"/>
+      <w:bookmarkEnd w:id="241"/>
+      <w:bookmarkEnd w:id="242"/>
+      <w:bookmarkEnd w:id="243"/>
+      <w:bookmarkEnd w:id="244"/>
+      <w:bookmarkEnd w:id="245"/>
+      <w:bookmarkEnd w:id="246"/>
+      <w:bookmarkEnd w:id="247"/>
+      <w:bookmarkEnd w:id="248"/>
+      <w:bookmarkEnd w:id="249"/>
+      <w:bookmarkEnd w:id="250"/>
+      <w:bookmarkEnd w:id="251"/>
+      <w:bookmarkEnd w:id="252"/>
+      <w:bookmarkEnd w:id="253"/>
+      <w:bookmarkEnd w:id="254"/>
+      <w:bookmarkEnd w:id="255"/>
+      <w:bookmarkEnd w:id="256"/>
+      <w:bookmarkEnd w:id="257"/>
+      <w:bookmarkEnd w:id="258"/>
+      <w:bookmarkEnd w:id="259"/>
+      <w:bookmarkEnd w:id="260"/>
+      <w:bookmarkEnd w:id="261"/>
+      <w:bookmarkEnd w:id="262"/>
+      <w:bookmarkEnd w:id="263"/>
+      <w:bookmarkEnd w:id="264"/>
+      <w:bookmarkEnd w:id="265"/>
+      <w:bookmarkEnd w:id="266"/>
+      <w:bookmarkEnd w:id="267"/>
+      <w:bookmarkEnd w:id="268"/>
+      <w:bookmarkEnd w:id="269"/>
+      <w:bookmarkEnd w:id="270"/>
+      <w:bookmarkEnd w:id="271"/>
+      <w:bookmarkEnd w:id="272"/>
+      <w:bookmarkEnd w:id="273"/>
+      <w:bookmarkEnd w:id="274"/>
+      <w:bookmarkEnd w:id="275"/>
+      <w:bookmarkEnd w:id="276"/>
+      <w:bookmarkEnd w:id="277"/>
+      <w:bookmarkEnd w:id="278"/>
+      <w:bookmarkEnd w:id="279"/>
+      <w:bookmarkEnd w:id="280"/>
+      <w:bookmarkEnd w:id="281"/>
+      <w:bookmarkEnd w:id="282"/>
+      <w:bookmarkEnd w:id="283"/>
+      <w:bookmarkEnd w:id="284"/>
+      <w:bookmarkEnd w:id="285"/>
+      <w:bookmarkEnd w:id="286"/>
+      <w:bookmarkEnd w:id="287"/>
+      <w:bookmarkEnd w:id="288"/>
+      <w:bookmarkEnd w:id="289"/>
+      <w:bookmarkEnd w:id="290"/>
+      <w:bookmarkEnd w:id="291"/>
+      <w:bookmarkEnd w:id="292"/>
+      <w:bookmarkEnd w:id="293"/>
+      <w:bookmarkEnd w:id="294"/>
+      <w:bookmarkEnd w:id="295"/>
+      <w:bookmarkEnd w:id="296"/>
+      <w:bookmarkEnd w:id="297"/>
+      <w:bookmarkEnd w:id="298"/>
     </w:p>
-    <w:p w14:paraId="02F85EF0" w14:textId="77777777" w:rsidR="007C203E" w:rsidRPr="003D454F" w:rsidRDefault="007C203E" w:rsidP="00C22458">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="70630C89" w14:textId="184ADB27" w:rsidR="00F533CF" w:rsidRPr="007F6A61" w:rsidRDefault="009D49EF" w:rsidP="00E47878">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="299" w:name="_Toc239682084"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="007F6A61">
+        <w:lastRenderedPageBreak/>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="299"/>
     </w:p>
-    <w:p w14:paraId="0D5ED59D" w14:textId="43DD6282" w:rsidR="009F1493" w:rsidRPr="00C22458" w:rsidRDefault="00233B49" w:rsidP="00C22458">
-[...306 lines deleted...]
-    <w:p w14:paraId="686FBECE" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2116"/>
-        <w:gridCol w:w="7052"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="1ADF8F7A" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="00C545D7" w:rsidRPr="000E6F0A" w14:paraId="15F2AA14" w14:textId="77777777" w:rsidTr="00C540DF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="21F7C2F3" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="67FE0ECC" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00CF6125" w:rsidRDefault="00C545D7" w:rsidP="009D49EF">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="38FE9D26" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="188A8A91" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="00CF6125" w:rsidRDefault="00C545D7" w:rsidP="009D49EF">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="65196CD4" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="19E55A68" w14:textId="77777777" w:rsidTr="00C540DF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8FF88A" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="005435AD" w:rsidRDefault="006F4712" w:rsidP="00DF778C">
+          <w:p w14:paraId="3F10EFE4" w14:textId="77777777" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00234CE0">
+              <w:t xml:space="preserve">Assistant Superintendent </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AAA8A3" w14:textId="07CFCA55" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Assistant Superintendent</w:t>
+              <w:t>Specialist Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="673E88F7" w14:textId="0F42E8AE" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="006F4712" w:rsidP="00DF778C">
+          <w:p w14:paraId="58143295" w14:textId="4991E3D0" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="009061E0">
-              <w:t xml:space="preserve">Officers designated by the Superintendent to be an Assistant Superintendent of </w:t>
+            <w:r w:rsidRPr="00642209">
+              <w:t>Officers designated by the Superintendent to be an Assistant Superintendent of a Youth Detention Centre</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Banksia Hill </w:t>
-[...5 lines deleted...]
-              <w:t>Detention Centre.</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w14:paraId="7F27A44E" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="29183ACF" w14:textId="77777777" w:rsidTr="00481D11">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="116CAE40" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="005435AD" w:rsidRDefault="00441536" w:rsidP="00DF778C">
+          <w:p w14:paraId="43F13A8A" w14:textId="7CDD8098" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Policy and Procedures (COPP)</w:t>
+            <w:r w:rsidRPr="00C51606">
+              <w:t xml:space="preserve">At Risk Assessment Group (ARAG) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11658839" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="006F4712" w:rsidP="00DF778C">
+          <w:p w14:paraId="185FAA62" w14:textId="589B45D9" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00642209">
+              <w:t>A group that meets every weekday to discuss management of young people identified as being at-risk. The group includes Custodial Officers, medical staff, psychological staff, and Aboriginal Youth Support Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="3C8C6FCB" w14:textId="77777777" w:rsidTr="00481D11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2194DC6F" w14:textId="57D36EC5" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B42319">
+              <w:t>At-Risk Management System (ARMS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66D961DE" w14:textId="654D6CB5" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00642209">
+              <w:t>The framework for the whole-of-Centre approach to the prevention and management of suicidal and non-suicidal self-injury (NSSI) for at-risk youth in custody</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="6E3493FD" w14:textId="77777777" w:rsidTr="00C540DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A99908" w14:textId="6650403B" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00234CE0">
+              <w:t>Aboriginal Youth Support Officers (AYSO)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F60C363" w14:textId="2FBD0787" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F108D">
+              <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the Public Sector Management Act 1994, who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009F108D">
+              <w:t>provides assistance to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009F108D">
+              <w:t xml:space="preserve"> young people accommodated in a Youth Detention Centre to enhance their wellbeing and facilitate development of cultural knowledge (individually and in groups).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="7D0F3B25" w14:textId="77777777" w:rsidTr="00C540DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721E47D2" w14:textId="01D695B2" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00642209">
+              <w:t>Case Planning and Program Unit (CPPU)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB62752" w14:textId="2039845D" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00642209">
+              <w:t>Responsible for coordinating and scheduling any program delivery for young people accommodated in a YDC. The CPPU liaise with internal and external service providers and offer through-care support to young people transitioning to the community</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="4B5C2BD6" w14:textId="77777777" w:rsidTr="00C540DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="123CEF52" w14:textId="5997AE31" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00234CE0">
+              <w:t>Content Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B5E698" w14:textId="2B026671" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00642209">
+              <w:t>The department’s Electronic Document and Records Management System (EDRMS) used to capture, store and manage corporate records securely and in accordance with relevant legislation, policies and standards.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="4349662D" w14:textId="77777777" w:rsidTr="00C540DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0A89AF" w14:textId="1620D252" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7150C95A" w14:textId="04316265" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>COPPs</w:t>
             </w:r>
             <w:r w:rsidRPr="007A0221">
               <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B21EB8" w14:paraId="2C28DEAD" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="16A4F3F6" w14:textId="77777777" w:rsidTr="00C540DF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B26A8D" w14:textId="15EB6CF5" w:rsidR="00B21EB8" w:rsidRDefault="00B21EB8" w:rsidP="00DF778C">
+          <w:p w14:paraId="71E19626" w14:textId="75985E8E" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Custodial Officer</w:t>
+              <w:t xml:space="preserve">Custodial </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC4E29">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67AE7E1C" w14:textId="3360C8BF" w:rsidR="00B21EB8" w:rsidRDefault="00B21EB8" w:rsidP="00DF778C">
+          <w:p w14:paraId="764A2CC8" w14:textId="717071AF" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">An officer with custodial functions, appointed under section 11(1) of the </w:t>
+            <w:r w:rsidRPr="00642209">
+              <w:t>In accordance with section 11(1a)(a) of the Young Offenders Act 1994, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC3EAA">
-[...7 lines deleted...]
-              <w:t>; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers.</w:t>
+            <w:r w:rsidRPr="008615A8">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F4712" w14:paraId="26143D52" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="0EB88B5C" w14:textId="77777777" w:rsidTr="00C540DF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED74DFB" w14:textId="77777777" w:rsidR="006F4712" w:rsidRDefault="006F4712" w:rsidP="00DF778C">
+          <w:p w14:paraId="512FEF38" w14:textId="01C62969" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14D76396" w14:textId="6497B67A" w:rsidR="00AB5487" w:rsidRDefault="00D31A28" w:rsidP="00DF778C">
+          <w:p w14:paraId="2A2F44BD" w14:textId="77777777" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="000367DC">
-              <w:t xml:space="preserve">Means a person who is detained in a detention centre as defined in s3 of the </w:t>
+            <w:r>
+              <w:t>Means a person who is accommodated in a detention centre as defined in section 3 of the Young Offenders Act 1994 or, a young person subject to a custody order or an interim or extended custody order under the Criminal Law (Mental Impairment) Act 2023.</w:t>
             </w:r>
-            <w:r w:rsidRPr="000367DC">
+          </w:p>
+          <w:p w14:paraId="726CC4DA" w14:textId="77777777" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36F922CB" w14:textId="51C8C6E5" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>For the purpose of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="7BE70F85" w14:textId="77777777" w:rsidTr="00481D11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D31616" w14:textId="1E832805" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Individual Engagement Plan (IEP)</w:t>
             </w:r>
-            <w:r w:rsidRPr="000367DC">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+          </w:tcPr>
+          <w:p w14:paraId="08032675" w14:textId="28A2FFB7" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0064515C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">An individually tailored management plan </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">developed with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0064515C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">oversight from a multi-disciplinary team, to assist staff in the consistent management of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a young person with complex needs, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0064515C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to inform staff of a </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>young person’s individual needs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0064515C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F4712" w14:paraId="2F8D3566" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="336CB482" w14:textId="77777777" w:rsidTr="00481D11">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="16DD6FD6" w14:textId="77777777" w:rsidR="006F4712" w:rsidRDefault="006F4712" w:rsidP="00DF778C">
+          <w:p w14:paraId="6A4B6A48" w14:textId="1038D64A" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00263F2C">
-              <w:t>Officers and Employees of Particular Classes</w:t>
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Intensive Support Unit (ISU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="481812F9" w14:textId="5622A723" w:rsidR="006F4712" w:rsidRPr="006F4712" w:rsidRDefault="006F4712" w:rsidP="006F4712">
+          <w:p w14:paraId="6A394DDB" w14:textId="6F81A14F" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00642209">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="006F4712">
+              <w:t>A unit within Banksia Hill Youth Detention Centre for male young people that provides a higher level of care and support than standard accommodation units</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>The following descriptions of classes of officers and employees are prescribed for the purpose of s</w:t>
-[...57 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E9CB711" w14:textId="026EA81F" w:rsidR="006F4712" w:rsidRPr="006F4712" w:rsidRDefault="006F4712" w:rsidP="006F4712">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="44E57D30" w14:textId="77777777" w:rsidTr="00C540DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C55B2EB" w14:textId="5B163807" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="006F4712">
-[...4 lines deleted...]
-              <w:t>a) Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            <w:r w:rsidRPr="00642209">
+              <w:t>Multi-Disciplinary Team (MDT)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D27F47F" w14:textId="6A34513A" w:rsidR="006F4712" w:rsidRPr="006F4712" w:rsidRDefault="006F4712" w:rsidP="006F4712">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EBDDD74" w14:textId="7E7046C5" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="006F4712">
-[...4 lines deleted...]
-              <w:t>b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            <w:r w:rsidRPr="00642209">
+              <w:t>A team that includes a range of varied internal and external stakeholders, with the aim of collaboratively discussing issues and developing an agreed outcome.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40DB8680" w14:textId="741CFF1A" w:rsidR="006F4712" w:rsidRPr="006F4712" w:rsidRDefault="006F4712" w:rsidP="006F4712">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="066D576B" w14:textId="77777777" w:rsidTr="00C540DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3300704E" w14:textId="3457F8CA" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="006F4712">
-[...4 lines deleted...]
-              <w:t>c) Program support staff counsellors, program facilitators and librarians.</w:t>
+            <w:r>
+              <w:t>Senior Officer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40C3B896" w14:textId="177381E8" w:rsidR="006F4712" w:rsidRDefault="006F4712" w:rsidP="006F4712">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E14052" w14:textId="2DF035BA" w:rsidR="008A4CA4" w:rsidRPr="000333A4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1B32">
+              <w:t>A Custodial Officer who is substantive to this rank, or a Unit Manager, or Custodial Officer acting in the capacity of Senior Officer, appointed by the Chief Executive Officer with reference to section 11 of the Young Offenders Act 1994</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="5A088D1D" w14:textId="77777777" w:rsidTr="00C540DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="466FD0DD" w14:textId="7349D9F6" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1B32">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Senior Management Team</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (SMT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37011956" w14:textId="1C86127D" w:rsidR="002F222D" w:rsidRPr="004B1B32" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4712">
+            <w:r w:rsidRPr="004B1B32">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>d) Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+              <w:t>The Senior Management Team is defined as any person or class of persons with discretionary authority in accordance with s. 35 (3) of the Prisons Act 1981 to approve and remove a prisoner’s supervision level and privileges and may include the following staff:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EBB5FCD" w14:textId="3EDF6D42" w:rsidR="008A4CA4" w:rsidRPr="002F222D" w:rsidRDefault="008A4CA4" w:rsidP="002F222D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F222D">
+              <w:t>Superintendents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15570069" w14:textId="7531AF4E" w:rsidR="008A4CA4" w:rsidRPr="002F222D" w:rsidRDefault="008A4CA4" w:rsidP="002F222D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F222D">
+              <w:t>Deputy Superintendents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45B773D1" w14:textId="5CD70043" w:rsidR="008A4CA4" w:rsidRPr="002F222D" w:rsidRDefault="008A4CA4" w:rsidP="002F222D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F222D">
+              <w:t>Assistant Superintendents.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAC9623" w14:textId="7B2D864C" w:rsidR="008A4CA4" w:rsidRPr="00F33B91" w:rsidRDefault="008A4CA4" w:rsidP="002F222D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F222D">
+              <w:t>Principal Officers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C71BD" w14:paraId="23B269CC" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="011342D3" w14:textId="77777777" w:rsidTr="00C540DF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57465AE7" w14:textId="77777777" w:rsidR="002C71BD" w:rsidRPr="00263F2C" w:rsidRDefault="002C71BD" w:rsidP="00DF778C">
+          <w:p w14:paraId="3FE51F20" w14:textId="024BBD98" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
-              <w:t>Personal Support Plan (PSP)</w:t>
-[...37 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...102 lines deleted...]
-            <w:r>
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23AD0504" w14:textId="06772FC6" w:rsidR="006F4712" w:rsidRDefault="006F4712" w:rsidP="00DF778C">
+          <w:p w14:paraId="53E7DCED" w14:textId="2EB52D10" w:rsidR="008A4CA4" w:rsidRPr="00F33B91" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>Department of Justice.</w:t>
+            <w:r w:rsidRPr="00A82294">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any employee or officer of the Department of Justice, including a Public Service Officer, Custodial Officer or an employee of a particular class; and any contractor who provides services to the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033475D" w14:paraId="68E9BC6B" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="75F03770" w14:textId="77777777" w:rsidTr="00C540DF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="645833CD" w14:textId="77777777" w:rsidR="0033475D" w:rsidRDefault="0033475D" w:rsidP="00DF778C">
+          <w:p w14:paraId="49366069" w14:textId="778E852B" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB7AA0">
-              <w:t>Superintendent</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Superintendent </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26C83017" w14:textId="77777777" w:rsidR="0033475D" w:rsidRDefault="0033475D" w:rsidP="00DF778C">
+          <w:p w14:paraId="461D87D1" w14:textId="3197C8F8" w:rsidR="008A4CA4" w:rsidRPr="00F33B91" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB7AA0">
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB7AA0">
+            <w:r w:rsidRPr="00E379B8">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994, ‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB7AA0">
+            <w:r w:rsidRPr="00E379B8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t>The person in charge of a detention centre’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F4712" w14:paraId="350197B3" w14:textId="77777777" w:rsidTr="007651C9">
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="6952AE81" w14:textId="77777777" w:rsidTr="00C540DF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69EE3B72" w14:textId="408F6761" w:rsidR="006F4712" w:rsidRDefault="006F4712" w:rsidP="00DF778C">
+          <w:p w14:paraId="6E780B59" w14:textId="27059FCC" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004B1B32">
+              <w:t>Support and Monitoring System (SAMS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD01673" w14:textId="77777777" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r>
+              <w:t>SAMS is a whole of YDC approach to the way young people who require multi-disciplinary intervention are identified and monitored. The system provides a standardised approach across all young people across all YDC’s identified as:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F9FC3D" w14:textId="05271302" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="002F222D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>'Disturbed and Vulnerable'</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B4E8E6B" w14:textId="51DC3907" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="002F222D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>long-term (chronic) risk to self</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBA8C0A" w14:textId="08849AA3" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="002F222D">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>experiencing sensitive cultural or spiritual issues.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="629B4E6C" w14:textId="77777777" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E58376B" w14:textId="2CFA1749" w:rsidR="008A4CA4" w:rsidRPr="00F33B91" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>The purpose of SAMS is to make sure there is a collaborative, coordinated approach to identifying and managing young people who are not an immediate risk to themselves, however, require additional support, intervention and/or monitoring.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A4CA4" w:rsidRPr="002855FC" w14:paraId="35A7DF7E" w14:textId="77777777" w:rsidTr="00481D11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ED0B3CF" w14:textId="0C0A9B79" w:rsidR="008A4CA4" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
             <w:r w:rsidRPr="00BB7AA0">
+              <w:lastRenderedPageBreak/>
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736B77CD" w14:textId="77777777" w:rsidR="006F4712" w:rsidRPr="006F4712" w:rsidRDefault="006F4712" w:rsidP="006F4712">
+          <w:p w14:paraId="278F0B0E" w14:textId="0DFB22A3" w:rsidR="008A4CA4" w:rsidRPr="00F33B91" w:rsidRDefault="008A4CA4" w:rsidP="008A4CA4">
             <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F4712">
-[...4 lines deleted...]
-              <w:t>The computer application used by the Department of Justice for the management of detainees in custody.</w:t>
+            <w:r w:rsidRPr="00A82294">
+              <w:t>The computer application used by the Department of Justice for the management of young people in custody</w:t>
             </w:r>
-          </w:p>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">A Youth Custodial Officer substantive to this rank or Youth Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer. </w:t>
+            <w:r w:rsidRPr="00062CD8">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003719F9" w14:paraId="13828452" w14:textId="77777777" w:rsidTr="007651C9">
-[...41 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14D5325B" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E">
+    <w:p w14:paraId="44CFEB2F" w14:textId="16F4F25D" w:rsidR="00DA267C" w:rsidRPr="001564BF" w:rsidRDefault="006D79C6" w:rsidP="001564BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="300" w:name="_Toc239682085"/>
+      <w:bookmarkStart w:id="301" w:name="_Toc230247655"/>
+      <w:r w:rsidRPr="007F6A61">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="302" w:name="_Appendix"/>
+      <w:bookmarkStart w:id="303" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="304" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="300"/>
+      <w:bookmarkEnd w:id="302"/>
+    </w:p>
+    <w:p w14:paraId="53242FBB" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="008C1E70" w:rsidRDefault="006D79C6" w:rsidP="006D79C6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="104" w:name="_Toc153189308"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="305" w:name="_Toc239682086"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="303"/>
+      <w:bookmarkEnd w:id="304"/>
+      <w:bookmarkEnd w:id="305"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="306" w:name="_Related_COPPs"/>
+    <w:bookmarkStart w:id="307" w:name="_Toc230247654"/>
+    <w:bookmarkStart w:id="308" w:name="_Toc235088077"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:p w14:paraId="32BA4C8E" w14:textId="16D77F19" w:rsidR="00EA6ADF" w:rsidRPr="00657732" w:rsidRDefault="00044388" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Related legislation</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="104"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00EA6ADF" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00121735" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6ADF" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00121735" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Placement Unit 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F98926" w14:textId="25D9567F" w:rsidR="004E3186" w:rsidRPr="00474D70" w:rsidRDefault="004E3186" w:rsidP="00474D70">
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> 1994</w:t>
+    <w:p w14:paraId="3017BBED" w14:textId="1C3599A7" w:rsidR="00EA6ADF" w:rsidRDefault="00EA6ADF" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:r w:rsidR="00121735" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00121735" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Intensive Support and Cue Units</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0F6A91" w14:textId="77777777" w:rsidR="006F4712" w:rsidRPr="00474D70" w:rsidRDefault="0058419D" w:rsidP="00474D70">
-[...10 lines deleted...]
-        <w:t>Young Offenders Regulations 1995</w:t>
+    <w:p w14:paraId="409FCA0F" w14:textId="2DCD8709" w:rsidR="00FA59C5" w:rsidRPr="00044388" w:rsidRDefault="00FA59C5" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 6.1 – Behaviour Expectations and Responses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772B69D7" w14:textId="77777777" w:rsidR="00474D70" w:rsidRPr="00540908" w:rsidRDefault="00474D70" w:rsidP="00540908">
-[...40 lines deleted...]
-        <w:r w:rsidR="005C6BB3" w:rsidRPr="00D807D5">
+    <w:p w14:paraId="60495117" w14:textId="77777777" w:rsidR="006A1AE2" w:rsidRPr="00044388" w:rsidRDefault="00EA6ADF" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00044388">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.2 – Entitlements, Supervision Levels and Privileges</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4D81D2AC" w14:textId="187F2208" w:rsidR="00EA6ADF" w:rsidRPr="00044388" w:rsidRDefault="00EA6ADF" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 6.</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1AE2" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1AE2" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Requests, Complaints and Feedback</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A838B2F" w14:textId="14E36ECA" w:rsidR="009A62D0" w:rsidRPr="00044388" w:rsidRDefault="009A62D0" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 7.2 – Pregnant Young Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F41C14" w14:textId="61A7E06A" w:rsidR="009A62D0" w:rsidRPr="00044388" w:rsidRDefault="00EA6ADF" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.</w:t>
+        </w:r>
+        <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> - Young </w:t>
+        </w:r>
+        <w:r w:rsidR="00A8099B" w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="006E17DF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ople</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D9DD7E2" w14:textId="6B0D7A56" w:rsidR="00EA6ADF" w:rsidRPr="00044388" w:rsidRDefault="00EA6ADF" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP </w:t>
+        </w:r>
+        <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Trans,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA59C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ender </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA59C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iverse and </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA59C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>ntersex</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6FEA04" w14:textId="37CBAC39" w:rsidR="00EA6ADF" w:rsidRPr="00044388" w:rsidRDefault="00EA6ADF" w:rsidP="00A87743">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="709" w:hanging="284"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP </w:t>
+        </w:r>
+        <w:r w:rsidR="009A62D0" w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7.8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidR="00417BB9" w:rsidRPr="00044388">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Change</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00417BB9" w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Sex or Gender Process of a Young Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00044388">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F46AB5" w14:textId="07C3952A" w:rsidR="006D79C6" w:rsidRDefault="006D79C6" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="309" w:name="_Toc239682087"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="307"/>
+      <w:bookmarkEnd w:id="308"/>
+      <w:bookmarkEnd w:id="309"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E788801" w14:textId="11FE1A85" w:rsidR="00417BB9" w:rsidRPr="009310C5" w:rsidRDefault="00417BB9" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00660146">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">At-Risk Management System </w:t>
+        </w:r>
+        <w:r w:rsidR="009310C5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">(ARMS) </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00660146">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="009310C5" w:rsidRPr="009310C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Youth Version </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009310C5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D879E8" w14:textId="77777777" w:rsidR="00C53B86" w:rsidRDefault="009310C5" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="00660146">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support and Monitoring System (SAMS) Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00660146">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>: Youth Version</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B19B12C" w14:textId="5C5CB01D" w:rsidR="00C53B86" w:rsidRPr="00C53B86" w:rsidRDefault="00D86264" w:rsidP="00DD72CF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00D86264">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Justice Health and Wellbeing Services Policy and Procedures</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="712508E4" w:rsidR="002D1C49" w:rsidRPr="008C1E70" w:rsidRDefault="002D1C49" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="310" w:name="_Toc239682088"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="301"/>
+      <w:bookmarkEnd w:id="310"/>
+    </w:p>
+    <w:p w14:paraId="23921673" w14:textId="10E02B6A" w:rsidR="00315D93" w:rsidRPr="009C1650" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C1650">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders </w:t>
+      </w:r>
+      <w:r w:rsidR="00315D93" w:rsidRPr="009C1650">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Act 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C1650">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D96CB1F" w14:textId="6DC353A7" w:rsidR="007B001A" w:rsidRPr="006D79C6" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D79C6">
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1DD8B3" w14:textId="44EF8878" w:rsidR="002D1C49" w:rsidRPr="001632CB" w:rsidRDefault="002D1C49" w:rsidP="00BA033C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="311" w:name="_Toc230247656"/>
+      <w:bookmarkStart w:id="312" w:name="_Toc239682089"/>
+      <w:r w:rsidRPr="001632CB">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="311"/>
+      <w:bookmarkEnd w:id="312"/>
+    </w:p>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="006855D2">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001632CB">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E64C98" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00BA033C" w:rsidRDefault="006178B5" w:rsidP="00D012FB">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>The Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve">DC will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00BA033C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005C6BB3" w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="00BA033C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30062190" w14:textId="77777777" w:rsidR="005C6BB3" w:rsidRPr="00606FAA" w:rsidRDefault="005C6BB3" w:rsidP="00474D70">
+    <w:p w14:paraId="4C1516C5" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="00967CED" w:rsidRDefault="006178B5" w:rsidP="00D012FB">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Women and Young People, Head Office will undertake management oversight as required. </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00967CED">
+        <w:t>The Young People</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Directorate within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve"> Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76425ABD" w14:textId="379A6F30" w:rsidR="005C6BB3" w:rsidRPr="00606FAA" w:rsidRDefault="005C6BB3" w:rsidP="00474D70">
+    <w:p w14:paraId="60175C34" w14:textId="765E1ECA" w:rsidR="006178B5" w:rsidRPr="00AA5BDE" w:rsidRDefault="006178B5" w:rsidP="00D012FB">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:r w:rsidR="00CB195D">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00967CED">
+        <w:t>Ope</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003750A6">
+        <w:t xml:space="preserve">rational Compliance </w:t>
+      </w:r>
+      <w:r w:rsidR="009C1650">
+        <w:t xml:space="preserve">branch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5BDE">
+        <w:t xml:space="preserve">will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00BA033C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
-          <w:t xml:space="preserve">Operational </w:t>
-[...5 lines deleted...]
-          <w:t>Compliance Framework</w:t>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00606FAA">
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="00BA033C">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF489C9" w14:textId="56778E82" w:rsidR="00781B2F" w:rsidRPr="00540908" w:rsidRDefault="005C6BB3" w:rsidP="00540908">
+    <w:p w14:paraId="6768F673" w14:textId="261A2356" w:rsidR="00C854A7" w:rsidRPr="009F222B" w:rsidRDefault="006178B5" w:rsidP="009F222B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA5BDE">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="009C1650">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B402FD" w:rsidRPr="00AA5BDE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00393361">
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A34A64" w14:textId="4F40436C" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00781B2F">
+    <w:p w14:paraId="62EE0194" w14:textId="77777777" w:rsidR="00C854A7" w:rsidRPr="008C1E70" w:rsidRDefault="00C854A7" w:rsidP="00C854A7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="_Toc153189310"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="313" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="314" w:name="_Hlk228538805"/>
+      <w:bookmarkStart w:id="315" w:name="_Toc230247657"/>
+      <w:bookmarkStart w:id="316" w:name="_Toc239682090"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Document Version </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="313"/>
+      <w:bookmarkEnd w:id="314"/>
+      <w:bookmarkEnd w:id="315"/>
       <w:r>
-        <w:t xml:space="preserve">Document </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="316"/>
       <w:r>
-        <w:t xml:space="preserve">ersion </w:t>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="107"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9219" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="1052"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="3521"/>
+        <w:gridCol w:w="1562"/>
+        <w:gridCol w:w="1563"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB3D6E" w:rsidRPr="007D3C6F" w14:paraId="77FB6833" w14:textId="711D4385" w:rsidTr="00AB3D6E">
+      <w:tr w:rsidR="00536DB1" w:rsidRPr="009330FC" w14:paraId="60866036" w14:textId="77777777" w:rsidTr="002E2A9C">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="4E631D6B" w14:textId="77777777" w:rsidR="00AB3D6E" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB3D6E" w:rsidP="00DF778C">
+          <w:p w14:paraId="239422AD" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="002D1C49" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6C7261" w14:textId="77777777" w:rsidR="00AB3D6E" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB3D6E" w:rsidP="00DF778C">
+          <w:p w14:paraId="050317ED" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="002D1C49" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcW w:w="3521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6CCB48" w14:textId="77777777" w:rsidR="00AB3D6E" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB3D6E" w:rsidP="00DF778C">
+          <w:p w14:paraId="62B980BD" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="002D1C49" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1562" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="5ABF4D0A" w14:textId="77777777" w:rsidR="00AB3D6E" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB3D6E" w:rsidP="00DF778C">
+          <w:p w14:paraId="018CC1DC" w14:textId="6F8B6F01" w:rsidR="00536DB1" w:rsidRPr="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-              <w:t>Date completed</w:t>
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Date Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1563" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB4400D" w14:textId="727BC9EC" w:rsidR="00AB3D6E" w:rsidRPr="007D3C6F" w:rsidRDefault="00AB3D6E" w:rsidP="00DF778C">
+          <w:p w14:paraId="0FF5B751" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="002D1C49" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Effective date</w:t>
+            <w:r w:rsidRPr="002D1C49">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB3D6E" w:rsidRPr="007D3C6F" w14:paraId="76984CE2" w14:textId="06B85D3A" w:rsidTr="00AB3D6E">
+      <w:tr w:rsidR="00417BB9" w:rsidRPr="009330FC" w14:paraId="17E19847" w14:textId="77777777" w:rsidTr="002E2A9C">
         <w:trPr>
-          <w:trHeight w:val="758"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32944F7E" w14:textId="4BCA7E0D" w:rsidR="00AB3D6E" w:rsidRDefault="00AB3D6E" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="0F29A8ED" w14:textId="6EBD8487" w:rsidR="00417BB9" w:rsidRPr="009330FC" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EBA5D00" w14:textId="73E60E4A" w:rsidR="00AB3D6E" w:rsidRPr="008B6689" w:rsidRDefault="00AB3D6E" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="4C424B43" w14:textId="3E031772" w:rsidR="00417BB9" w:rsidRPr="00FF2C23" w:rsidRDefault="00417BB9" w:rsidP="002E2A9C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000812DB">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2964" w:type="dxa"/>
+            <w:tcW w:w="3521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8ECD19" w14:textId="04E57417" w:rsidR="00AB3D6E" w:rsidRDefault="00AB3D6E" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="264E27E7" w14:textId="05FB46C2" w:rsidR="00417BB9" w:rsidRPr="00FF2C23" w:rsidRDefault="00417BB9" w:rsidP="002E2A9C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000812DB">
               <w:t xml:space="preserve">Approved by the A/Director Operational </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Projects, </w:t>
             </w:r>
             <w:r w:rsidRPr="000812DB">
               <w:t>Policy Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="575F1AE9" w14:textId="72966A53" w:rsidR="00AB3D6E" w:rsidRDefault="00AB3D6E" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="1F5D853D" w14:textId="1A8B7537" w:rsidR="00417BB9" w:rsidRPr="002E2A9C" w:rsidRDefault="00417BB9" w:rsidP="002E2A9C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>7 April 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
+            <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69DD2860" w14:textId="2414F5D3" w:rsidR="00AB3D6E" w:rsidRDefault="00AB3D6E" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="61CD311A" w14:textId="24A20CB7" w:rsidR="00417BB9" w:rsidRPr="002E2A9C" w:rsidRDefault="00417BB9" w:rsidP="002E2A9C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3 May 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00646299" w:rsidRPr="007D3C6F" w14:paraId="52F4E7E7" w14:textId="77777777" w:rsidTr="00AB3D6E">
+      <w:tr w:rsidR="00417BB9" w:rsidRPr="009330FC" w14:paraId="3DBA2417" w14:textId="77777777" w:rsidTr="002E2A9C">
         <w:trPr>
-          <w:trHeight w:val="758"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D1A220" w14:textId="51591D48" w:rsidR="00646299" w:rsidRDefault="00646299" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="449B8980" w14:textId="47E93281" w:rsidR="00417BB9" w:rsidRPr="009330FC" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DCDC61C" w14:textId="77777777" w:rsidR="00646299" w:rsidRDefault="00646299" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="28EE573D" w14:textId="77777777" w:rsidR="00417BB9" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00646299">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="502A98C0" w14:textId="77777777" w:rsidR="00FE2BB3" w:rsidRDefault="00FE2BB3" w:rsidP="00FE2BB3">
+          <w:p w14:paraId="5A958F42" w14:textId="77777777" w:rsidR="00417BB9" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29B566B5" w14:textId="6C7E9BC4" w:rsidR="00FE2BB3" w:rsidRDefault="00FE2BB3" w:rsidP="00FE2BB3">
+          <w:p w14:paraId="1DF6C5B3" w14:textId="58434D03" w:rsidR="00417BB9" w:rsidRPr="00FF2C23" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...7 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-                <w:bCs/>
+                <w:color w:val="305497"/>
               </w:rPr>
-            </w:pPr>
-[...103 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1956" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="3521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F93CF8" w14:textId="77777777" w:rsidR="00646299" w:rsidRPr="000812DB" w:rsidRDefault="00646299" w:rsidP="00AB3D6E">
-[...9 lines deleted...]
-          <w:p w14:paraId="3A305D0C" w14:textId="6D4B361C" w:rsidR="00646299" w:rsidRDefault="00A362B2" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="0E7CE817" w14:textId="77777777" w:rsidR="00417BB9" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Approved by the </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Deputy Commissioner </w:t>
+              <w:t xml:space="preserve">Approved by the Deputy Commissioner </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FA4BF14" w14:textId="56AD4929" w:rsidR="00321558" w:rsidRPr="000812DB" w:rsidRDefault="00321558" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="68E07E3D" w14:textId="77777777" w:rsidR="00417BB9" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Support</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="1F0B2179" w14:textId="0757D9BB" w:rsidR="00417BB9" w:rsidRPr="00FF2C23" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A33425">
+              <w:t>S23/99516</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E431299" w14:textId="21CEE448" w:rsidR="00646299" w:rsidRDefault="00F93330" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="090FD057" w14:textId="0D35652B" w:rsidR="00417BB9" w:rsidRPr="002E2A9C" w:rsidRDefault="00417BB9" w:rsidP="002E2A9C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1620" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E2D3121" w14:textId="77777777" w:rsidR="00646299" w:rsidRDefault="00646299" w:rsidP="00AB3D6E">
+          <w:p w14:paraId="3EB8419E" w14:textId="710B4BB4" w:rsidR="00417BB9" w:rsidRPr="002E2A9C" w:rsidRDefault="00417BB9" w:rsidP="002E2A9C">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>18 December 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00417BB9" w:rsidRPr="009330FC" w14:paraId="2F481F13" w14:textId="77777777" w:rsidTr="002E2A9C">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515185EF" w14:textId="7426D909" w:rsidR="00417BB9" w:rsidRPr="009F222B" w:rsidRDefault="00417BB9" w:rsidP="00417BB9">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F222B">
+              <w:t>3.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8BFC0A" w14:textId="56D959F2" w:rsidR="00417BB9" w:rsidRPr="009F222B" w:rsidRDefault="00417BB9" w:rsidP="002E2A9C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009F222B">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7850D9C8" w14:textId="2C17D416" w:rsidR="00417BB9" w:rsidRPr="009F222B" w:rsidRDefault="00417BB9" w:rsidP="00A87743">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="009F222B">
+              <w:t>Approved by the Commissioner</w:t>
+            </w:r>
+            <w:r w:rsidR="00A87743" w:rsidRPr="009F222B">
+              <w:t xml:space="preserve">, Corrective Services </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009F222B">
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="004223C9" w:rsidRPr="009F222B">
+              <w:t>S25/83323</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BFB8CE" w14:textId="5BFF49D8" w:rsidR="00417BB9" w:rsidRPr="002E2A9C" w:rsidRDefault="009F222B" w:rsidP="002E2A9C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>3 September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1563" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66218715" w14:textId="17FF0032" w:rsidR="00417BB9" w:rsidRPr="002E2A9C" w:rsidRDefault="00031C51" w:rsidP="002E2A9C">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009F222B" w:rsidRPr="009F222B">
+              <w:t xml:space="preserve"> September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0FBE415D" w14:textId="77777777" w:rsidR="00EB2ABC" w:rsidRDefault="00EB2ABC" w:rsidP="00B402FD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00EB2ABC" w:rsidSect="007F6A61">
+          <w:headerReference w:type="even" r:id="rId34"/>
+          <w:headerReference w:type="default" r:id="rId35"/>
+          <w:footerReference w:type="default" r:id="rId36"/>
+          <w:headerReference w:type="first" r:id="rId37"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01A76EAD" w14:textId="60D7B79E" w:rsidR="00C56E3B" w:rsidRPr="001564BF" w:rsidRDefault="003213E5" w:rsidP="001564BF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="317" w:name="_Appendix_A_–"/>
+      <w:bookmarkStart w:id="318" w:name="_Toc239682091"/>
+      <w:bookmarkEnd w:id="317"/>
+      <w:r w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="354D2FC0" wp14:editId="02233D2E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1107062</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>741722</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1896745" cy="245745"/>
+                <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="525781235" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1896745" cy="245745"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="780F989B" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:bookmarkStart w:id="319" w:name="_Hlk138071949"/>
+                            <w:r w:rsidRPr="00B25A3D">
+                              <w:rPr>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Corrective Services</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:bookmarkEnd w:id="319"/>
+                          <w:p w14:paraId="095E6D7F" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="354D2FC0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:87.15pt;margin-top:58.4pt;width:149.35pt;height:19.35pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMouHL9AEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817INO7UFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhyjuQXVgVhqydmd2eHmureGHRUGDa7is8mUM+Uk1NrtK/7zx/27&#10;FWchClcLA05V/KQCv96+fbPpfKnm0IKpFTICcaHsfMXbGH1ZFEG2yoowAa8cJRtAKyJtcV/UKDpC&#10;t6aYT6dXRQdYewSpQqC/d0OSbzN+0ygZvzVNUJGZilNvMa+Y111ai+1GlHsUvtVybEO8ogsrtKOi&#10;Z6g7EQU7oH4BZbVECNDEiQRbQNNoqTIHYjOb/sPmsRVeZS4kTvBnmcL/g5Vfj4/+O7LYf4CeBphJ&#10;BP8A8ldgDm5b4fbqBhG6VomaCs+SZEXnQzleTVKHMiSQXfcFahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVfrq/eLJWeScvPFMsWphCifbnsM8ZMCy1JQcaShZnRxfAhxOPp0JBVzcK+NyYM1jnUVXy/n&#10;y3zhImN1JN8ZbSu+mqZvcEIi+dHV+XIU2gwx9WLcyDoRHSjHftfTwcR+B/WJ+CMM/qL3QEEL+Iez&#10;jrxV8fD7IFBxZj470nA9WyySGfOGGM9pg5eZ3WVGOElQFY+cDeFtzAYeuN6Q1o3OMjx3MvZKnslC&#10;jv5Oprzc51PPr3D7FwAA//8DAFBLAwQUAAYACAAAACEAK9rWPt8AAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhdmvQnxKkQiCuoBSr15sbbJCJeR7HbhLfv9gS3nd3R7Df5&#10;enStOGMfGk8aphMFAqn0tqFKw9fn28MSRIiGrGk9oYZfDLAubm9yk1k/0AbP21gJDqGQGQ11jF0m&#10;ZShrdCZMfIfEt6PvnYks+0ra3gwc7lr5qNRcOtMQf6hNhy81lj/bk9Pw/X7c7xL1Ub26tBv8qCS5&#10;ldT6/m58fgIRcYx/ZrjiMzoUzHTwJ7JBtKwXyYytPEzn3IEdyWLG7Q68SdMUZJHL/x2KCwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMouHL9AEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAr2tY+3wAAAAsBAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="780F989B" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:bookmarkStart w:id="320" w:name="_Hlk138071949"/>
+                      <w:r w:rsidRPr="00B25A3D">
+                        <w:rPr>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Corrective Services</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:bookmarkEnd w:id="320"/>
+                    <w:p w14:paraId="095E6D7F" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00847B46" w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EBA4EEC" wp14:editId="02D2090A">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:posOffset>-24130</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>332068</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="9293225" cy="782320"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:wrapThrough wrapText="bothSides">
+              <wp:wrapPolygon edited="0">
+                <wp:start x="0" y="0"/>
+                <wp:lineTo x="0" y="21039"/>
+                <wp:lineTo x="21563" y="21039"/>
+                <wp:lineTo x="21563" y="0"/>
+                <wp:lineTo x="0" y="0"/>
+              </wp:wrapPolygon>
+            </wp:wrapThrough>
+            <wp:docPr id="737579249" name="Picture 737579249" descr="A grey rectangular object with a red stripe&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="737579249" name="Picture 737579249" descr="A grey rectangular object with a red stripe&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId38">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="9293225" cy="782320"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00847B46" w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="305DC135" wp14:editId="0DBFDBF5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>5321862</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>554990</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3876675" cy="1404620"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3876675" cy="1404620"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:noFill/>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4C898D9C" w14:textId="577319BE" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00847B46">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:noProof/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="60000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:srgbClr w14:val="FFFFFF"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:bookmarkStart w:id="321" w:name="_Hlk137723887"/>
+                            <w:r w:rsidRPr="00B25A3D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:noProof/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="60000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:srgbClr w14:val="FFFFFF"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="540A7C80" w14:textId="34D0ABBE" w:rsidR="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00847B46">
+                            <w:pPr>
+                              <w:jc w:val="right"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00B25A3D">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:noProof/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                                <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                                  <w14:srgbClr w14:val="000000">
+                                    <w14:alpha w14:val="60000"/>
+                                  </w14:srgbClr>
+                                </w14:shadow>
+                                <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                                  <w14:noFill/>
+                                  <w14:prstDash w14:val="solid"/>
+                                  <w14:round/>
+                                </w14:textOutline>
+                                <w14:textFill>
+                                  <w14:solidFill>
+                                    <w14:srgbClr w14:val="FFFFFF"/>
+                                  </w14:solidFill>
+                                </w14:textFill>
+                              </w:rPr>
+                              <w:t>Youth Detention Centre</w:t>
+                            </w:r>
+                            <w:bookmarkEnd w:id="321"/>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:spAutoFit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>20000</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="305DC135" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:419.05pt;margin-top:43.7pt;width:305.25pt;height:110.6pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6FQV//QEAANUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ZS57JWnNV2t6kq&#10;bS/Sth+AMY5RgaFAYqdf3wF7s1H7VtUPaGDMmTlnDtvbQStyEs5LMBWdz3JKhOHQSHOo6Pdv+zcb&#10;SnxgpmEKjKjoWXh6u3v9atvbUiygA9UIRxDE+LK3Fe1CsGWWed4JzfwMrDCYbMFpFnDrDlnjWI/o&#10;WmWLPF9lPbjGOuDCezx9GJN0l/DbVvDwpW29CERVFHsLaXVpreOa7basPDhmO8mnNtg/dKGZNFj0&#10;AvXAAiNHJ/+C0pI78NCGGQedQdtKLhIHZDPP/2Dz1DErEhcUx9uLTP7/wfLPpyf71ZEwvIMBB5hI&#10;ePsI/IcnBu47Zg7izjnoO8EaLDyPkmW99eV0NUrtSx9B6v4TNDhkdgyQgIbW6agK8iSIjgM4X0QX&#10;QyAcD99u1qvVekkJx9y8yIvVIo0lY+Xzdet8+CBAkxhU1OFUEzw7PfoQ22Hl8y+xmoG9VCpNVhnS&#10;V/RmuVimC1cZLQMaT0ld0U0ev9EKkeV706TLgUk1xlhAmYl2ZDpyDkM9ENlMmkQVamjOqIOD0Wf4&#10;LjDowP2ipEePVdT/PDInKFEfDWp5My+KaMq0KZZrJE7cdaa+zjDDEaqigZIxvA/JyJGyt3eo+V4m&#10;NV46mVpG7ySRJp9Hc17v018vr3H3GwAA//8DAFBLAwQUAAYACAAAACEAa/S34t8AAAALAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KjdNmqjEKeqUFuWQIlYu/GQRMQP2W4a/p7p&#10;iu7uaI7unCk3kxnYiCH2zkqYzwQwtI3TvW0l1J/7pxxYTMpqNTiLEn4xwqa6vytVod3FfuB4TC2j&#10;EhsLJaFLyRecx6ZDo+LMebS0+3bBqERjaLkO6kLlZuALIVbcqN7ShU55fOmw+TmejQSf/GH9Gt7e&#10;t7v9KOqvQ73o252Ujw/T9hlYwin9w3DVJ3WoyOnkzlZHNkjIl/mcUArrDNgVyLJ8BewkYSko8Krk&#10;tz9UfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD6FQV//QEAANUDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBr9Lfi3wAAAAsBAAAPAAAAAAAA&#10;AAAAAAAAAFcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;" filled="f" stroked="f">
+                <v:textbox style="mso-fit-shape-to-text:t">
+                  <w:txbxContent>
+                    <w:p w14:paraId="4C898D9C" w14:textId="577319BE" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00847B46">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:noProof/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:srgbClr w14:val="FFFFFF"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:bookmarkStart w:id="322" w:name="_Hlk137723887"/>
+                      <w:r w:rsidRPr="00B25A3D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:noProof/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:srgbClr w14:val="FFFFFF"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="540A7C80" w14:textId="34D0ABBE" w:rsidR="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00847B46">
+                      <w:pPr>
+                        <w:jc w:val="right"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00B25A3D">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:noProof/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                          <w14:shadow w14:blurRad="38100" w14:dist="19050" w14:dir="2700000" w14:sx="100000" w14:sy="100000" w14:kx="0" w14:ky="0" w14:algn="tl">
+                            <w14:srgbClr w14:val="000000">
+                              <w14:alpha w14:val="60000"/>
+                            </w14:srgbClr>
+                          </w14:shadow>
+                          <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
+                            <w14:noFill/>
+                            <w14:prstDash w14:val="solid"/>
+                            <w14:round/>
+                          </w14:textOutline>
+                          <w14:textFill>
+                            <w14:solidFill>
+                              <w14:srgbClr w14:val="FFFFFF"/>
+                            </w14:solidFill>
+                          </w14:textFill>
+                        </w:rPr>
+                        <w:t>Youth Detention Centre</w:t>
+                      </w:r>
+                      <w:bookmarkEnd w:id="322"/>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00751E05" w:rsidRPr="001564BF">
+        <w:t>Appendix A – Individual Engagement Plan (IEP) Template</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="318"/>
+    </w:p>
+    <w:p w14:paraId="0DD6760F" w14:textId="10EFACC1" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:ind w:left="4995" w:hanging="4995"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="004E9A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="004E9A"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>INDIVIDUAL ENGAGEMENT PLAN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="777BD292" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="4995" w:hanging="4995"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:color w:val="004E9A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Times New Roman" w:hAnsi="Century Gothic"/>
+          <w:color w:val="004E9A"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>This plan has been created in response to the young person’s complex needs. It has been developed in collaboration with the young person, staff and relevant MDT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644A22EC" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4513"/>
+          <w:tab w:val="right" w:pos="9026"/>
+        </w:tabs>
+        <w:spacing w:after="2"/>
+        <w:ind w:left="4995" w:hanging="4995"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="004E9A"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="14516" w:type="dxa"/>
+        <w:tblInd w:w="14" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1423"/>
+        <w:gridCol w:w="3940"/>
+        <w:gridCol w:w="9153"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w14:paraId="6B9762A8" w14:textId="77777777" w:rsidTr="00602661">
+        <w:trPr>
+          <w:trHeight w:val="848"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2AA98E" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="325" w:right="-479" w:hanging="325"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>NAME:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB75CB0" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00000000" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="-479"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                  <w:kern w:val="2"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:id w:val="597600728"/>
+                <w:placeholder>
+                  <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B25A3D" w:rsidRPr="00B25A3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="666666"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9153" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C4FAFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6BBD4D" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="005DAB"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="005DAB"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">These are the things that keep me strong: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F4A2C6E" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="005DAB"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Things that help (e.g. feel safe and comfortable, feel calm and contained, communicate, feel less confused etc)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w14:paraId="640E19AE" w14:textId="77777777" w:rsidTr="00602661">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1423" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B0BA0C" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="-479"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AGE:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BDE314D" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="-479"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3940" w:type="dxa"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:id w:val="-363213836"/>
+              <w:placeholder>
+                <w:docPart w:val="E767CE12AE634881A1F0F35E4488EC02"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="16165A1A" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B25A3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="666666"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9153" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C4FAFF"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:id w:val="47424769"/>
+              <w:placeholder>
+                <w:docPart w:val="E767CE12AE634881A1F0F35E4488EC02"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:sdt>
+                <w:sdtPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:id w:val="141169338"/>
+                  <w:placeholder>
+                    <w:docPart w:val="E767CE12AE634881A1F0F35E4488EC02"/>
+                  </w:placeholder>
+                  <w:showingPlcHdr/>
+                </w:sdtPr>
+                <w:sdtContent>
+                  <w:p w14:paraId="728B461F" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+                    <w:pPr>
+                      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                        <w:kern w:val="2"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00B25A3D">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                        <w:color w:val="666666"/>
+                        <w:kern w:val="2"/>
+                        <w14:ligatures w14:val="standardContextual"/>
+                      </w:rPr>
+                      <w:t>Click or tap here to enter text.</w:t>
+                    </w:r>
+                  </w:p>
+                </w:sdtContent>
+              </w:sdt>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0BFC2352" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-479"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0075B2"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Overview:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="323" w:name="Textdetaineename"/>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:id w:val="329797752"/>
+          <w:placeholder>
+            <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="E8E8E8"/>
+            <w14:textFill>
+              <w14:solidFill>
+                <w14:srgbClr w14:val="E8E8E8">
+                  <w14:lumMod w14:val="50000"/>
+                </w14:srgbClr>
+              </w14:solidFill>
+            </w14:textFill>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:bookmarkEnd w:id="323"/>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="E8E8E8"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="E8E8E8">
+                      <w14:lumMod w14:val="50000"/>
+                    </w14:srgbClr>
+                  </w14:solidFill>
+                </w14:textFill>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:id w:val="590823583"/>
+              <w:placeholder>
+                <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:r w:rsidRPr="00B25A3D">
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:color w:val="E8E8E8"/>
+                  <w:kern w:val="2"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w14:textFill>
+                    <w14:solidFill>
+                      <w14:srgbClr w14:val="E8E8E8">
+                        <w14:lumMod w14:val="50000"/>
+                      </w14:srgbClr>
+                    </w14:solidFill>
+                  </w14:textFill>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:t>Insert notes of interest here i.e. diagnosed FASD, ADHD, PTSD and any other relevant to support and respond better to the young person’s needs</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="62E3C4F9" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-479"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0075B2"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Other Considerations:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B25A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:id w:val="357163336"/>
+          <w:placeholder>
+            <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="00B25A3D">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+              <w:color w:val="666666"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid2"/>
+        <w:tblW w:w="14544" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4962"/>
+        <w:gridCol w:w="4971"/>
+        <w:gridCol w:w="4611"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w14:paraId="78C587E1" w14:textId="77777777" w:rsidTr="00B25A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="B3E5A1"/>
+          </w:tcPr>
+          <w:p w14:paraId="57086989" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="-479"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="005DAB"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>I want to achieve/try while I’m in Unit 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                  <w:kern w:val="2"/>
+                  <w14:ligatures w14:val="standardContextual"/>
+                </w:rPr>
+                <w:id w:val="591510729"/>
+                <w:placeholder>
+                  <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00B25A3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="666666"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w14:paraId="4A5D7193" w14:textId="77777777" w:rsidTr="00B25A3D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14544" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFABE25" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="-479"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="005DAB"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w14:paraId="668C6758" w14:textId="77777777" w:rsidTr="00B25A3D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4962" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBFAC1"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDAEFF6" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0075B2"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Things that make me feel (unsafe, angry, disrespected, not listened to, confused, anxious, stressed out) triggers etc……</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4971" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF7474"/>
+          </w:tcPr>
+          <w:p w14:paraId="5334AF38" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0075B2"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>How I try to keep control (what my complex needs look like) - Challenging behaviour, this is what I might do when I feel……</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4611" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0"/>
+          </w:tcPr>
+          <w:p w14:paraId="2732E51E" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B25A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0075B2"/>
+                <w:kern w:val="2"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>These are the things that work best for me when I’m starting to feel…..</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w14:paraId="5039A6A1" w14:textId="77777777" w:rsidTr="003213E5">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="2154"/>
+        </w:trPr>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:id w:val="1839428068"/>
+            <w:placeholder>
+              <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4962" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FBFAC1"/>
+              </w:tcPr>
+              <w:p w14:paraId="336584B2" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:ind w:right="24"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B25A3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="666666"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:id w:val="-2139562354"/>
+            <w:placeholder>
+              <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4971" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FF7474"/>
+              </w:tcPr>
+              <w:p w14:paraId="58A05F74" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B25A3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="666666"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+              <w:kern w:val="2"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:id w:val="-899847"/>
+            <w:placeholder>
+              <w:docPart w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4611" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9F2D0"/>
+              </w:tcPr>
+              <w:p w14:paraId="1B7AC739" w14:textId="77777777" w:rsidR="00B25A3D" w:rsidRPr="00B25A3D" w:rsidRDefault="00B25A3D" w:rsidP="00B25A3D">
+                <w:pPr>
+                  <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B25A3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+                    <w:color w:val="666666"/>
+                    <w:kern w:val="2"/>
+                    <w14:ligatures w14:val="standardContextual"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11D5FE7E" w14:textId="207D87A9" w:rsidR="00245869" w:rsidRPr="00F2493F" w:rsidRDefault="00245869" w:rsidP="00F2493F">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="761C40D3" w14:textId="27D86BC1" w:rsidR="00984249" w:rsidRDefault="00984249" w:rsidP="00031C51">
+      <w:bookmarkStart w:id="324" w:name="_Toc81821394"/>
+      <w:bookmarkStart w:id="325" w:name="_Toc208481600"/>
+      <w:bookmarkStart w:id="326" w:name="_Toc230247658"/>
+      <w:bookmarkEnd w:id="324"/>
+      <w:bookmarkEnd w:id="325"/>
+      <w:bookmarkEnd w:id="326"/>
     </w:p>
-    <w:sectPr w:rsidR="00245869" w:rsidRPr="00F2493F" w:rsidSect="00656F4A">
-[...6 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="00984249" w:rsidSect="003213E5">
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:pgSz w:w="16840" w:h="11900" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="274" w:right="720" w:bottom="720" w:left="720" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="713291DD" w14:textId="77777777" w:rsidR="00CC53DF" w:rsidRDefault="00CC53DF" w:rsidP="00D06E62">
+    <w:p w14:paraId="370EE646" w14:textId="77777777" w:rsidR="00FE6E84" w:rsidRDefault="00FE6E84" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36E1B9EC" w14:textId="77777777" w:rsidR="00CC53DF" w:rsidRDefault="00CC53DF" w:rsidP="00D06E62">
+    <w:p w14:paraId="3BE891AA" w14:textId="77777777" w:rsidR="00FE6E84" w:rsidRDefault="00FE6E84" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="133CA870" w14:textId="77777777" w:rsidR="00FE6E84" w:rsidRDefault="00FE6E84"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...22 lines deleted...]
-    <w:panose1 w:val="02020609040205080304"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7FAACBAD" w14:textId="5F74037C" w:rsidR="00D9425C" w:rsidRDefault="00D9425C" w:rsidP="00474D70">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="353A6204" w14:textId="174D9C90" w:rsidR="00E47878" w:rsidRPr="00B028FC" w:rsidRDefault="00E47878">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:right="-178"/>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>Custodial</w:t>
+      <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Op</w:t>
+      <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve">s </w:t>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:color w:val="C00000"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>intranet page</w:t>
-[...7 lines deleted...]
-    <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
-[...8 lines deleted...]
-    <w:r w:rsidR="000A6B2B">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
-[...11 lines deleted...]
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000A6B2B">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5173F799" w14:textId="77777777" w:rsidR="00CC53DF" w:rsidRDefault="00CC53DF" w:rsidP="00D06E62">
+    <w:p w14:paraId="11D12DBB" w14:textId="77777777" w:rsidR="00FE6E84" w:rsidRDefault="00FE6E84" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22810A3A" w14:textId="77777777" w:rsidR="00CC53DF" w:rsidRDefault="00CC53DF" w:rsidP="00D06E62">
+    <w:p w14:paraId="02269F94" w14:textId="77777777" w:rsidR="00FE6E84" w:rsidRDefault="00FE6E84" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="7B5BD37C" w14:textId="77777777" w:rsidR="00FE6E84" w:rsidRDefault="00FE6E84"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="710B7626" w14:textId="77777777" w:rsidR="00D9425C" w:rsidRPr="00C15CE3" w:rsidRDefault="00D9425C" w:rsidP="00EA7EAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7494750F" w14:textId="121BF7D8" w:rsidR="0087244E" w:rsidRDefault="00F56F06">
     <w:pPr>
-      <w:pStyle w:val="Subtitle"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="00C15CE3">
-      <w:t xml:space="preserve">Commissioner’s Operating </w:t>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FFC1DB" wp14:editId="6EB7B3DA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="259819291" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F56F06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="55FFC1DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F56F06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5FC08C42" w14:textId="77777777" w:rsidR="00D9425C" w:rsidRPr="00C15CE3" w:rsidRDefault="00D9425C" w:rsidP="00EA7EAC">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42408781" w14:textId="0FF9530D" w:rsidR="003B7806" w:rsidRDefault="00F56F06" w:rsidP="003213E5">
     <w:pPr>
-      <w:pStyle w:val="Subtitle"/>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284D87C" wp14:editId="6DFC6AE3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1746931753" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00DE61D8" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE61D8">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5284D87C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00DE61D8" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE61D8">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00AD0BCD">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">COPP </w:t>
+    </w:r>
+    <w:r w:rsidR="00537083">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>7.6 Individual Engagement Plans v 3.0</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD384C7" w14:textId="322CFEBF" w:rsidR="007140F0" w:rsidRDefault="00352E48" w:rsidP="00352E48">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62D8A1C6" wp14:editId="2BC31ABF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8D338" wp14:editId="185B149B">
               <wp:simplePos x="0" y="0"/>
-              <wp:positionH relativeFrom="column">
-                <wp:posOffset>104775</wp:posOffset>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>577850</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>27940</wp:posOffset>
+                <wp:posOffset>334010</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="2639695" cy="296545"/>
+              <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Text Box 2"/>
+              <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2639695" cy="296545"/>
+                        <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
-                            <w:id w:val="1682777130"/>
+                            <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="6BCF819A" w14:textId="77777777" w:rsidR="00D9425C" w:rsidRPr="00464E72" w:rsidRDefault="00D9425C" w:rsidP="00857A48">
+                            <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="62D8A1C6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5EB8D338" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgE7Vi+QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcOF1bcVbb3W5V&#10;aXuRtv0AjHGMCgwFEjv9+h1wNhu1b1X9gBgPnJlz5rC5nrQiB+G8BNPQ5SKnRBgOnTS7hv74fv/m&#10;ihIfmOmYAiMaehSeXm9fv9qMthYFDKA64QiCGF+PtqFDCLbOMs8HoZlfgBUGkz04zQKGbpd1jo2I&#10;rlVW5Pk6G8F11gEX3uPfuzlJtwm/7wUPX/vei0BUQ7G3kFaX1jau2XbD6p1jdpD81Ab7hy40kwaL&#10;nqHuWGBk7+RfUFpyBx76sOCgM+h7yUXigGyW+R9sHgdmReKC4nh7lsn/P1j+5fBovzkSpvcw4QAT&#10;CW8fgP/0xMDtwMxO3DgH4yBYh4WXUbJstL4+XY1S+9pHkHb8DB0Ome0DJKCpdzqqgjwJouMAjmfR&#10;xRQIx5/F+m21rkpKOOaKal2uylSC1c+3rfPhowBN4qahDoea0NnhwYfYDaufj8RiBu6lUmmwypCx&#10;oVVZlOnCRUbLgL5TUjf0Ko/f7IRI8oPp0uXApJr3WECZE+tIdKYcpnbCg5F9C90R+TuY/YXvATcD&#10;uN+UjOithvpfe+YEJeqTQQ2r5WoVzZiCVfmuwMBdZtrLDDMcoRoaKJm3tyEZeOZ6g1r3Msnw0smp&#10;V/RMUufk72jKyzidenmF2ycAAAD//wMAUEsDBBQABgAIAAAAIQCp+DFW2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSUD4mbG2+TiHgdxW4T/j3bEz2O&#10;ZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHAulpclaawfqI3PO1iIxhCoTAa&#10;2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjUYv2zOzoNn6+H769MbZtnlw+T&#10;n5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2l6Yg9hryJAFZlfLSv/oDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYBO1YvkBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:45.5pt;margin-top:26.3pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAOZl1FdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Oi4LalIiFMhEFsQ5SGxc+NpEhGPo9htwt8zrGA5&#10;OqN7zy23s+/VicbYBTawXGhQxHVwHTcG3l4fr25AxWTZ2T4wGfimCNvq/Ky0hQsTv9BplxolIRwL&#10;a6BNaSgQY92St3ERBmJhhzB6m+QcG3SjnSTc97jSeoPediwNrR3ovqX6a3f0Bt6fDp8f1/q5efDZ&#10;MIVZI/scjbm8mO9uQSWa098z/OqLOlTitA9HdlH1BvKlTEkGstUGlPB1pjNQewH5GrAq8f+A6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5mXUV3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
-                      <w:id w:val="1682777130"/>
+                      <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="6BCF819A" w14:textId="77777777" w:rsidR="00D9425C" w:rsidRPr="00464E72" w:rsidRDefault="00D9425C" w:rsidP="00857A48">
-[...184 lines deleted...]
-                      <w:p w14:paraId="69B3AC19" w14:textId="77777777" w:rsidR="00D9425C" w:rsidRPr="00464E72" w:rsidRDefault="00D9425C" w:rsidP="008D51C1">
+                      <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EE97269" wp14:editId="4CD6EA8E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F191A5" wp14:editId="213AC8B4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>7620</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10718800"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1043285406" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10718800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F56F06">
       <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BF11D34" wp14:editId="1BFA4902">
-[...2 lines deleted...]
-                <wp:posOffset>2562860</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="607BC7FE" wp14:editId="265B0BE8">
+              <wp:simplePos x="914400" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>40005</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="3971925" cy="542925"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="21" name="Text Box 21"/>
+              <wp:docPr id="1430070932" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3971925" cy="542925"/>
+                        <a:ext cx="622300" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="623C6C38" w14:textId="77777777" w:rsidR="00D9425C" w:rsidRDefault="00D9425C" w:rsidP="00B937D8">
+                        <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00DE61D8" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                           <w:pPr>
-                            <w:pStyle w:val="Publicationtitle"/>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
                           </w:pPr>
-                          <w:r>
-                            <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                          <w:r w:rsidRPr="00DE61D8">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="6BF11D34" id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:201.8pt;margin-top:3.15pt;width:312.75pt;height:42.75pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWU6MIbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;8ZyP+sKuoNhTvT20oxCcvC2pKHci4KPw1PtUYppnfKBFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWadDsfjOHzpMJ5cjujgTzWrU43dVtdAVRnSz+FkEiMeTS9qD9ULjf0yvkoqYSW9nXPs&#10;xWtsJ5y+DamWywSicXMC7+yTk9F1LFJsuefmRXjX9SVSR99DP3Vi9qY9W2y0tLDcIugy9W7Mc5vV&#10;Lv80qqn7u28l/gWn54Q6fn6LVwAAAP//AwBQSwMEFAAGAAgAAAAhANqyJrbhAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1KrFROylEaYhTVZEqJARDSxc2J35NosbPIXbbwK/H&#10;ncp4utPdd/lqMj074+g6SxKiuQCGVFvdUSNh/7l5TIE5r0ir3hJK+EEHq+L+LleZthfa4nnnGxZK&#10;yGVKQuv9kHHu6haNcnM7IAXvYEejfJBjw/WoLqHc9DwWIuFGdRQWWjVg2WJ93J2MhLdy86G2VWzS&#10;3758fT+sh+/917OUD7Np/QLM4+RvYbjiB3QoAlNlT6Qd6yU8iUUSohKSBbCrL+JlBKySsIxS4EXO&#10;/z8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWU6MIbQIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDasia24QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:textbox>
+            <v:shape w14:anchorId="607BC7FE" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="623C6C38" w14:textId="77777777" w:rsidR="00D9425C" w:rsidRDefault="00D9425C" w:rsidP="00B937D8">
+                  <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00DE61D8" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                     <w:pPr>
-                      <w:pStyle w:val="Publicationtitle"/>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
                     </w:pPr>
-                    <w:r>
-                      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                    <w:r w:rsidRPr="00DE61D8">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="46319592" w14:textId="44E85592" w:rsidR="00D9425C" w:rsidRDefault="00D9425C" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D4196EB" w14:textId="77777777" w:rsidR="003213E5" w:rsidRDefault="003213E5" w:rsidP="003213E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28477284" wp14:editId="5800EDD2">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="838233530" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="113FE5E6" w14:textId="77777777" w:rsidR="003213E5" w:rsidRPr="00DE61D8" w:rsidRDefault="003213E5" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DE61D8">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="28477284" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1032" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="113FE5E6" w14:textId="77777777" w:rsidR="003213E5" w:rsidRPr="00DE61D8" w:rsidRDefault="003213E5" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DE61D8">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
-[...35 lines deleted...]
-      <w:t>.0</w:t>
+      <w:t>COPP 7.6 Individual Engagement Plans v 3.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16FC2A0C"/>
+    <w:tmpl w:val="226035A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...34 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7F"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD20BA36"/>
+    <w:tmpl w:val="1B40DD4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...15 lines deleted...]
-      </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="028F51F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4F04C50"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="926" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="643" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03D4052E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C60A21F4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="050F52FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="106671C0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05B8113D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="20665148"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:specVanish w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8935F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37AC1C14"/>
+    <w:lvl w:ilvl="0" w:tplc="DEF4BEEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="217A8AD2"/>
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F745A2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F589814"/>
+    <w:lvl w:ilvl="0" w:tplc="FEDCEC7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...17 lines deleted...]
-    <w:nsid w:val="036152DB"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BD09AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B2644288"/>
-    <w:lvl w:ilvl="0" w:tplc="BF603936">
+    <w:tmpl w:val="A5CE6210"/>
+    <w:lvl w:ilvl="0" w:tplc="8F065F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -5835,3223 +11625,14358 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E068C8"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3CE0C65E"/>
-[...186 lines deleted...]
-    <w:tmpl w:val="88BAA724"/>
+    <w:tmpl w:val="9788C2B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...1663 lines deleted...]
-    <w:nsid w:val="6A9F1624"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7A1CE3E6"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="851"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="851" w:hanging="851"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Lucida Sans" w:hint="default"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:u w:val="none"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="851"/>
+          <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
-        <w:ind w:left="851" w:hanging="851"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1135"/>
+          <w:tab w:val="num" w:pos="1067"/>
         </w:tabs>
-        <w:ind w:left="1135" w:hanging="851"/>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305449E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BEE27880"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30712E20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62E43742"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
+        <w:color w:val="auto"/>
         <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="1134" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1008"/>
         </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Lucida Sans" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1152"/>
         </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Lucida Sans" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1296"/>
         </w:tabs>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Lucida Sans" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Lucida Sans" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Lucida Sans" w:hint="default"/>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE01C2F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D852170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="57EE9DD4"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="465CBB32"/>
+    <w:lvl w:ilvl="0" w:tplc="54A0CEA4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61C10079"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8F9CD55C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2E8E8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F9F7DB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD7EE152"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73780219"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B122754"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73C81012"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="64D6F088"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FD4723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D222CBA"/>
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
-[...14 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2869" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3589" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4309" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5029" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5749" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6469" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7189" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B4C5A20"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C0E81FF8"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F4F3CFF"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DAD18D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84064D96"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="7E04EB8E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="862017693">
-[...62 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="2106803661">
+  <w:num w:numId="1" w16cid:durableId="1446726632">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...2 lines deleted...]
-    <w:lvlOverride w:ilvl="0">
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="170990827">
+  <w:num w:numId="2" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1189567666">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="350692075">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1157265718">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1222979721">
     <w:abstractNumId w:val="16"/>
-    <w:lvlOverride w:ilvl="0">
-[...98 lines deleted...]
-    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="967852808">
+  <w:num w:numId="16" w16cid:durableId="1035421077">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="367031995">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1668678226">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1011839704">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="157889793">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1637640871">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="319620512">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="322706713">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="483788472">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="437797895">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="244000562">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1318146679">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="29" w16cid:durableId="1387947607">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="274942155">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="30" w16cid:durableId="1029065782">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1724717646">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="31" w16cid:durableId="909271247">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="2018650912">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="32" w16cid:durableId="1764454801">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1117718857">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="33" w16cid:durableId="1203058587">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1118068440">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="34" w16cid:durableId="1072969287">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="1795636983">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="10"/>
+  <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="t3dVkli/OAEOCZJVEXvKSPTitC6U3eXB4IcjFRrHAB/QiKfIbn+dsPzfcSyIq63OXlgNZabVHmZokmN5pa/dAw==" w:salt="+dvbJ4bNIKBcYNPWatldgw=="/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="xO+NQLMjtWynANW8jw8TVNi2Qcj4W7hECxRYP/1lnZ+GerOmhKLLImPU4GE74jWe3xwOW2aZyHHHVXG6dWgwAQ==" w:salt="tbRIKF96Kws1P7dX8Cj4pg=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00000AEA"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="00031C51"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="000333A4"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="00044388"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00045AAD"/>
+    <w:rsid w:val="00045EDD"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="00067073"/>
+    <w:rsid w:val="000713DF"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072639"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="00072E31"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="0008200B"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="00093F7C"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A51B4"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000A73CD"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000B7A92"/>
+    <w:rsid w:val="000B7DD2"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3867"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D4C82"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D6033"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F0CD2"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="000F71E6"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001143CA"/>
+    <w:rsid w:val="00114D53"/>
+    <w:rsid w:val="00116AF1"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="00121735"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00123973"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00132781"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="0013467E"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00155017"/>
+    <w:rsid w:val="001564BF"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="00157E1C"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="001632CB"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="0017031F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00184961"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="001932F1"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B0ECB"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C1B2E"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="001F7B47"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00201023"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="00220E6E"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="0022268C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="00224CCF"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="00236C8A"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237A62"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="002429E7"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="0026062B"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="00275BFC"/>
+    <w:rsid w:val="00280543"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09BE"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B15AE"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002C6B04"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E0843"/>
+    <w:rsid w:val="002E2A9C"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F222D"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="003213E5"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00324347"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00352E48"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="0036064E"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00377F76"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393361"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003D77FF"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00417BB9"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="004223C9"/>
+    <w:rsid w:val="004266D7"/>
+    <w:rsid w:val="004279A1"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004523BD"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="00463C73"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="00471593"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A0A11"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D1429"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="00533742"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00537083"/>
+    <w:rsid w:val="0054008D"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="00550DEF"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0055627E"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00574E8B"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058269B"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587149"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D1672"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E4A35"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005F1A75"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006178B5"/>
+    <w:rsid w:val="00617B72"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="006316A0"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="006338DC"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00641B94"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0064686E"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00657732"/>
+    <w:rsid w:val="00660146"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680CD1"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="00683582"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="006855D2"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A1AE2"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5BD2"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D79C6"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E17DF"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E4C05"/>
+    <w:rsid w:val="006E5475"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006E6C9F"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F6A58"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703534"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00706647"/>
+    <w:rsid w:val="00707BE1"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="007140F0"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00725408"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="0072714C"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00737DFF"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="007409DD"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="00746FA6"/>
+    <w:rsid w:val="007472D6"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="00751E05"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="007559B5"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="0076100D"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761B78"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="00777CBA"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0E38"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007A7A43"/>
+    <w:rsid w:val="007B001A"/>
+    <w:rsid w:val="007B065D"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B3DC8"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C352B"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1A3C"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F5C31"/>
+    <w:rsid w:val="007F6A61"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="00822869"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="0084582D"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00847B46"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00856233"/>
+    <w:rsid w:val="0085631C"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865375"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087244E"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="008762ED"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="00877F41"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A4CA4"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3CAB"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901A21"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00905C8A"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00910E0D"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="00926C6D"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009310C5"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00953142"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955BBA"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="00962570"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="0098089F"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="00984249"/>
+    <w:rsid w:val="0098791D"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="00992611"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00995C5F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009A62D0"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009B694B"/>
+    <w:rsid w:val="009C1121"/>
+    <w:rsid w:val="009C1650"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7AA7"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009E7E5B"/>
+    <w:rsid w:val="009F222B"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A07841"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A251FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A25FFE"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A30796"/>
+    <w:rsid w:val="00A30B49"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A42957"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A452E6"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A55804"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A6055A"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A711B0"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A8099B"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A874AB"/>
+    <w:rsid w:val="00A87743"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA307A"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0BCD"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AD7C45"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF36B4"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B028FC"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B046FE"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B101F2"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B259A8"/>
+    <w:rsid w:val="00B25A3D"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B34DE5"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00B523BA"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B6620E"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B72C01"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B84A93"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B87B6A"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA033C"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7AA6"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE0F6E"/>
+    <w:rsid w:val="00BE116E"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE1FDD"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C04F63"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C32A15"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C51773"/>
+    <w:rsid w:val="00C52277"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C53752"/>
+    <w:rsid w:val="00C53B86"/>
+    <w:rsid w:val="00C540DF"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C56E3B"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C615E5"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C628BE"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C6631E"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C764A0"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C854A7"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C91993"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC191F"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5392"/>
+    <w:rsid w:val="00CC5B99"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE3CC5"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF575B"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D012FB"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D050B2"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D1776C"/>
+    <w:rsid w:val="00D17814"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D363D1"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D830B1"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86264"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86D0F"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA267C"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA5B2E"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DB70BF"/>
+    <w:rsid w:val="00DC1DA4"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC34C9"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC76F5"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD6185"/>
+    <w:rsid w:val="00DD72CF"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE34F4"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DE61D8"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF4532"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02AB5"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E0504C"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E208DD"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E249EE"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47878"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E509D8"/>
+    <w:rsid w:val="00E5122D"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E57B73"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E96E71"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA1B39"/>
+    <w:rsid w:val="00EA1EAA"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA567E"/>
+    <w:rsid w:val="00EA5F9C"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA6ADF"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00EC4BD1"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F254B6"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27775"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F3672F"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F368D5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41DE8"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F44AF3"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F56F06"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F833DD"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA59C5"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1286"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC2386"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD06B4"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD58ED"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6E84"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF4835"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Heading1"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D92259"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D92259"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:color w:val="243F60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:spacing w:before="200"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C75DA"/>
+    <w:pPr>
+      <w:spacing w:before="2280" w:after="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:ind w:left="-284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="467886"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D49EF"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C6631E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="426"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D92259"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1022"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="998" w:hanging="567"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
+    <w:name w:val="DCStable"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B101F2"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="22"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="960"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155017"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00155017"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E67D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00F254B6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B25A3D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="63988114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="236718672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="491290560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="821391549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1092555627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1191184404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=youth%20arms%20and%20sams&amp;ql=3081" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=youth%20arms&amp;ql=3081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=youth%20arms%20and%20sams&amp;ql=3081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services/Pages/Policy-and-Procedure.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/intranet/prison-operations/_layouts/15/Doc.aspx?sourcedoc=%7B479BD854-F79E-49E0-B34D-9B432D231F9A%7D&amp;file=SAMS-manual.docx&amp;action=default&amp;mobileredirect=true&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E3BE4779-FF18-48BA-82E3-407D2E3D2094}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00284489" w:rsidRDefault="00B022C3" w:rsidP="00B022C3">
+          <w:pPr>
+            <w:pStyle w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007D56B5">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E767CE12AE634881A1F0F35E4488EC02"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2AC7E064-ECC3-49DC-975A-F6F29891478C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00284489" w:rsidRDefault="00B022C3" w:rsidP="00B022C3">
+          <w:pPr>
+            <w:pStyle w:val="E767CE12AE634881A1F0F35E4488EC02"/>
+          </w:pPr>
+          <w:r w:rsidRPr="007D56B5">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century Gothic">
+    <w:panose1 w:val="020B0502020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="000E1621"/>
-[...425 lines deleted...]
-    <w:rsid w:val="00FE2BB3"/>
+    <w:rsidRoot w:val="00B022C3"/>
+    <w:rsid w:val="00284489"/>
+    <w:rsid w:val="002B09BE"/>
+    <w:rsid w:val="00471593"/>
+    <w:rsid w:val="00701B22"/>
+    <w:rsid w:val="00B022C3"/>
+    <w:rsid w:val="00DB379F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
-[...5 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="53C3D44A"/>
-  <w15:docId w15:val="{7E945D55-5662-4C1E-8E1C-7A9DFD801BA0}"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9113,51 +26038,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -9339,1853 +26264,556 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00540908"/>
-[...236 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...391 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00193880"/>
+    <w:rsid w:val="00B022C3"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB8564E1E0554498A9EF41292FEAE4AA">
+    <w:name w:val="FB8564E1E0554498A9EF41292FEAE4AA"/>
+    <w:rsid w:val="00B022C3"/>
   </w:style>
-  <w:style w:type="character" w:styleId="SubtleEmphasis">
-[...458 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E767CE12AE634881A1F0F35E4488EC02">
+    <w:name w:val="E767CE12AE634881A1F0F35E4488EC02"/>
+    <w:rsid w:val="00B022C3"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-  <w:relyOnVML/>
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
-</file>
-[...6 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
-[...59 lines deleted...]
-    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -11226,228 +26854,166 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A65D0EF-446C-4838-9919-16C00E2FB913}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>16213</Characters>
+  <Pages>1</Pages>
+  <Words>4125</Words>
+  <Characters>23518</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>38</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>195</Lines>
+  <Paragraphs>55</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 7.6 Personal Support Plans</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19019</CharactersWithSpaces>
+  <CharactersWithSpaces>27588</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 7.6 Personal Support Plans</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Scott.Rumbold@justice.wa.gov.au</dc:creator>
-  <cp:keywords>Department of Justice; Western Australia; Commissioner Operating Policy and Procedure (COPP); Banksia Hill Detention Centre; Detainee; Detainees; Rule; Custodial; Instrument; Rules; Law; Govern; Youth; 7.6; Personal Support; Plans; Plan; Special Need; Needs; Individual.</cp:keywords>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>553d2694,f7c871b,68201029</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-23T05:55:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d2176a17-ea10-45b5-9d80-39d3d9e2556c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>