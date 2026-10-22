--- v1 (2026-02-21)
+++ v2 (2026-10-22)
@@ -1,19621 +1,14518 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5C3FCD50" w14:textId="718B199A" w:rsidR="00146739" w:rsidRPr="00EA7EAC" w:rsidRDefault="002A6B1D" w:rsidP="00EA7EAC">
+    <w:p w14:paraId="52F25E9C" w14:textId="77777777" w:rsidR="007140F0" w:rsidRDefault="007140F0" w:rsidP="0025156E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>COPP</w:t>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A4153CA" w14:textId="7BB44CA0" w:rsidR="00BA7AA6" w:rsidRPr="005472B3" w:rsidRDefault="000F1A32" w:rsidP="00BA7AA6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025156E">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="00334798">
-[...2 lines deleted...]
-      <w:r w:rsidR="00F259A6">
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="008012E6">
         <w:t>8.3</w:t>
       </w:r>
-      <w:r w:rsidR="00A802ED">
-        <w:t xml:space="preserve"> Death </w:t>
+      <w:r w:rsidR="00B523BA">
+        <w:t xml:space="preserve"> – </w:t>
       </w:r>
-      <w:r w:rsidR="00926A12">
-        <w:t xml:space="preserve">of a </w:t>
+      <w:r w:rsidR="008012E6">
+        <w:t xml:space="preserve">Death of a </w:t>
       </w:r>
-      <w:r w:rsidR="00F259A6">
-        <w:t>Detainee</w:t>
+      <w:r w:rsidR="008012E6" w:rsidRPr="005472B3">
+        <w:t>Young Person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B45A65" w14:textId="21FD693B" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="006F2E0D" w:rsidP="00EA7EAC">
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="6E8C7067" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="005472B3" w:rsidRDefault="00E96E71" w:rsidP="00E96E71"/>
+    <w:p w14:paraId="0C2C069A" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="005472B3" w:rsidRDefault="00E96E71" w:rsidP="00E96E71">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Detention Centres </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8902"/>
+        <w:gridCol w:w="9003"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="5A7B5554" w14:textId="77777777" w:rsidTr="001130BD">
-[...5 lines deleted...]
-            <w:tcW w:w="8902" w:type="dxa"/>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="005472B3" w14:paraId="7BD5D5F2" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="7803C82C" w14:textId="77777777" w:rsidR="00F259A6" w:rsidRDefault="00F259A6" w:rsidP="00F259A6">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="707962F2" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
             <w:pPr>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Toc2082062"/>
-[...24 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:u w:val="single"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:r w:rsidRPr="0026221D">
+              <w:t>Principles and Standards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="005472B3" w14:paraId="4F090754" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="4018"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="557DA4D1" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Model of Care (MoC) Instruction guides and supports staff to operationalise the MoC’s high-level principles. The Moc creates a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5028C229" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, the Commissioner’s Operating Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AD8FBD" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B700E45" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E020EA" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055BA586" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E9CA77" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48" w:rsidP="005472B3">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="005472B3" w14:paraId="2C397839" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="286B0206" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="005472B3" w14:paraId="3B6F8A83" w14:textId="77777777" w:rsidTr="00066A8D">
+        <w:trPr>
+          <w:trHeight w:val="4984"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2C1E6C" w14:textId="56DCB8D4" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48" w:rsidP="005472B3">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:bCs/>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
+                  <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t>Australian Human Rights Commission National Principles for Child Safe Organisations, 2018</w:t>
+                <w:t>Public Information Privacy Statemen</w:t>
+              </w:r>
+              <w:r w:rsidRPr="005472B3">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>t</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:bCs/>
-                <w:u w:val="single"/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00412B0F">
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Policies and Procedures document how the organisation is safe for children and young people.</w:t>
-[...45 lines deleted...]
-              <w:r w:rsidRPr="0026221D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:bCs/>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D37ACF">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="199800D6" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Principles of procedural justice are applied.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7764BEEC" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D37ACF">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Privacy and confidentiality rights are protected.</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFD51E0" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:bCs/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...12 lines deleted...]
-              <w:pStyle w:val="Instructionalnote"/>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:rFonts w:cs="Gotham"/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073AFF2E" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5C4479" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BBE212" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDCC027" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C47C6B" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E6166D" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F70953" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D71B3" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="005472B3" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
                 <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48856C2E" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
-      <w:pPr>
+    <w:p w14:paraId="15461777" w14:textId="77777777" w:rsidR="00655C09" w:rsidRPr="005472B3" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4193F36F" w14:textId="77777777" w:rsidR="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
-[...10 lines deleted...]
-        </w:sectPr>
+    <w:p w14:paraId="373865E1" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="005472B3" w:rsidRDefault="00E96E71">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63EEB12E" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="6F312FE8" w14:textId="58F3972E" w:rsidR="00550DEF" w:rsidRPr="005472B3" w:rsidRDefault="00550DEF" w:rsidP="00550DEF">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F878A72" w14:textId="1D57D047" w:rsidR="0037070F" w:rsidRDefault="007C1025">
+    <w:p w14:paraId="19A199C4" w14:textId="33258B94" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="00D92259">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D2650">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007D2650">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="007D2650">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
-          <w:b w:val="0"/>
-          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc218583346" w:history="1">
-        <w:r w:rsidR="0037070F" w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750301" w:history="1">
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0037070F" w:rsidRPr="000F585C">
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Scope</w:t>
+        </w:r>
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750301 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidR="004425D5" w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6794BB4F" w14:textId="0EF36D5A" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750302" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Policy</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750302 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4FE2AE00" w14:textId="4A2F18D0" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750303" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Death of a Young Person at a YDC</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750303 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="463A09D8" w14:textId="45278165" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750304" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Scope</w:t>
+          <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Death of a young person at Perth Children’s Court</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583346 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750304 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="0037070F">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7DD7173E" w14:textId="62B99B1C" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="3B988720" w14:textId="768106A0" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583347" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750305" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="000F585C">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Death of a Young Person in a Hospital or Hospice</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750305 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6584A06D" w14:textId="5FAB01F6" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750306" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Policy</w:t>
+          <w:t>4.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Withdrawal of escorting officers from a hospital or hospice in exceptional circumstances</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583347 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750306 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3FA3B1F0" w14:textId="55246C6B" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="2C0B7294" w14:textId="1C1EFE4D" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583348" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750307" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="000F585C">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Death of a Young Person Prior to Arrival at YDC</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750307 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4E3770B4" w14:textId="1C09B624" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750308" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Death of a Young Person as a Result of an Industrial Accident</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750308 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3FEB9A88" w14:textId="2C057036" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750309" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Notifications and Reporting</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750309 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4C9437E2" w14:textId="2EFEF1AB" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750310" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Death of a Detainee at a YDC</w:t>
+          <w:t>7.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>WAPF notification to next of kin</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583348 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750310 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05EE2D51" w14:textId="48A3EABD" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="6D30C931" w14:textId="33A550D7" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583349" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750311" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.2</w:t>
+          <w:t>7.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="000F585C">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Death of a Detainee at Perth Children’s Court</w:t>
+          <w:t>Reporting and additional notifications</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583349 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750311 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>11</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D4D29D6" w14:textId="64DD589E" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="03A352D1" w14:textId="4C24C4BD" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583350" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750312" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>8</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="000F585C">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Young Person Property</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750312 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BACD2B3" w14:textId="26925E15" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750313" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Handover of Records and Crime Scene(s) to WA Police Force</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750313 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="201BEE67" w14:textId="6F018B2E" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750314" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>WorkSafe Investigations</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750314 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A95A2EF" w14:textId="58C52501" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750315" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Support Services – Family and Young People</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750315 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0998898A" w14:textId="369E237F" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750316" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Death of a Detainee in a Hospital or Hospice</w:t>
+          <w:t>11.1</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Contact with next of kin and booked visitors</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583350 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750316 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>15</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="344AAD11" w14:textId="3758BDE6" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="3BE11706" w14:textId="2C55ADD5" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583351" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750317" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.2</w:t>
+          <w:t>11.2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="000F585C">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Withdrawal of escorting officers from a hospital or hospice in exceptional circumstances</w:t>
+          <w:t>Death of an Aboriginal young person</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583351 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750317 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>17</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FDE331A" w14:textId="196517C2" w:rsidR="0037070F" w:rsidRDefault="0037070F">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="453D1B3E" w14:textId="09812728" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583352" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750318" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5</w:t>
+          <w:t>11.3</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="000F585C">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Death of a Detainee Prior to Arrival at YDC</w:t>
+          <w:t>Young person support services</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583352 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750318 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>18</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A5B42AF" w14:textId="7B8F2A12" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="544B0019" w14:textId="29C7C870" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583353" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750319" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>12</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="000F585C">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Staff Debrief and Support Services</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750319 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5C4FB278" w14:textId="01C893B5" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750320" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Coroner’s Findings</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750320 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="787E9B4E" w14:textId="3C8A094C" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750321" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750321 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2C18E6E3" w14:textId="78720106" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750322" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750322 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="525E6D80" w14:textId="3AC31B92" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc241750323" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Death of a Detainee as a Result of an Industrial Accident</w:t>
+          <w:t>Related COPPs</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583353 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750323 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A1A3667" w14:textId="5DA7A721" w:rsidR="0037070F" w:rsidRDefault="0037070F">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0B9BBBF1" w14:textId="68122DA3" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583354" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750324" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>Related Documents</w:t>
         </w:r>
-        <w:r>
-[...17 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583354 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750324 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AA5C696" w14:textId="693F5FAB" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="7085CA5D" w14:textId="2FB983DB" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583355" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750325" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>7.1</w:t>
+          <w:t>Related Legislation</w:t>
         </w:r>
-        <w:r>
-[...16 lines deleted...]
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583355 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750325 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="44C05909" w14:textId="03C7E897" w:rsidR="0037070F" w:rsidRDefault="0037070F">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="57B14C5E" w14:textId="5F124C33" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583356" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750326" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>7.2</w:t>
+          <w:t>Assurance</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...16 lines deleted...]
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583356 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750326 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22248184" w14:textId="658FFC46" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="47CB9248" w14:textId="404C068D" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583357" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750327" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>Document Version History</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...17 lines deleted...]
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583357 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750327 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>22</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D897739" w14:textId="4317B84B" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="67B7AFB7" w14:textId="4653364C" w:rsidR="004425D5" w:rsidRPr="005472B3" w:rsidRDefault="004425D5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583358" w:history="1">
-        <w:r w:rsidRPr="000F585C">
+      <w:hyperlink w:anchor="_Toc241750328" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
-          <w:t>9</w:t>
+          <w:t>Appendix B: Additional Notifications and Reporting</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...17 lines deleted...]
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc218583358 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc241750328 \h </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>24</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DAFB07B" w14:textId="20D2C448" w:rsidR="0037070F" w:rsidRDefault="0037070F">
+    <w:p w14:paraId="4B88408D" w14:textId="0CDCFE56" w:rsidR="00013B88" w:rsidRPr="005472B3" w:rsidRDefault="00D92259" w:rsidP="00322BA3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc218583359" w:history="1">
-[...81 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-          <w:kern w:val="2"/>
+          <w:color w:val="467886"/>
           <w:lang w:eastAsia="en-AU"/>
-          <w14:ligatures w14:val="standardContextual"/>
-[...1177 lines deleted...]
-          <w:bCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E2131C" w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E245AF1" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="005C46F6">
+    <w:p w14:paraId="7F23D9F4" w14:textId="76AA57AA" w:rsidR="00156F18" w:rsidRPr="005472B3" w:rsidRDefault="00156F18" w:rsidP="00F42B93">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc60663970"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00827565">
+      <w:bookmarkStart w:id="1" w:name="_Toc241750301"/>
+      <w:r w:rsidRPr="005472B3">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="5F070A42" w14:textId="21CCD76A" w:rsidR="00F43C36" w:rsidRDefault="00F43C36" w:rsidP="00F43C36">
+    <w:p w14:paraId="18737C59" w14:textId="3583236D" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="008012E6">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc13061594"/>
-[...5 lines deleted...]
-        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all</w:t>
+      <w:bookmarkStart w:id="2" w:name="_Toc13061594"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc13143650"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc13466591"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc13486029"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centres (YDCs), Perth Children’s Court Custody Centre Custodial Officers </w:t>
       </w:r>
-      <w:r>
-[...13 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">and staff involved in the management following a detainee’s death. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">and staff involved in the management following the death of a young person in the care of the Department of Justice, Corrective Services (the Department). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1889279F" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="005C46F6">
+    <w:p w14:paraId="535C99BD" w14:textId="0A8E612C" w:rsidR="00863C19" w:rsidRPr="005472B3" w:rsidRDefault="00156F18" w:rsidP="00F42B93">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc218583347"/>
-      <w:r w:rsidRPr="00827565">
+      <w:bookmarkStart w:id="6" w:name="_Toc241750302"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="60C1C6C4" w14:textId="1DF31F03" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="4A3D0D38" w14:textId="102BD970" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall have in place an Emergency Management (EM) Plan, associated with serious medical emergencies including an apparent death. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F33C67" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565"/>
-[...2 lines deleted...]
-        <w:t>Following the death of a detainee, the EM plan procedures shall ensure appropriate supports and assistance are offered to the deceased’s family, other detainees and staff who are affected by the incident.</w:t>
+    <w:p w14:paraId="2A9B5FD3" w14:textId="65791FF3" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Following the death of a young person, the EM plan procedures shall ensure appropriate supports and assistance are offered to the deceased’s family, other young people and staff who are affected by the incident.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592A3659" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="1921BD08" w14:textId="19BEF613" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">This COPP commences on confirmation of life extinct by medical staff or paramedics. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EBAF43" w14:textId="77777777" w:rsidR="007E4AA3" w:rsidRDefault="007E4AA3" w:rsidP="00827565"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00827565">
+    <w:p w14:paraId="2A0FA936" w14:textId="73E3F7F1" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve">The scene of death and items which may be potential evidence are to be managed as a crime scene in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-[...2 lines deleted...]
-          <w:r w:rsidR="00C67B4C" w:rsidRPr="00F403DE">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:hyperlink r:id="rId14" w:history="1">
+          <w:bookmarkStart w:id="7" w:name="_Hlk183597081"/>
+          <w:r w:rsidRPr="005472B3">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t xml:space="preserve">SMF-PRO-004 Physical Evidence </w:t>
           </w:r>
-          <w:bookmarkEnd w:id="10"/>
-          <w:r w:rsidR="00C67B4C" w:rsidRPr="00F403DE">
+          <w:bookmarkEnd w:id="7"/>
+          <w:r w:rsidRPr="005472B3">
             <w:rPr>
               <w:rStyle w:val="Hyperlink"/>
             </w:rPr>
             <w:t>Management</w:t>
           </w:r>
         </w:hyperlink>
-        <w:r w:rsidR="00C67B4C" w:rsidRPr="005A1066">
+        <w:r w:rsidRPr="005472B3">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00827565">
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E822D1" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> to cultural and religious requirements. </w:t>
+    <w:p w14:paraId="360FEC09" w14:textId="4D69D35F" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">All aspects of the subsequent management of the death of a young person shall occur in a manner that treats the deceased young person and their family with dignity, humanity, respect and consideration to cultural and religious requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186677B8" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">The death of a detainee is classified as a critical incident. Incident notification and reporting procedures shall occur in accordance with </w:t>
+    <w:p w14:paraId="52E6B293" w14:textId="6771E4DD" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The death of a young person is classified as a critical incident. Incident notification and reporting procedures shall occur in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00827565">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:color w:val="0000FF"/>
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
           </w:rPr>
           <w:t>COPP 8.1 – Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00827565">
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> and additional requirements set out in this COPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA6B815" w14:textId="77777777" w:rsidR="00A71007" w:rsidRDefault="00A71007" w:rsidP="00827565"/>
-[...2 lines deleted...]
-        <w:t>It is the responsibility of the Superintendent/Officer in Charge (OIC) following the death of a detainee, to ensure the Western Australian Police Force (WAPF) and the Operations Centre (OPCEN) are immediately notified.</w:t>
+    <w:p w14:paraId="5D401DD6" w14:textId="46AE60BB" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>It is the responsibility of the Superintendent/Officer in Charge (OIC) following the death of a young person, to ensure the Western Australian Police Force (WAPF) and the Operations Centre (OPCEN) are immediately notified.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79ADB65A" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRDefault="00A97FA8" w:rsidP="00827565"/>
-[...38 lines deleted...]
-        <w:t>Deputy Commissioner is responsible for the development of a briefing note for the Commissioner to notify the Minister as soon as practicable.</w:t>
+    <w:p w14:paraId="589161B5" w14:textId="4146B6CD" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Operations Centre will notify the Assistant Commissioner Young People and/or Duty Assistant Commissioner, Deputy Commissioner Young People and/or Duty Deputy Commissioner, who will in turn, notify the Commissioner (Corrective Services). The Deputy Commissioner is responsible for the development of a briefing note for the Commissioner to notify the Minister as soon as practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0544EFE5" w14:textId="611FBF40" w:rsidR="001C066D" w:rsidRDefault="001C066D" w:rsidP="00827565"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">, the Department remains responsible for the deceased. </w:t>
+    <w:p w14:paraId="2955095F" w14:textId="0B11C506" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Where a death has occurred in a place other than a YDC, the Department remains responsible for the deceased. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D29721" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565"/>
-[...2 lines deleted...]
-        <w:t>The death of a detainee is a reportable death, in accordance with</w:t>
+    <w:p w14:paraId="66E153F1" w14:textId="1ECF55AD" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The death of a young person is a reportable death, in accordance with</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827565">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00827565">
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00827565">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Coroners Act 1996</w:t>
       </w:r>
-      <w:r w:rsidRPr="00827565">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">immediately informed. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">, and requires that the State Coroner is immediately informed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FBFC5E" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">The Department’s Performance Assurance and Risk (PAR) Directorate has responsibility for the independent review of all reportable detainee deaths. A report is prepared for the </w:t>
+    <w:p w14:paraId="6D5E2AAD" w14:textId="27741AD2" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Department’s Performance Assurance and Risk (PAR) Directorate has responsibility for the independent review of all reportable young person deaths. A report is prepared for the coroner to assist his/her investigation in accordance with the requirements of the </w:t>
       </w:r>
-      <w:r w:rsidR="00B504BC" w:rsidRPr="00827565">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00827565">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Coroners Act 1996</w:t>
       </w:r>
-      <w:r w:rsidR="00742776" w:rsidRPr="00827565">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">The report will detail the Department’s custodial management, supervision and care of the detainee while in custody and outline how the Department has, or will, address any identified areas for improvement. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">. The report will detail the Department’s custodial management, supervision and care of the young person while in custody and outline how the Department has, or will, address any identified areas for improvement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0311B458" w14:textId="77777777" w:rsidR="00827565" w:rsidRPr="00827565" w:rsidRDefault="00827565" w:rsidP="00827565"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00827565">
+    <w:p w14:paraId="50981ECA" w14:textId="77777777" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A17148C" w14:textId="62B1C74E" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The Department’s </w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and/or Mental Health, Alcohol and Other Drugs (MHAOD) shall provide medical reviews and reports as requested by the PAR Directorate or State Coroner. </w:t>
+        <w:t xml:space="preserve">The Department’s Justice Health Wellbeing Services (JHWS) and/or Mental Health, Alcohol and Other Drugs (MHAOD) shall provide medical reviews and reports as requested by the PAR Directorate or State Coroner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3436BA78" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00827565" w:rsidRDefault="00A97FA8" w:rsidP="00827565"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">The death of a detainee is a notifiable incident, in accordance with the </w:t>
+    <w:p w14:paraId="427C26C9" w14:textId="2C35C45B" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6" w:rsidP="00C70546">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk188011852"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The death of a young person is a notifiable incident, in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007476BE">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Work, Health and Safety Act 2020</w:t>
       </w:r>
-      <w:r w:rsidRPr="007476BE">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007476BE">
+      <w:r w:rsidRPr="005472B3">
         <w:t>, and requires that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C53B51" w14:textId="77777777" w:rsidR="006756DB" w:rsidRPr="007476BE" w:rsidRDefault="006756DB" w:rsidP="00B2142C">
+    <w:p w14:paraId="2FE8C463" w14:textId="77777777" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007476BE">
+      <w:r w:rsidRPr="005472B3">
         <w:t>WorkSafe is immediately notified</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7681716F" w14:textId="77777777" w:rsidR="006756DB" w:rsidRPr="007476BE" w:rsidRDefault="006756DB" w:rsidP="00B2142C">
+    <w:p w14:paraId="789A9420" w14:textId="77777777" w:rsidR="008012E6" w:rsidRPr="005472B3" w:rsidRDefault="008012E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007476BE">
+      <w:r w:rsidRPr="005472B3">
         <w:t>written notification to WorkSafe is provided within 48 hours and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE99573" w14:textId="77777777" w:rsidR="006756DB" w:rsidRPr="007476BE" w:rsidRDefault="006756DB" w:rsidP="00B2142C">
+    <w:p w14:paraId="43B1B453" w14:textId="6756662C" w:rsidR="002B15AE" w:rsidRPr="005472B3" w:rsidRDefault="008012E6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="30"/>
+          <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="007476BE">
+      <w:r w:rsidRPr="005472B3">
         <w:t>the incident site is preserved until a WorkSafe inspector arrives or directs otherwise.</w:t>
       </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...10 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="772425D5" w14:textId="34CE9A71" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc218583348"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc241750303"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Death of a Young Person at a YDC</w:t>
       </w:r>
-    </w:p>
-[...24 lines deleted...]
-      <w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2994676C" w14:textId="7AE14EBB" w:rsidR="001726C9" w:rsidRDefault="001726C9" w:rsidP="005C46F6">
+    <w:p w14:paraId="4A5B64B1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">t, the Deputy Superintendent shall be informed. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Officer in Charge (OIC) at the scene will immediately notify the Superintendent. In the absence of the Superintendent, the Deputy Superintendent shall be informed. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E785A9B" w14:textId="015B7A9D" w:rsidR="00F27872" w:rsidRPr="007476BE" w:rsidRDefault="00827565" w:rsidP="005C46F6">
+    <w:p w14:paraId="2F32B843" w14:textId="7507A396" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-        <w:t>T</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Superintendent is responsible for the management of the deceased young person and the scene</w:t>
       </w:r>
-      <w:r w:rsidR="001706DD">
-        <w:t xml:space="preserve">he Superintendent is responsible for the management of the deceased </w:t>
+      <w:bookmarkStart w:id="11" w:name="_Hlk98932530"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">, in accordance with procedure </w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-        <w:r w:rsidR="00C67B4C" w:rsidRPr="007476BE">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>SMF-PRO-004 Physical Evidence Management</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00482FB8" w:rsidRPr="007476BE">
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">until authority is handed over to the WAPF. If the Superintendent is not on site, he/she shall proceed to and remain at the YDC (unless impracticable due to distance or illness, in which case the next most senior officer shall attend) until all relevant duties and actions are complete. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22CFA0F4" w14:textId="6B8BFDCB" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="005C46F6">
+    <w:p w14:paraId="7DB2EE21" w14:textId="6008F20F" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_On_confirmation_of"/>
-[...14 lines deleted...]
-        <w:t>procedures shall be undertaken:</w:t>
+      <w:bookmarkStart w:id="12" w:name="_On_confirmation_of"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>On confirmation of life extinct, the following immediate notification procedures shall be undertaken:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9406" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6293"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00243BC6" w:rsidRPr="007476BE" w14:paraId="2FB43BD6" w14:textId="77777777" w:rsidTr="005C46F6">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="3133CFBE" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="125E85FD" w14:textId="77777777" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5466717B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F46EA1D" w14:textId="77777777" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="791C6182" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E904501" w14:textId="77777777" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D5B2A9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243BC6" w:rsidRPr="007476BE" w14:paraId="6140F71C" w14:textId="77777777" w:rsidTr="005C46F6">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="35EC09C9" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30685FFA" w14:textId="77777777" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00A5031B">
+          <w:p w14:paraId="2BB57767" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F36CE7E" w14:textId="17031453" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="005C46F6">
+          <w:p w14:paraId="6BB279EA" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Notify the Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="649C74FD" w14:textId="3001CD69" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00164669">
+          <w:p w14:paraId="38FBFB7F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t>OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00243BC6" w:rsidRPr="007476BE" w14:paraId="4A5C3917" w14:textId="77777777" w:rsidTr="005C46F6">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="30D1FD61" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1454C7EA" w14:textId="77777777" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00A5031B">
+          <w:p w14:paraId="3B4024E8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13860E36" w14:textId="188673F6" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00164669">
+          <w:p w14:paraId="26D4BDA9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
-[...9 lines deleted...]
-              <w:r w:rsidR="008156B0" w:rsidRPr="00DB5F5C">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Notify the OPCEN (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>operationscentre@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="008156B0">
-[...6 lines deleted...]
-              <w:r w:rsidR="00827565" w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">) in accordance with </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP 8.1 – Incident Reporting</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00827565" w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18DBFBEC" w14:textId="74ED36E5" w:rsidR="00243BC6" w:rsidRPr="007476BE" w:rsidRDefault="00243BC6" w:rsidP="00164669">
+          <w:p w14:paraId="4A7CCD04" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Superintendent/OIC </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001115CD" w:rsidRPr="007476BE" w14:paraId="07D067BB" w14:textId="77777777" w:rsidTr="005C46F6">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="5DBAD967" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF2113B" w14:textId="77777777" w:rsidR="001115CD" w:rsidRPr="007476BE" w:rsidRDefault="001115CD" w:rsidP="00A5031B">
+          <w:p w14:paraId="02F22D70" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="408C04A3" w14:textId="2F7A7094" w:rsidR="001115CD" w:rsidRPr="007476BE" w:rsidRDefault="001115CD" w:rsidP="001115CD">
+          <w:p w14:paraId="1FC5C1D6" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
-              <w:t xml:space="preserve">Notify the relevant Deputy Commissioner </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Notify the Deputy Commissioner Young People and Assistant Commissioner Young People.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569AB2F6" w14:textId="35D4750D" w:rsidR="001115CD" w:rsidRPr="007476BE" w:rsidRDefault="001115CD" w:rsidP="001115CD">
+          <w:p w14:paraId="00A9DF4D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
-[...1 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Superintendent/OIC   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FE84C11" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007476BE" w:rsidRPr="007476BE" w14:paraId="691C725C" w14:textId="77777777" w:rsidTr="005C46F6">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="00E77827" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F630ACA" w14:textId="77777777" w:rsidR="007476BE" w:rsidRPr="007476BE" w:rsidRDefault="007476BE" w:rsidP="00A5031B">
+          <w:p w14:paraId="643336B8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75A1E1AA" w14:textId="23FDE780" w:rsidR="007476BE" w:rsidRPr="007476BE" w:rsidRDefault="007476BE" w:rsidP="001115CD">
+          <w:p w14:paraId="1BC72163" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Notify the WAPF of the death by contacting 000 or 131444.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5B2161" w14:textId="482587E2" w:rsidR="007476BE" w:rsidRPr="007476BE" w:rsidRDefault="007476BE" w:rsidP="001115CD">
+          <w:p w14:paraId="4158A610" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="007476BE" w14:paraId="738EBF76" w14:textId="77777777" w:rsidTr="005C46F6">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="2BB303BC" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB74AED" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="4AF91675" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68C2384B" w14:textId="2F27FF8E" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="50DF5960" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Notify Director Justice Health and Wellbeing Services (JHWS), Director Medical Services/Director MHAOD and YDC Medical Practitioner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF6790C" w14:textId="54595C72" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="23749922" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
-[...1 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Superintendent/OIC  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B237E59" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="007476BE" w14:paraId="7D7C81AF" w14:textId="77777777" w:rsidTr="005C46F6">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="79B34268" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4217B1A9" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="0DA31040" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22077BCF" w14:textId="4072B301" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="43B32FA1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Identify and arrange a location for staff from the People, Culture and Standards Division to conduct drug and alcohol testing of any officer(s), where applicable. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14257EC2" w14:textId="1FC58D08" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="4C371F29" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Superintendent/OIC </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="003469D9" w14:paraId="6A04E53D" w14:textId="77777777" w:rsidTr="00CD2C48">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="1384A449" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C881308" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="6D0779CD" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6293" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4859F6C9" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="52D8AE93" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Notify relevant internal and external stakeholders of the death, in accordance with approved OPCEN incident notification procedures, including immediate notification to the:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="202FECB2" w14:textId="771F43A0" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00E539EA">
+          <w:p w14:paraId="5DAE160B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-            </w:pPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="699834DD" w14:textId="71AA9AB4" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">relevant Deputy Commissioner and Assistant Commissioner      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A907943" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-            </w:pPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="7B4EE881" w14:textId="3750240D" w:rsidR="00A97FA8" w:rsidRPr="007476BE" w:rsidRDefault="00A97FA8" w:rsidP="00CD2C48">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>WorkSafe Commission and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1388F44E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Coroner </w:t>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Coroner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D3A8B76" w14:textId="0BC7B874" w:rsidR="00A97FA8" w:rsidRPr="00BB4748" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="08111CA5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
+              <w:lastRenderedPageBreak/>
               <w:t>OPCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45008151" w14:textId="77777777" w:rsidR="0042104C" w:rsidRDefault="0042104C" w:rsidP="005C46F6">
+    <w:p w14:paraId="6FEAF1E9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc2082081"/>
-[...3 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc2082081"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc2082187"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc2083069"/>
+      <w:bookmarkStart w:id="16" w:name="_Hlk99956099"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t>The Superintendent/OIC shall appoint an Incident Controller to oversee management of the death in custody incident.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6C4A3F" w14:textId="7D9B7178" w:rsidR="00A63E0F" w:rsidRDefault="00E55525" w:rsidP="005C46F6">
+    <w:p w14:paraId="234F729B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D10B25">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Incident Controller shall nominate a Custodial Officer (Assigned Custodial Officer) who was not directly involved with the incident leading up to the death to manage the area until handed over to the WAPF. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8E6121" w14:textId="53D76C8D" w:rsidR="00767835" w:rsidRDefault="00E55525" w:rsidP="005C46F6">
+    <w:p w14:paraId="39EC5AA2" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00D10B25">
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="005472B3">
         <w:t>If a Custodial Officer is not available (outside of the incident), the Incident Controller will outline the reasons on an incident report and the subsequent actions taken.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:p w14:paraId="0C1B8349" w14:textId="77777777" w:rsidR="00A63E0F" w:rsidRDefault="00767835" w:rsidP="005C46F6">
+    <w:bookmarkEnd w:id="16"/>
+    <w:p w14:paraId="3B5DC6C7" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00767835">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent/OIC shall ensure that the incident control facility is activated and the YDC EM Plans are complied with. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="510CE9BD" w14:textId="78A2797C" w:rsidR="00767835" w:rsidRPr="00767835" w:rsidRDefault="00767835" w:rsidP="005C46F6">
+    <w:p w14:paraId="179F968A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00767835">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Superintendent shall include in the local EM Plan procedures the location of privacy screens, ensuring they are easily accessible to promptly screen the deceased from view.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="736DBA18" w14:textId="77777777" w:rsidR="00A63E0F" w:rsidRDefault="007759D0" w:rsidP="005C46F6">
+    <w:p w14:paraId="605EE23B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">No person shall: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DB37EA" w14:textId="37E0F799" w:rsidR="00071B35" w:rsidRPr="00071B35" w:rsidRDefault="00976814" w:rsidP="005C46F6">
-[...37 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="3319D0D2" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>move the deceased</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFCF548" w14:textId="72996088" w:rsidR="00071B35" w:rsidRPr="00071B35" w:rsidRDefault="000660A7" w:rsidP="005C46F6">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+    <w:p w14:paraId="006CC489" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">remove the deceased from the location </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A66EBB" w14:textId="04390A4A" w:rsidR="00024923" w:rsidRPr="00024923" w:rsidRDefault="000F5404" w:rsidP="005C46F6">
+    <w:p w14:paraId="67BC70BE" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">interfere with the place where the death occurred </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433E12F9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>interfere with any location where medical intervention occurred immediately prior to the death</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F6AB99E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Unless authorised by the Superintendent/OIC for one or more of the following reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5FB019" w14:textId="09B7E937" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">WAPF has authorised removal of the deceased and control of the place has reverted to the Superintendent as per </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE641F" w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>9.1.4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF396C8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>to make the site safe or to minimise the risk of a further notifiable incident</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04EC5F7C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>to assist an injured person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B17D004" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2257"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>to ensure the safety of employees or other persons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B941D97" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">A </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>With the exception of responding officers, the scene shall be secured (i.e., vehicles and cells) and access only granted on the authority of the Superintendent/OIC.</w:t>
       </w:r>
-      <w:r w:rsidR="00CA2CF3">
-        <w:t xml:space="preserve">chronological record </w:t>
+    </w:p>
+    <w:p w14:paraId="5C4018AC" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Where the scene is an open space, the area shall be cordoned off and screened from view, using privacy screens or alternative means as practicable. </w:t>
       </w:r>
-      <w:r w:rsidR="00BC4C92" w:rsidRPr="005D5027">
-        <w:t>(</w:t>
+    </w:p>
+    <w:p w14:paraId="21FF7120" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">A chronological record (in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="005D5027" w:rsidRPr="005D5027">
-[...6 lines deleted...]
-        <w:r w:rsidR="007476BE" w:rsidRPr="007476BE">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>incident/crime scene entry &amp; exit log</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BC4C92" w:rsidRPr="007476BE">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00BC4C92">
-[...21 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> of any persons entering or leaving the area shall occur until authority is handed over to the senior investigating WAPF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF2CA9C" w14:textId="137B4670" w:rsidR="00B977A8" w:rsidRPr="00E3037C" w:rsidRDefault="00B977A8" w:rsidP="005C46F6">
+    <w:p w14:paraId="5FA3AF04" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...36 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Superintendent shall ensure that all relevant Close Circuit Television (CCTV) footage, Body Worn Camera (BWC) footage, cell calls, and radio transmissions are collated and preserved.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="305391DF" w14:textId="7B3D0B3D" w:rsidR="00196A3C" w:rsidRPr="00E3037C" w:rsidRDefault="0029335F" w:rsidP="005C46F6">
+    <w:p w14:paraId="257E16DA" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E3037C">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Young people shall not be able to recover any property from the scene until the cell has been released to the Superintendent by the WAPF and/or WorkSafe inspector.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110FF1A1" w14:textId="7BAB0E7F" w:rsidR="00EE428E" w:rsidRDefault="008F40D5" w:rsidP="005C46F6">
+    <w:p w14:paraId="713F8056" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_The_following_procedures"/>
-[...38 lines deleted...]
-        <w:t>:</w:t>
+      <w:bookmarkStart w:id="17" w:name="_The_following_procedures"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The following procedures shall be undertaken to secure and record entry to the scene until handed over to the WAPF:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C5B10" w:rsidRPr="003469D9" w14:paraId="7D04F190" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="3ABF2E39" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2BB56A42" w14:textId="77777777" w:rsidR="007C5B10" w:rsidRPr="003469D9" w:rsidRDefault="007C5B10" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B0D498" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="69BA255D" w14:textId="77777777" w:rsidR="007C5B10" w:rsidRPr="003469D9" w:rsidRDefault="007C5B10" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD897A5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="003469D9">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="25385440" w14:textId="77777777" w:rsidR="007C5B10" w:rsidRPr="003469D9" w:rsidRDefault="007C5B10" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F3E7946" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="003469D9">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D260A" w:rsidRPr="003469D9" w14:paraId="3D1B8706" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4F5FFB10" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41B42B1B" w14:textId="77777777" w:rsidR="000D260A" w:rsidRDefault="000D260A" w:rsidP="0019087B">
+          <w:p w14:paraId="535D1899" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37E68626" w14:textId="4A61AD10" w:rsidR="000D260A" w:rsidRDefault="005C1937" w:rsidP="000D260A">
+          <w:p w14:paraId="358581E5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="002C20A3">
-[...24 lines deleted...]
-              <w:t>, not directly involved with the incident, to manage the scene.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Assign a Custodial Officer (Incident Controller), not directly involved with the incident, to manage the scene.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21B52364" w14:textId="59DD953C" w:rsidR="000D260A" w:rsidRPr="00152FAE" w:rsidRDefault="005C1937" w:rsidP="000D260A">
+          <w:p w14:paraId="5DD4FFA3" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1937" w:rsidRPr="003469D9" w14:paraId="7937BF2F" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="7E2CFEE3" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="764F4E0D" w14:textId="77777777" w:rsidR="005C1937" w:rsidRDefault="005C1937" w:rsidP="0019087B">
+          <w:p w14:paraId="302F6F67" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B722DF3" w14:textId="7BE1B5ED" w:rsidR="005C1937" w:rsidRPr="00DF64C7" w:rsidRDefault="005C1937" w:rsidP="000D260A">
+          <w:p w14:paraId="26D18D0C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:r w:rsidR="003F5674" w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Assign a Custodial Officer to compile a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>incident/crime scene entry &amp; exit log</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4659AC67" w14:textId="037E8FA4" w:rsidR="005C1937" w:rsidRPr="000B1FDA" w:rsidRDefault="005C1937" w:rsidP="000D260A">
+          <w:p w14:paraId="501CDBE7" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C1937" w:rsidRPr="003469D9" w14:paraId="3B780C70" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="605CF53A" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F2C86E" w14:textId="77777777" w:rsidR="005C1937" w:rsidRDefault="005C1937" w:rsidP="0019087B">
+          <w:p w14:paraId="1F3B3FBB" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFFF688" w14:textId="2156E8A7" w:rsidR="005C1937" w:rsidRPr="00DF64C7" w:rsidRDefault="005C1937" w:rsidP="000D260A">
+          <w:p w14:paraId="3F08A6C0" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DF64C7">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Secure and preserve the scene as a crime scene.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A19FB1" w14:textId="365BF9FE" w:rsidR="005C1937" w:rsidRPr="000B1FDA" w:rsidRDefault="00CB314F" w:rsidP="000D260A">
+          <w:p w14:paraId="49F1E7F8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Assigned Custodial Officer  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D260A" w:rsidRPr="003469D9" w14:paraId="3CF9DFB2" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="1A7C33D1" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6417C6E5" w14:textId="77777777" w:rsidR="000D260A" w:rsidRDefault="000D260A" w:rsidP="0019087B">
+          <w:p w14:paraId="69388DA1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F363799" w14:textId="363ECFAF" w:rsidR="000D260A" w:rsidRPr="00813675" w:rsidRDefault="000D260A" w:rsidP="000D260A">
+          <w:p w14:paraId="399E5858" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00152FAE">
-[...6 lines deleted...]
-              <w:r w:rsidR="003F5674" w:rsidRPr="007476BE">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Take note of person/s present at the scene, with the information to be added to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>incident/crime scene entry &amp; exit log</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFFE4D0" w14:textId="6068DE05" w:rsidR="000D260A" w:rsidRPr="00813675" w:rsidRDefault="00CB314F" w:rsidP="000D260A">
+          <w:p w14:paraId="0AAFEF4E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Assigned Custodial Officer  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D260A" w:rsidRPr="003469D9" w14:paraId="23EDE7C9" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="72A917BF" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59078B3A" w14:textId="77777777" w:rsidR="000D260A" w:rsidRDefault="000D260A" w:rsidP="0019087B">
+          <w:p w14:paraId="29DCA069" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11750890" w14:textId="77777777" w:rsidR="000D260A" w:rsidRDefault="000D260A" w:rsidP="000D260A">
+          <w:p w14:paraId="10029A90" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DF64C7">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Remove persons away from the scene who are not immediately required to assist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51D643A5" w14:textId="7AEF2B2C" w:rsidR="000D260A" w:rsidRPr="00813675" w:rsidRDefault="00CB314F" w:rsidP="000D260A">
+          <w:p w14:paraId="4EF0458D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Assigned Custodial Officer  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D260A" w:rsidRPr="003469D9" w14:paraId="1EC7BFCE" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="52E10089" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78E1D17F" w14:textId="77777777" w:rsidR="000D260A" w:rsidRDefault="000D260A" w:rsidP="0019087B">
+          <w:p w14:paraId="5C00FF4F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2F0048" w14:textId="04AB2B27" w:rsidR="000D260A" w:rsidRDefault="000D260A" w:rsidP="000D260A">
+          <w:p w14:paraId="2D4F5C88" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00152FAE">
-[...18 lines deleted...]
-          <w:p w14:paraId="5BC1D002" w14:textId="4197541E" w:rsidR="000D260A" w:rsidRPr="00152FAE" w:rsidRDefault="000D260A" w:rsidP="000D260A">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Identify young people who may be suspects or witnesses to the incident and provide the WAPF with these details.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="589D9749" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005472B3">
               <w:t>The following shall occur:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="482A8978" w14:textId="7DECBBE2" w:rsidR="000D260A" w:rsidRPr="00164669" w:rsidRDefault="000D260A" w:rsidP="000D260A">
+          <w:p w14:paraId="30C1A91B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-            </w:pPr>
-[...16 lines deleted...]
-          <w:p w14:paraId="22E8AD18" w14:textId="6C6B5ADA" w:rsidR="000D260A" w:rsidRPr="00152FAE" w:rsidRDefault="000D260A" w:rsidP="000D260A">
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>place the young person(s) in separate cells under strict observation to ensure they are unable to converse with one another. Custodial Officers shall be mindful that the young person(s) could be traumatised and may require additional observation and support.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="108145A1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="ListNumber"/>
-            </w:pPr>
-[...16 lines deleted...]
-              <w:t>Officer has interviewed them.</w:t>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="0" w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>ensure any suspects cannot remove or wash evidence (such as body fluids etc.) until the senior investigating WAPF Officer has interviewed them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="534525CB" w14:textId="1E572FF8" w:rsidR="000D260A" w:rsidRPr="00813675" w:rsidRDefault="00CB314F" w:rsidP="000D260A">
+          <w:p w14:paraId="4A58FCA4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Assigned Custodial Officer  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C5B10" w:rsidRPr="003469D9" w14:paraId="78DE338B" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="2EE9E81C" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7015FA41" w14:textId="77777777" w:rsidR="007C5B10" w:rsidRDefault="007C5B10" w:rsidP="0019087B">
+          <w:p w14:paraId="1CDE6342" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="28"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="162E8734" w14:textId="77777777" w:rsidR="007C5B10" w:rsidRPr="00DF64C7" w:rsidRDefault="007C5B10" w:rsidP="00164669">
+          <w:p w14:paraId="1A92AC80" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Screen the area from public view, in addition to cordoning off the area to preserve the scene.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12058579" w14:textId="45D2BD56" w:rsidR="007C5B10" w:rsidRPr="00813675" w:rsidRDefault="000D260A" w:rsidP="00164669">
+          <w:p w14:paraId="07F075F5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>OIC</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5C3F37DF" w14:textId="6161808B" w:rsidR="00992092" w:rsidRDefault="00473DC2" w:rsidP="005C46F6">
+    <w:p w14:paraId="15EE6212" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>:</w:t>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The following procedures shall be undertaken by the Custodial Officer assigned to maintain the crime scene log:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6236"/>
         <w:gridCol w:w="2562"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007759D0" w:rsidRPr="0007141F" w14:paraId="5788249E" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="5B51E4C2" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="004F49F8" w14:textId="77777777" w:rsidR="007759D0" w:rsidRPr="0007141F" w:rsidRDefault="007759D0" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0797848A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7CD56E68" w14:textId="77777777" w:rsidR="007759D0" w:rsidRPr="0007141F" w:rsidRDefault="007759D0" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC44A5E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="0007141F">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22F97848" w14:textId="77777777" w:rsidR="007759D0" w:rsidRPr="0007141F" w:rsidRDefault="007759D0" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3765E6BE" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="0007141F">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007759D0" w:rsidRPr="0007141F" w14:paraId="3A0A67C1" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="3A746D42" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF19FA9" w14:textId="77777777" w:rsidR="007759D0" w:rsidRPr="00824B14" w:rsidRDefault="008C2810" w:rsidP="00690D5A">
-            <w:r>
+          <w:p w14:paraId="6FC1C93B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C86DD33" w14:textId="77777777" w:rsidR="007759D0" w:rsidRPr="00F53979" w:rsidRDefault="008C2810" w:rsidP="00024923">
+          <w:p w14:paraId="7851C5B4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>se the same clock to record the time of events throughout the record.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Use the same clock to record the time of events throughout the record.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Custodial Officer </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="741A9288" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Assigned Custodial Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C2810" w:rsidRPr="0007141F" w14:paraId="78C696DF" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="274ABF74" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3B3945" w14:textId="77777777" w:rsidR="008C2810" w:rsidRPr="00824B14" w:rsidRDefault="008C2810" w:rsidP="00690D5A">
-            <w:r>
+          <w:p w14:paraId="1F904E93" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4710E3F5" w14:textId="77777777" w:rsidR="008C2810" w:rsidRDefault="008C2810" w:rsidP="00024923">
+          <w:p w14:paraId="7E232FD2" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>any persons entering or leaving the area (names and times).</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Record chronologically any persons entering or leaving the area (names and times).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E060A50" w14:textId="77777777" w:rsidR="008C2810" w:rsidRPr="008C2810" w:rsidRDefault="008C2810" w:rsidP="00690D5A"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EE8400" w14:textId="6CBDFA5E" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Assigned Custodial Officer</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007759D0" w:rsidRPr="0007141F" w14:paraId="59E1A2E6" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4D7F84C6" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7596D3EE" w14:textId="241C6D2C" w:rsidR="007759D0" w:rsidRPr="0007141F" w:rsidRDefault="008C2810" w:rsidP="00690D5A">
-[...4 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="799F9B9B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6236" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="364D5975" w14:textId="77777777" w:rsidR="00480838" w:rsidRDefault="00480838" w:rsidP="00024923">
+          <w:p w14:paraId="7B217AAC" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w14:paraId="506DAB0E" w14:textId="77777777" w:rsidR="007759D0" w:rsidRPr="0007141F" w:rsidRDefault="00942CD2" w:rsidP="00024923">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Following advice from the OIC to conclude the record, conduct a time check on any other clocks used to record events by other Officers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6C11F1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Make a note on the record of any differences in time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2562" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A4811DA" w14:textId="77777777" w:rsidR="007759D0" w:rsidRPr="0007141F" w:rsidRDefault="007759D0" w:rsidP="00690D5A"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F93553" w14:textId="5F0D77F0" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Assigned Custodial Officer</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40332F11" w14:textId="579D83D9" w:rsidR="007759D0" w:rsidRDefault="00473DC2" w:rsidP="005C46F6">
+    <w:p w14:paraId="6EA9DE41" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...63 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The following procedures shall be undertaken to ensure the notification of the deceased young person’s next of kin/caregiver is able to occur formally (refer to section 7.1) and not from secondary sources:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6237"/>
         <w:gridCol w:w="2552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0088542A" w:rsidRPr="0007141F" w14:paraId="7C79984F" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="2BEF0349" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="06A16D08" w14:textId="77777777" w:rsidR="0088542A" w:rsidRPr="0007141F" w:rsidRDefault="0088542A" w:rsidP="00024923">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="26D25F3E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="79E074D0" w14:textId="77777777" w:rsidR="0088542A" w:rsidRPr="0007141F" w:rsidRDefault="0088542A" w:rsidP="00024923">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9C8F28" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="0007141F">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32EE5682" w14:textId="77777777" w:rsidR="0088542A" w:rsidRPr="0007141F" w:rsidRDefault="0088542A" w:rsidP="00024923">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="642CF63A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="0007141F">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088542A" w:rsidRPr="0007141F" w14:paraId="7C5C1A67" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="24DE55CF" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FD4FBCB" w14:textId="77777777" w:rsidR="0088542A" w:rsidRPr="00824B14" w:rsidRDefault="0088542A" w:rsidP="00024923">
+          <w:p w14:paraId="0B5DD6CC" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08CC8692" w14:textId="2AE4EDC8" w:rsidR="0088542A" w:rsidRPr="00F53979" w:rsidRDefault="0088542A" w:rsidP="00024923">
+          <w:p w14:paraId="2A060A55" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>detainee telephone system.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Immediately disable the detainee telephone system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="29535121" w14:textId="7A9D5B77" w:rsidR="0088542A" w:rsidRPr="009E39AB" w:rsidRDefault="00F45475" w:rsidP="00024923">
+          </w:tcPr>
+          <w:p w14:paraId="44C71786" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>OIC</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088542A" w:rsidRPr="0007141F" w14:paraId="23E94FD6" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="538CDB55" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="746DE331" w14:textId="77777777" w:rsidR="0088542A" w:rsidRPr="00824B14" w:rsidRDefault="0088542A" w:rsidP="00024923">
+          <w:p w14:paraId="008EAFC8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36B1BFB8" w14:textId="69CFA051" w:rsidR="0088542A" w:rsidRDefault="00426949" w:rsidP="00024923">
+          <w:p w14:paraId="7CFA4D5D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>visits.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Cease video links for visits to young people at the YDC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C14C57E" w14:textId="77777777" w:rsidR="0088542A" w:rsidRPr="009E39AB" w:rsidRDefault="0088542A" w:rsidP="00024923">
+          </w:tcPr>
+          <w:p w14:paraId="2976F474" w14:textId="60594609" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0088542A" w:rsidRPr="0007141F" w14:paraId="06C332BF" w14:textId="77777777" w:rsidTr="00024923">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="6E60FEBC" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48A88F25" w14:textId="018AFF97" w:rsidR="0088542A" w:rsidRPr="0007141F" w:rsidRDefault="0088542A" w:rsidP="00024923">
+          <w:p w14:paraId="5DC739DF" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05886672" w14:textId="77FE5DB4" w:rsidR="0088542A" w:rsidRPr="0007141F" w:rsidRDefault="00426949" w:rsidP="00024923">
+          <w:p w14:paraId="3F0412BA" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Maintain shutdown of the telephone system until confirmation that the deceased’s next of kin/caregiver has been notified, or until determined otherwise by the Superintendent/OIC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5CCEDB62" w14:textId="77777777" w:rsidR="0088542A" w:rsidRPr="0007141F" w:rsidRDefault="0088542A" w:rsidP="00024923">
+          </w:tcPr>
+          <w:p w14:paraId="1A4F46EF" w14:textId="6AEF1453" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20DB6A79" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00E20501">
+    <w:p w14:paraId="5454B403" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="120"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc531872846"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00E3037C">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>The following notification procedures shall be undertaken within 24 hours of confirmation of life extinct:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable3"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w14:paraId="642F7ED0" w14:textId="77777777" w:rsidTr="0096751C">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4F9E5F42" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C907734" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="009DAF84" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6D39D829" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C630058" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Procedure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5F2687AA" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D10FBF3" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Responsibility</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w14:paraId="13D9D947" w14:textId="77777777" w:rsidTr="0096751C">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="47426B68" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D20EDA6" w14:textId="575D656E" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="004E6CFA" w:rsidP="004E6CFA">
+          <w:p w14:paraId="09B959D8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4349A4FD" w14:textId="6E2C7155" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="26B87868" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notify </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> via telephone</w:t>
+              <w:t>Notify Principal Psychologist, Youth Justice Psychological Services via telephone.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4B53C6" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="0DEFE575" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w14:paraId="0F8FA92F" w14:textId="77777777" w:rsidTr="0096751C">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="211699F2" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2771467F" w14:textId="64DB3928" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="004E6CFA" w:rsidP="004E6CFA">
+          <w:p w14:paraId="5A1F4D92" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="001F05C9" w14:textId="0416CB12" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="7DEFBD3E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notify </w:t>
-[...44 lines deleted...]
-              <w:r w:rsidRPr="00E3037C">
+              <w:t xml:space="preserve">Notify the Work Health and Safety Team and the Employee Welfare Services (email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-                  <w:lang w:eastAsia="en-AU"/>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
                 </w:rPr>
                 <w:t>WHSTeam@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="412DA7EB" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="713BE03E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w14:paraId="40CD27FE" w14:textId="77777777" w:rsidTr="0096751C">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="1D5C23D7" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="155A2487" w14:textId="6F762014" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="004E6CFA" w:rsidP="004E6CFA">
+          <w:p w14:paraId="7B1C9048" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E380837" w14:textId="1B2893BA" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="11D82347" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notify Manager, Aboriginal Visitors Scheme (where the </w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Notify Manager, Aboriginal Visitors Scheme (where the young person is Aboriginal) via telephone.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="069FF02A" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="2BCE1DDB" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w14:paraId="16996320" w14:textId="77777777" w:rsidTr="0096751C">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4896336C" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1983FF9C" w14:textId="6094C436" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="004E6CFA" w:rsidP="004E6CFA">
+          <w:p w14:paraId="72D7BB4E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F1D052" w14:textId="06855659" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="5939951F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notify relevant </w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Notify relevant YDC Chaplain (where indicated on the reception history sheet) via telephone.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12D1D307" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="111AB4C9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="00A97FA8" w14:paraId="4E78AD97" w14:textId="77777777" w:rsidTr="0096751C">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="3A816741" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="614"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="157C8337" w14:textId="457BC700" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="004E6CFA" w:rsidP="004E6CFA">
+          <w:p w14:paraId="453F9D1C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64C29E7C" w14:textId="6C010DDF" w:rsidR="00A97FA8" w:rsidRPr="00E3037C" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="347B2413" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:spacing w:before="200" w:after="120"/>
               <w:ind w:left="65"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">Notify the Information Release and Litigation Management team (email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="00E3037C">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
-                  <w:rFonts w:eastAsia="MS Gothic"/>
-[...3 lines deleted...]
-                  <w:u w:val="single"/>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
                 </w:rPr>
                 <w:t>Informationrelease@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Gothic"/>
-[...3 lines deleted...]
-                <w:u w:val="single"/>
+                <w:rStyle w:val="Hyperlink1Char"/>
+                <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> to enable any responses to </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> location queries. </w:t>
+              <w:t xml:space="preserve"> to enable any responses to young person location queries. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1946DC28" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00A97FA8" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="7323ABC4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E3037C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CFC6FB7" w14:textId="6E6F20F7" w:rsidR="00107745" w:rsidRPr="00BC2040" w:rsidRDefault="00107745" w:rsidP="005C46F6">
+    <w:p w14:paraId="3BE50B76" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc218583349"/>
-[...1 lines deleted...]
-        <w:t>Death of a Detainee at Perth Children’s Court</w:t>
+      <w:bookmarkStart w:id="18" w:name="_Toc218583349"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc241750304"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Death of a young person at Perth Children’s Court</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-      <w:r w:rsidRPr="00BC2040">
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462CC5C5" w14:textId="3C91A41E" w:rsidR="00107745" w:rsidRPr="005C46F6" w:rsidRDefault="00107745" w:rsidP="005C46F6">
+    <w:p w14:paraId="46C03BB5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
+      <w:r w:rsidRPr="005472B3">
         <w:t>The OIC at the scene will immediately notify emergency services by calling 000.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3745C8" w14:textId="052FD205" w:rsidR="00107745" w:rsidRPr="005C46F6" w:rsidRDefault="009D28FD" w:rsidP="005C46F6">
+    <w:p w14:paraId="57BF6A77" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
-        <w:t xml:space="preserve">The OIC at the scene will immediately notify the Superintendent. In the absence of the Superintendent, the Deputy Superintendent shall be informed. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The OIC at the scene will immediately notify the Superintendent. In the absence of the Superintendent, the Deputy Superintendent shall be informed. Where practicable the Superintendent (or Deputy Superintendent) shall attend the scene.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72081184" w14:textId="02CEBAD3" w:rsidR="00107745" w:rsidRPr="005C46F6" w:rsidRDefault="00107745" w:rsidP="005C46F6">
+    <w:p w14:paraId="65643DA8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
+      <w:r w:rsidRPr="005472B3">
         <w:t>The OIC of the custody centre shall inform the court of the incident and all movements to and from the custody centre are to cease.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BF0CE9" w14:textId="6398A72A" w:rsidR="00107745" w:rsidRPr="005C46F6" w:rsidRDefault="00107745" w:rsidP="005C46F6">
+    <w:p w14:paraId="519E3B7C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t>On confirmation of life extinct by emergency services the OIC of the custody centre is to follow all directions by the Superintendent or the WAPF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B58791" w14:textId="0EF8C0ED" w:rsidR="00107745" w:rsidRPr="005C46F6" w:rsidRDefault="00107745" w:rsidP="005C46F6">
+    <w:p w14:paraId="3E5CDBA3" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The area is to be cordoned off and secured as directed by the WAPF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6471D6E3" w14:textId="1CDC81E4" w:rsidR="00107745" w:rsidRPr="005C46F6" w:rsidRDefault="00107745" w:rsidP="005C46F6">
+    <w:p w14:paraId="0B62E305" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Evacuation of any remaining young people is to be conducted under the authorisation of the WAPF. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2322FEC0" w14:textId="3DF74D6D" w:rsidR="00107745" w:rsidRPr="00107745" w:rsidRDefault="00107745" w:rsidP="00107745">
+    <w:p w14:paraId="6BABF262" w14:textId="66C81747" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
-[...15 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>All other procedures shall be followed as per section 3 (Death of a Young Person at YDC) of this COPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097E6B55" w14:textId="1E04280F" w:rsidR="006B79E3" w:rsidRPr="006B79E3" w:rsidRDefault="007C4758" w:rsidP="005C46F6">
+    <w:p w14:paraId="298B188F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc218583350"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Death of a </w:t>
+      <w:bookmarkStart w:id="20" w:name="_Toc218583350"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc241750305"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Death of a Young Person in a Hospital or Hospice</w:t>
       </w:r>
-      <w:r w:rsidR="00DC79B0">
-[...27 lines deleted...]
-      <w:r w:rsidR="000640F4">
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E85A38" w14:textId="77777777" w:rsidR="00846117" w:rsidRDefault="00505BB6" w:rsidP="005C46F6">
+    <w:p w14:paraId="5B24CDEB" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent is not required to attend an external location where a death occurs at a hospice or hospital.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D9F4FA" w14:textId="66F43CC3" w:rsidR="00330A42" w:rsidRDefault="007908ED" w:rsidP="005C46F6">
+    <w:p w14:paraId="2DFC9DFE" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-        <w:t>Hospital Escort Bag to assist staff in these circumstances.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Superintendent/OIC shall ensure, where the young person was under officer escort/supervision at the time of death, officers in attendance are provided appropriate guidance and support. A copy of this COPP shall be included in the Hospital Escort Bag to assist staff in these circumstances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19980479" w14:textId="2AC464B4" w:rsidR="00846117" w:rsidRDefault="000006B9" w:rsidP="005C46F6">
+    <w:p w14:paraId="4F45E925" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Under_specific_conditions"/>
-[...32 lines deleted...]
-        <w:t>that:</w:t>
+      <w:bookmarkStart w:id="22" w:name="_Under_specific_conditions"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The hospital or hospice are to be advised in writing that in the event of a young person’s death the Superintendent shall be informed immediately and that the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F04DC7" w14:textId="77777777" w:rsidR="00846117" w:rsidRPr="006552AC" w:rsidRDefault="002F4A4B" w:rsidP="006552AC">
-[...4 lines deleted...]
-        <w:t>t</w:t>
+    <w:p w14:paraId="480E2268" w14:textId="760869F7" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">death will be managed and investigated in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="00846117" w:rsidRPr="006552AC">
-[...8 lines deleted...]
-      <w:r w:rsidR="00846117" w:rsidRPr="00C11FD3">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Coroners Act 1996</w:t>
       </w:r>
-      <w:r w:rsidR="00C07DCE" w:rsidRPr="006552AC">
-        <w:t>.</w:t>
+    </w:p>
+    <w:p w14:paraId="614AD42F" w14:textId="1ACA9274" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>hospital or hospice are to leave the deceased and any equipment in situ until the attendance of the WAPF</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E4B17E" w14:textId="3DF6616C" w:rsidR="00AA6012" w:rsidRPr="000556CC" w:rsidRDefault="002F4A4B" w:rsidP="006552AC">
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="0EBAF834" w14:textId="7DFEF744" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>escorting officer/s shall remain with the deceased until such time as a handover has been conducted with the WAPF, except in exceptional circumstances refer to section 4.2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E7A89C" w14:textId="3626DB27" w:rsidR="004A3469" w:rsidRPr="000556CC" w:rsidRDefault="004A3469" w:rsidP="004A3469">
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> section 4.2.</w:t>
+    <w:p w14:paraId="35D0904C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>investigating WAPF Officer/s will attend the hospital or hospice and release the scene following investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587A25AF" w14:textId="57EDF860" w:rsidR="00F9693C" w:rsidRPr="006552AC" w:rsidRDefault="002F4A4B" w:rsidP="006552AC">
-[...34 lines deleted...]
-        <w:t>and release the scene following investigation.</w:t>
+    <w:p w14:paraId="1D3C904C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">On notification by the hospital or hospice of a young person’s death, notification and reporting procedures shall occur as per procedures in section 3.1.3. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61048E87" w14:textId="2F787D17" w:rsidR="00071B35" w:rsidRPr="00071B35" w:rsidRDefault="00407307" w:rsidP="005C46F6">
+    <w:p w14:paraId="6607EEF4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Where a young person dies in a hospice, notification of the next of kin shall be in accordance with section 7.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5A9D57" w14:textId="3ACAA9A7" w:rsidR="00024923" w:rsidRDefault="003160E9" w:rsidP="005C46F6">
+    <w:p w14:paraId="7DC857BB" w14:textId="03F1279C" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:ind w:left="851" w:hanging="851"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Where a death has occurred in a hospital or hospice the following procedures will apply until handover with the WAPF has occurred:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4E3922" w14:textId="5B1C7D62" w:rsidR="00221930" w:rsidRDefault="00221930" w:rsidP="00221930"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable1"/>
         <w:tblW w:w="9429" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="2766"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00221930" w:rsidRPr="00221930" w14:paraId="02DEA818" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="44D19CA6" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="09DA92E7" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="21426609" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221930">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B513101" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+            <w:pPr>
+              <w:keepNext/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00221930">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="3CDEE198" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="128B9B0B" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32E3576B" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="3873695E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="569D6E47" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="3E9E058D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>The escorting Officer shall create a record in the escort log and/or occurrence book, to record the time of death and the time of certification of death</w:t>
+              <w:t>The escorting Officer shall create a record in the escort log and/or occurrence book, to record the time of death and the time of certification of death.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="709C726E" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="4F47DA39" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="31A46489" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="330F0523" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50307F34" w14:textId="4759EA25" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="10C7C2C6" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8CC8A0" w14:textId="288C9520" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="5A87EE3C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notify the </w:t>
-[...27 lines deleted...]
-              <w:t>’s death.</w:t>
+              <w:t>Notify the OPCEN of the young person’s death.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06F9A10F" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="2BCB5881" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>OIC of the escort/ Ventia Control</w:t>
+              <w:t xml:space="preserve">OIC of the escort   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="0D3C2A1A" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="5F4C6E57" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB1BC6E" w14:textId="3A55BB32" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="6244D300" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F968793" w14:textId="31B72220" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="055F8530" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Notify the local WA</w:t>
-[...20 lines deleted...]
-              <w:t>of the death.</w:t>
+              <w:t>Notify the local WAPF of the death.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDBF469" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="3C854247" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>OIC/Superintendent or Ventia Control</w:t>
+              <w:t>OIC/Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="11858EC6" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="713BD633" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="494B4B23" w14:textId="316D9C80" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00FD5E34" w:rsidP="00221930">
-            <w:pPr>
+          <w:p w14:paraId="1231E390" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="688E511C" w14:textId="7D88C445" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
-            <w:pPr>
+          <w:p w14:paraId="1EF3CAA1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">The escorting officers are to maintain security of the deceased and scene until handover with the WAPF, except in exceptional circumstances refer to </w:t>
             </w:r>
-            <w:r w:rsidR="004C1DEC" w:rsidRPr="001D3ED2">
+            <w:r w:rsidRPr="005472B3">
               <w:t>section 4.2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36CA7F61" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="09B148A0" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="54AA67D4" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="26F23629" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC2EFEF" w14:textId="1EABEB10" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00FD5E34" w:rsidP="00221930">
+          <w:p w14:paraId="1F954596" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107B91E6" w14:textId="32295969" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="3C9B4410" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">On arrival of the WAPF, the OIC shall hand over control and access to the scene in accordance with </w:t>
             </w:r>
-            <w:r w:rsidR="00E2765F" w:rsidRPr="00E522A3">
+            <w:r w:rsidRPr="005472B3">
               <w:t>section 9</w:t>
             </w:r>
-            <w:r w:rsidR="00310553" w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F98D182" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="2B8EF8F9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="327D67C1" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4280B91E" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="285E16BE" w14:textId="4E9155A4" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00FD5E34" w:rsidP="00221930">
+          <w:p w14:paraId="3514843C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9B51FD" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="6F21B441" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The OIC shall record the time of handover, name of Officer and obtain a signature in the occurrence book/escort log.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA51E05" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="7B0D263C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="1DB9C026" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="3A8729EA" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10022AF6" w14:textId="3020AC5C" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00FD5E34" w:rsidP="00221930">
+          <w:p w14:paraId="5F4A8E56" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E36DCA9" w14:textId="54A1AFEE" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="4A435C4C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The OIC shall notify the Superintendent/OPCEN that handover has taken place with the WAPF.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59BC0933" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="1538AE66" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000556CC" w:rsidRPr="000556CC" w14:paraId="70593350" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="28CE481D" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A0D2461" w14:textId="2C062D47" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="004E6CFA" w:rsidP="00221930">
+          <w:p w14:paraId="6E5FCBF3" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65398E61" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="6C20103A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The Superintendent/OIC shall record the time of death on TOMS and appoint an Incident Controller to oversee management of the death in custody incident.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2766" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C1803DD" w14:textId="77777777" w:rsidR="00221930" w:rsidRPr="000556CC" w:rsidRDefault="00221930" w:rsidP="00221930">
+          <w:p w14:paraId="251B7117" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21F47E41" w14:textId="7E84F202" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="008A3AE3">
+    <w:p w14:paraId="7C7B9B43" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Withdrawal of </w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc218583351"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc241750306"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Withdrawal of escorting officers from a hospital or hospice in exceptional circumstances</w:t>
       </w:r>
-      <w:r w:rsidR="00787B9C">
-[...53 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="1E707A26" w14:textId="77777777" w:rsidR="004E6CFA" w:rsidRDefault="00BA0EBD" w:rsidP="004E6CFA">
+    <w:p w14:paraId="73ED31FF" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="000556CC">
-[...9 lines deleted...]
-        <w:t>, prior to handover to the WAPF, in the following exceptional circumstances:</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Superintendent shall request approval from the relevant Deputy Commissioner to withdraw escorting officers from a hospital or hospice, prior to handover to the WAPF, in the following exceptional circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05755676" w14:textId="77777777" w:rsidR="004E6CFA" w:rsidRPr="004E6CFA" w:rsidRDefault="004C1DEC" w:rsidP="004E6CFA">
+    <w:p w14:paraId="6DA3F839" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E6CFA">
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">detainee </w:t>
+        <w:t xml:space="preserve">young person has been granted Prerogative of Mercy </w:t>
       </w:r>
-      <w:r w:rsidR="00BA0EBD" w:rsidRPr="004E6CFA">
+    </w:p>
+    <w:p w14:paraId="467694D3" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">has been granted Prerogative of Mercy </w:t>
+        <w:t>young person’s charges have been adjourned or dismissed by the court (no legal warrant)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585702B2" w14:textId="77777777" w:rsidR="004E6CFA" w:rsidRPr="004E6CFA" w:rsidRDefault="004C1DEC" w:rsidP="004E6CFA">
+    <w:p w14:paraId="4E382EB4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="34"/>
+          <w:numId w:val="32"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004E6CFA">
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">detainee’s </w:t>
+        <w:t>young person’s sentence or parole has concluded</w:t>
       </w:r>
-      <w:r w:rsidR="00BA0EBD" w:rsidRPr="004E6CFA">
+    </w:p>
+    <w:p w14:paraId="5C64973D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>where approved organ donation is to occur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0AF5ED" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">charges have been adjourned or dismissed by the court </w:t>
-[...11 lines deleted...]
-        <w:t>no legal warrant)</w:t>
+        <w:t xml:space="preserve">other exceptional circumstances as approved by the Deputy Commissioner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742A8D1A" w14:textId="77777777" w:rsidR="004E6CFA" w:rsidRPr="004E6CFA" w:rsidRDefault="004C1DEC" w:rsidP="004E6CFA">
+    <w:p w14:paraId="5A6C0BF2" w14:textId="29C87F5E" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...82 lines deleted...]
-        <w:t xml:space="preserve"> apply:</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The following procedures shall apply:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable2"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...4 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6376"/>
         <w:gridCol w:w="2413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="39370F88" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="627D61A9" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46CF2FC0" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1477EFBC" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1567BB6F" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5834ADC0" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0EBD">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="478E4D44" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FA9043" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA0EBD">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="5C11BB37" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="13477362" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="105BA87B" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="7F186C07" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275B2285" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="66F54E5D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Notify the relevant Deputy Commissioner</w:t>
+              <w:t xml:space="preserve">Notify the relevant Deputy Commissioner and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Assistant Commissioner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E4805C1" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="6BCC2F82" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="225036C6" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="2A96C4B4" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F4821CC" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="37223278" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D454966" w14:textId="4E72D222" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="35F70474" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notify the </w:t>
-[...6 lines deleted...]
-              <w:t>OPCEN</w:t>
+              <w:t>Notify the OPCEN.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661DDA65" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="6072AE54" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="14A26E31" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="7F9B342C" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A521AD9" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="7504EE5A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADCFDA1" w14:textId="2633B428" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="5938DF0A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Notify the local WAPF of the time of withdrawal</w:t>
+              <w:t>Notify the local WAPF of the time of withdrawal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AFADAA3" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="75D175A5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="0F53C8A0" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="3E6C5645" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="366A1283" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="002D784B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E54F4B9" w14:textId="44AE11AA" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="6B6C95E8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensure the </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> has been discharged from TOMS, where applicable.</w:t>
+              <w:t>Ensure the young person has been discharged from TOMS, where applicable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3D1B79" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="3FBFDC1F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="799C8D8A" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="63855457" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C446989" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="5D367A11" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07916438" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="0DF5D8B0" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Notify the escorting officers of the withdrawal</w:t>
+              <w:t>Notify the escorting officers of the withdrawal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBE7BB4" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="2B868ABE" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="2C1E70E2" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="17C083FB" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05EEEFBB" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="0D018C16" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A6F9181" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="0F67F2D9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Notify Ventia Control where applicable</w:t>
+              <w:t xml:space="preserve">The escorting officer shall record the time of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>withdrawal.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the escort log and/or occurrence book.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652DE105" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="21DC33EB" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superintendent/OIC </w:t>
+              <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="52DD1900" w14:textId="77777777" w:rsidTr="006E4688">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="35EB274E" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DD4F71" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="4F940435" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="33"/>
               </w:numPr>
               <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="133D6484" w14:textId="59DC5E65" w:rsidR="00BA0EBD" w:rsidRPr="000556CC" w:rsidRDefault="00BA0EBD" w:rsidP="00BA0EBD">
+          <w:p w14:paraId="7C723ECA" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Notify the Officer in Charge of the Ward (hospital or hospice staff) of the withdrawal of escorting officers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2413" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DFCDE8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000556CC">
-[...49 lines deleted...]
-              <w:spacing w:after="60"/>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA0EBD" w:rsidRPr="00BA0EBD" w14:paraId="0DA73153" w14:textId="77777777" w:rsidTr="006E4688">
-[...110 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0184F245" w14:textId="77777777" w:rsidR="00BA0EBD" w:rsidRPr="00221930" w:rsidRDefault="00BA0EBD" w:rsidP="00221930"/>
-    <w:p w14:paraId="1B52ED0C" w14:textId="0F970FBB" w:rsidR="003469D9" w:rsidRDefault="003469D9" w:rsidP="005C46F6">
+    <w:p w14:paraId="59078D5B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc531872884"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Death </w:t>
+      <w:bookmarkStart w:id="25" w:name="_Toc218583352"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc241750307"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Death of a Young Person Prior to Arrival at YDC</w:t>
       </w:r>
-      <w:r w:rsidR="00BD5B23">
-[...27 lines deleted...]
-      <w:r w:rsidR="007C4758">
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575CA20D" w14:textId="06F37E3E" w:rsidR="00AC1262" w:rsidRDefault="007C4758" w:rsidP="005C46F6">
+    <w:p w14:paraId="6A138415" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The following procedures shall be undertaken in the event the death occurs prior to a young person’s arrival at the YDC: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6376"/>
         <w:gridCol w:w="2413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003469D9" w:rsidRPr="003469D9" w14:paraId="7972A9DE" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="2600BFAD" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="17C1AB82" w14:textId="77777777" w:rsidR="003469D9" w:rsidRPr="003469D9" w:rsidRDefault="003469D9" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2127D0A9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7BDD6B72" w14:textId="77777777" w:rsidR="003469D9" w:rsidRPr="003469D9" w:rsidRDefault="003469D9" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7CA6D5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="003469D9">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="786FF0B8" w14:textId="77777777" w:rsidR="003469D9" w:rsidRPr="003469D9" w:rsidRDefault="003469D9" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C18FF23" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="003469D9">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003469D9" w:rsidRPr="003469D9" w14:paraId="39776DC2" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="67B1D4EC" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EEBA08F" w14:textId="77777777" w:rsidR="003469D9" w:rsidRPr="00824B14" w:rsidRDefault="003469D9" w:rsidP="002A59D5">
+          <w:p w14:paraId="05C62126" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="707B71FA" w14:textId="16942071" w:rsidR="003469D9" w:rsidRPr="003469D9" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="1CF2655B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> being transported. </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Ensure the security and safety of any other young people being transported. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD07077" w14:textId="77777777" w:rsidR="003469D9" w:rsidRPr="001D1293" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="1A271087" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544920" w:rsidRPr="003469D9" w14:paraId="406E0EB7" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="1513E79D" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35BA6DDD" w14:textId="77777777" w:rsidR="00544920" w:rsidRPr="00824B14" w:rsidRDefault="00544920" w:rsidP="002A59D5">
+          <w:p w14:paraId="2C423F52" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C158E94" w14:textId="77777777" w:rsidR="00544920" w:rsidRPr="00DF64C7" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="0484019D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00DF64C7">
-[...9 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Secure and preserve the scene as a crime scene until handover to the WA Police Force.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720B8EB1" w14:textId="77777777" w:rsidR="00544920" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="573E88D3" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544920" w:rsidRPr="003469D9" w14:paraId="3002FF53" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="695133B1" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59376A68" w14:textId="77777777" w:rsidR="00544920" w:rsidRPr="00824B14" w:rsidRDefault="00544920" w:rsidP="002A59D5">
+          <w:p w14:paraId="37A92729" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF9EF26" w14:textId="7B9FBBA9" w:rsidR="00544920" w:rsidRDefault="00DB15A5" w:rsidP="00164669">
+          <w:p w14:paraId="6F50216A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>the Superintendent.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Notify the Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385856B4" w14:textId="08B631F5" w:rsidR="00544920" w:rsidRDefault="00DB15A5" w:rsidP="00164669">
+          <w:p w14:paraId="701ED152" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>OIC of the escort</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544920" w:rsidRPr="003469D9" w14:paraId="2B80CB6B" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="572F71C6" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E09D503" w14:textId="77777777" w:rsidR="00544920" w:rsidRDefault="00544920" w:rsidP="002A59D5">
+          <w:p w14:paraId="6B3905B5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A3DC754" w14:textId="34ADC0A8" w:rsidR="00544920" w:rsidRDefault="00DB15A5" w:rsidP="00164669">
+          <w:p w14:paraId="059CECFD" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>of the detainee’s death.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Notify the OPCEN of the young person’s death.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F14C972" w14:textId="0000BA85" w:rsidR="00544920" w:rsidRPr="001D1293" w:rsidRDefault="00E2765F" w:rsidP="00164669">
+          <w:p w14:paraId="703C5FAD" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544920" w:rsidRPr="003469D9" w14:paraId="0AAFD8DC" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="434FFE34" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A9A410B" w14:textId="77777777" w:rsidR="00544920" w:rsidRDefault="00544920" w:rsidP="002A59D5">
+          <w:p w14:paraId="522C9192" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABE084E" w14:textId="34182FC6" w:rsidR="00544920" w:rsidRPr="00511415" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="12D9634F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00511415">
-[...15 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Notify the WAPF by contacting 000 or 131444.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="775172D9" w14:textId="77777777" w:rsidR="00544920" w:rsidRPr="00511415" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="38C39C4D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00511415">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC2FAF" w:rsidRPr="003469D9" w14:paraId="3A165F07" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="176DF39E" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="171F244D" w14:textId="77777777" w:rsidR="00EC2FAF" w:rsidRDefault="00EC2FAF" w:rsidP="002A59D5">
+          <w:p w14:paraId="6ED7EEA0" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20C0502D" w14:textId="286706E5" w:rsidR="00EC2FAF" w:rsidRDefault="00DB15A5" w:rsidP="00164669">
+          <w:p w14:paraId="6CEA52E1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Identify and arrange a location for the People, Culture and Standards Division to conduct drug and alcohol testing of any officer/s, where applicable. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD09CA7" w14:textId="77777777" w:rsidR="00EC2FAF" w:rsidRPr="00BB4748" w:rsidRDefault="00EC2FAF" w:rsidP="00164669">
+          <w:p w14:paraId="747A6B29" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4748">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00544920" w:rsidRPr="003469D9" w14:paraId="6926A9EC" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="3D84B0E0" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07485767" w14:textId="77777777" w:rsidR="00544920" w:rsidRDefault="00544920" w:rsidP="002A59D5">
+          <w:p w14:paraId="7027A147" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4DC54F" w14:textId="77777777" w:rsidR="00544920" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="3B63196E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>to occur.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Complete a reception intake on TOMS to enable incident reporting procedures to occur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B975F10" w14:textId="7B1A9795" w:rsidR="00544920" w:rsidRPr="00717A4D" w:rsidRDefault="00544920" w:rsidP="00164669">
+          <w:p w14:paraId="63D35585" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Reception Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A97FA8" w:rsidRPr="003469D9" w14:paraId="5654CA45" w14:textId="77777777" w:rsidTr="007E1900">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="08A0490C" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B51BD05" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="268247E2" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="34"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6376" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE6982E" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="6F0C8004" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00511415">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Notify relevant internal and external stakeholders of the death, in accordance with approved OPCEN incident notification procedures, including immediate notification to the:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0268F428" w14:textId="3B7B3560" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="4D980E44" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-            </w:pPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="23A9FE16" w14:textId="00D3F47F" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">relevant Deputy Commissioner and Assistant Commissioner </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D68276F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-            </w:pPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="59CD2D13" w14:textId="097602A7" w:rsidR="00A97FA8" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>WorkSafe Commission and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FBDBA44" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="31"/>
+                <w:numId w:val="27"/>
               </w:numPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Coroner </w:t>
+              <w:spacing w:after="60"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Coroner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2413" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F471DF3" w14:textId="3592D553" w:rsidR="00A97FA8" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+          <w:p w14:paraId="2C9FC6F4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>OPCEN</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="19400C5F" w14:textId="77777777" w:rsidR="00CE78ED" w:rsidRPr="005C46F6" w:rsidRDefault="00CE78ED" w:rsidP="005C46F6">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+    <w:p w14:paraId="4C2742EC" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc218583353"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc241750308"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Death of a Young Person as a Result of an Industrial Accident</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="0DE08E7D" w14:textId="2BAE405B" w:rsidR="007C0FF0" w:rsidRDefault="007C0FF0" w:rsidP="005C46F6">
-[...33 lines deleted...]
-    <w:p w14:paraId="7AC70794" w14:textId="2DB603B0" w:rsidR="007C0FF0" w:rsidRPr="00122EF7" w:rsidRDefault="007C0FF0" w:rsidP="005C46F6">
+    <w:p w14:paraId="37949D0C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">apply: </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Where the death of a young person occurs as a result of an industrial accident the notification and reporting procedures shall occur as per procedures for the death of a young person within a YDC (section 3) and the following additional procedures shall also apply: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="555"/>
         <w:gridCol w:w="6386"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C0FF0" w:rsidRPr="000E6F0A" w14:paraId="10D1BE17" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4BB8A8B8" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="407AC57B" w14:textId="77777777" w:rsidR="007C0FF0" w:rsidRPr="00CF6125" w:rsidRDefault="007C0FF0" w:rsidP="00AF5815">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="28523124" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="40F6DE51" w14:textId="77777777" w:rsidR="007C0FF0" w:rsidRPr="00CF6125" w:rsidRDefault="007C0FF0" w:rsidP="00AF5815">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7434059F" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF6125">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="59BBB313" w14:textId="77777777" w:rsidR="007C0FF0" w:rsidRPr="00CF6125" w:rsidRDefault="007C0FF0" w:rsidP="00AF5815">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AC892E9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF6125">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C6EED" w:rsidRPr="000E6F0A" w14:paraId="583B9A7A" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="7A0A74F4" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59763831" w14:textId="77777777" w:rsidR="001C6EED" w:rsidRPr="004365E2" w:rsidRDefault="001C6EED" w:rsidP="0019087B">
+          <w:p w14:paraId="062D7DE7" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="41"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2756A6B7" w14:textId="77777777" w:rsidR="001C6EED" w:rsidRDefault="001C6EED" w:rsidP="001C6EED">
+          <w:p w14:paraId="1A43BF57" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Immediately notify</w:t>
             </w:r>
-            <w:r w:rsidRPr="00164669">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Mincho"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>WorkSafe</w:t>
             </w:r>
-            <w:r w:rsidRPr="00796452">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:lang w:val="en"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> on the incident/accident reporting line</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42467812" w14:textId="77777777" w:rsidR="001C6EED" w:rsidRDefault="001C6EED" w:rsidP="001C6EED">
+          <w:p w14:paraId="34103DD4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>1800 678 198</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Telephone: 1800 678 198.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="24793038" w14:textId="77777777" w:rsidR="00164669" w:rsidRDefault="0091460E" w:rsidP="00AF5815">
+          </w:tcPr>
+          <w:p w14:paraId="6E20C3F5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F3793A">
-[...3 lines deleted...]
-              <w:t>erintendent/OIC</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00945BE6" w:rsidRPr="000E6F0A" w14:paraId="2245357D" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="167021DC" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01A214C3" w14:textId="77777777" w:rsidR="00945BE6" w:rsidRPr="00CF6125" w:rsidRDefault="00945BE6" w:rsidP="0019087B">
+          <w:p w14:paraId="7E35A4A8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="41"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42033988" w14:textId="77777777" w:rsidR="00945BE6" w:rsidRDefault="00945BE6" w:rsidP="00796452">
+          <w:p w14:paraId="6AFAB026" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>, including video or photographs where possible.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Record the position and condition of all items and any plant equipment or vehicles moved, for safety reasons or to facilitate the attempted rescue of the deceased, including video or photographs where possible.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10C2F532" w14:textId="77777777" w:rsidR="00945BE6" w:rsidRDefault="00945BE6" w:rsidP="00AF5815">
+          </w:tcPr>
+          <w:p w14:paraId="2E448A08" w14:textId="583BC2C0" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E27E53" w:rsidRPr="000E6F0A" w14:paraId="0205A015" w14:textId="77777777" w:rsidTr="00FD771D">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4E0CAE55" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5421CA56" w14:textId="77777777" w:rsidR="00E27E53" w:rsidRPr="00CF6125" w:rsidRDefault="00E27E53" w:rsidP="0019087B">
+          <w:p w14:paraId="66CFBD4D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="41"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5C1B7C" w14:textId="6EB8B423" w:rsidR="00E27E53" w:rsidRDefault="005D191D" w:rsidP="00796452">
+          <w:p w14:paraId="4A9E1EA5" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-          <w:p w14:paraId="7B974081" w14:textId="77777777" w:rsidR="00796452" w:rsidRDefault="00796452" w:rsidP="00796452">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Notify the Department’s Work, Health and Safety (WHS) team: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F0A7A75" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-          <w:p w14:paraId="74929A9B" w14:textId="3EE3932F" w:rsidR="00796452" w:rsidRDefault="00796452" w:rsidP="00796452">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Telephone: 9264 6367</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40089E2A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Email: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="00A53A4D">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>WHSTeam</w:t>
-[...5 lines deleted...]
-                <w:t>@justice.wa.gov.au</w:t>
+                <w:t>WHSTeam@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3742355A" w14:textId="77777777" w:rsidR="00E27E53" w:rsidRDefault="00E27E53" w:rsidP="00AF5815">
+          </w:tcPr>
+          <w:p w14:paraId="25A88BEC" w14:textId="75F38828" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00796452" w:rsidRPr="000E6F0A" w14:paraId="0B8F84E9" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="00EDF720" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CDAE5B3" w14:textId="77777777" w:rsidR="00796452" w:rsidRPr="00CF6125" w:rsidRDefault="00796452" w:rsidP="0019087B">
+          <w:p w14:paraId="5788C54D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="41"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64AAD3FA" w14:textId="6FEB7203" w:rsidR="00796452" w:rsidRPr="005C46F6" w:rsidRDefault="00796452" w:rsidP="005C46F6">
+          <w:p w14:paraId="3505ED52" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C46F6">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> the YDC.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Notify Safety and Health Representatives at the YDC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08930766" w14:textId="77777777" w:rsidR="00796452" w:rsidRDefault="00796452" w:rsidP="00AF5815">
+          </w:tcPr>
+          <w:p w14:paraId="3F6E2E2B" w14:textId="754CAAC3" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C0FF0" w:rsidRPr="000E6F0A" w14:paraId="5D0C3AD0" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="0DFDAD54" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="555" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEAA29B" w14:textId="77777777" w:rsidR="007C0FF0" w:rsidRDefault="007C0FF0" w:rsidP="0019087B">
+          <w:p w14:paraId="442E2F63" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="41"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="136CE47C" w14:textId="1BFF5863" w:rsidR="007C0FF0" w:rsidRDefault="00945BE6" w:rsidP="00C106FE">
+          <w:p w14:paraId="3ADCBB9D" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:t>team.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Complete all workplace incident reporting and investigation requirements in conjunction with the WAPF, WorkSafe and the Department’s WHS team.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="53862A29" w14:textId="77777777" w:rsidR="007C0FF0" w:rsidRDefault="007C0FF0" w:rsidP="00AF5815">
+          </w:tcPr>
+          <w:p w14:paraId="41164263" w14:textId="33ABBADC" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5816799D" w14:textId="77777777" w:rsidR="00E522A3" w:rsidRDefault="00E522A3" w:rsidP="00E522A3">
+    <w:p w14:paraId="5A5F6EBB" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc218583354"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc241750309"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Notifications and Reporting</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
-    <w:p w14:paraId="39392830" w14:textId="147498CC" w:rsidR="000F5404" w:rsidRDefault="000F5404" w:rsidP="001902D8">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Notifications </w:t>
+    <w:p w14:paraId="512DCF2A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc218583355"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc241750310"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>WAPF notification to next of kin</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C46F6">
-[...11 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
-    <w:p w14:paraId="60C77F1E" w14:textId="480F25F7" w:rsidR="009E3DDA" w:rsidRDefault="002B1C88" w:rsidP="001A7BC4">
-[...41 lines deleted...]
-    <w:p w14:paraId="248FF078" w14:textId="000D87F5" w:rsidR="00BA08C5" w:rsidRDefault="0024113B" w:rsidP="001A7BC4">
+    <w:p w14:paraId="6571716C" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">to the next of kin. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The WAPF are responsible for notification of the death of a young person to the next of kin. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF30F9B" w14:textId="584E5A73" w:rsidR="00BA08C5" w:rsidRDefault="00BA08C5" w:rsidP="005C46F6">
+    <w:p w14:paraId="4C191D0B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...37 lines deleted...]
-        <w:t>t of the next of kin’s prison to carry out the notification).</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>If the next of kin is in custody in a WA prison, the YDC Superintendent/OIC shall still notify the WAPF and ascertain the most expedient method of notification (i.e. the Superintendent of the next of kin’s prison to carry out the notification).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9BA640" w14:textId="42D321E6" w:rsidR="00F12E39" w:rsidRPr="00F12E39" w:rsidRDefault="00B77EBD" w:rsidP="005C46F6">
+    <w:p w14:paraId="7A7BFC8B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="006721D6">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent/OIC shall contact the Australian Federal Police who can assist with the notification process if the next of kin is located in another country. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3E5609" w14:textId="5AB90FB4" w:rsidR="002D76DB" w:rsidRDefault="003C27C9" w:rsidP="005C46F6">
+    <w:p w14:paraId="019460A1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">To facilitate the next of kin notification without delay, the Superintendent/OIC shall provide to the WAPF: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D76DB" w:rsidRPr="000E6F0A" w14:paraId="0A0F30A2" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="4B590474" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="65774D71" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRPr="00CF6125" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2570F2AA" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CE2CE68" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRPr="00CF6125" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="791A2983" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF6125">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="141523E8" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRPr="00CF6125" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB78AE9" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF6125">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D76DB" w:rsidRPr="000E6F0A" w14:paraId="6F993F44" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="329DC7BF" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C976EB" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRPr="00CF6125" w:rsidRDefault="002D76DB" w:rsidP="0019087B">
+          <w:p w14:paraId="310CC111" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="40"/>
               </w:numPr>
-              <w:ind w:left="357" w:hanging="357"/>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62E3D475" w14:textId="6BF233B5" w:rsidR="002D76DB" w:rsidRPr="003E6CE1" w:rsidRDefault="00C27917" w:rsidP="005536EE">
+          <w:p w14:paraId="5157645E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA1C34">
-[...18 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>The name and address of the next of kin as shown on the deceased young person’s TOMS record.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="595A8A75" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+          </w:tcPr>
+          <w:p w14:paraId="20B25705" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="017E914F" w14:textId="1A81B992" w:rsidR="002D76DB" w:rsidRPr="003E6CE1" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+          <w:p w14:paraId="74C131BB" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00880402">
-[...3 lines deleted...]
-              <w:t>/OIC</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D76DB" w:rsidRPr="000E6F0A" w14:paraId="37F40473" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="44CD3363" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="651CFD0D" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRDefault="002D76DB" w:rsidP="0019087B">
+          <w:p w14:paraId="6A04CB1E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="40"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2424CFF0" w14:textId="0CD2DD85" w:rsidR="002D76DB" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+          <w:p w14:paraId="54F12AD8" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>’s family seeking further information.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>The Superintendent’s name as the contact for members of the deceased young person’s family seeking further information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3349F976" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+          </w:tcPr>
+          <w:p w14:paraId="43057E5B" w14:textId="1611E1D4" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D76DB" w:rsidRPr="000E6F0A" w14:paraId="5745F9D3" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00066A8D" w:rsidRPr="005472B3" w14:paraId="65845116" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275B8ECA" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRDefault="002D76DB" w:rsidP="0019087B">
+          <w:p w14:paraId="0F393E00" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="40"/>
               </w:numPr>
+              <w:spacing w:after="60"/>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E819B25" w14:textId="3C6BB509" w:rsidR="002D76DB" w:rsidRDefault="00C27917" w:rsidP="005536EE">
+          <w:p w14:paraId="220C4218" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Further details of any alternative contact persons registered at the time of the young person’s reception, where WAPF cannot locate or make contact with the next of kin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4D29CA62" w14:textId="77777777" w:rsidR="002D76DB" w:rsidRDefault="002D76DB" w:rsidP="005536EE">
+          </w:tcPr>
+          <w:p w14:paraId="4B50601F" w14:textId="6CF853C9" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C70546" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="328E06E5" w14:textId="614482AD" w:rsidR="002539D2" w:rsidRPr="002539D2" w:rsidRDefault="00E45E00" w:rsidP="005C46F6">
+    <w:p w14:paraId="68A33517" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">have notified the next of kin. If this has not occurred, the reason for non-notification is to be recorded in the report. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall, prior to submission of the Superintendent’s Report, verify that the WAPF have notified the next of kin. If this has not occurred, the reason for non-notification is to be recorded in the report. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAB409B" w14:textId="77777777" w:rsidR="0097357D" w:rsidRDefault="006159A0" w:rsidP="001A7BC4">
+    <w:p w14:paraId="5233248B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Reporting_and_additional"/>
-[...3 lines deleted...]
-        <w:t>Reporting and additional n</w:t>
+      <w:bookmarkStart w:id="33" w:name="_Toc218583356"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc241750311"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Reporting and additional notifications</w:t>
       </w:r>
-      <w:r w:rsidR="0097357D" w:rsidRPr="00750B1C">
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="7DDA43BC" w14:textId="4A2A3533" w:rsidR="002539D2" w:rsidRPr="005536EE" w:rsidRDefault="001251E6" w:rsidP="001A7BC4">
+    <w:p w14:paraId="02310CA3" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidRPr="001251E6">
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.1 – Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> outlines the incident notification and reporting requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396583CD" w14:textId="77777777" w:rsidR="002539D2" w:rsidRPr="002539D2" w:rsidRDefault="00064AC4" w:rsidP="005C46F6">
+    <w:p w14:paraId="2EBE719A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E35C1">
-        <w:t xml:space="preserve">The officer(s) discovering the death, and any other staff </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The officer(s) discovering the death, and any other staff or contractors involved shall provide a written report on the death (including relevant details concerning the death) to the Superintendent before ceasing duty. The </w:t>
       </w:r>
-      <w:r w:rsidR="00C3030A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E35C1">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Death in Custody Incident Report</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E35C1">
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> template on TOMS shall be completed, which has Part A and B sections.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067E16BC" w14:textId="18EE701C" w:rsidR="00A15A29" w:rsidRPr="007E35C1" w:rsidRDefault="00A15A29" w:rsidP="005C46F6">
+    <w:p w14:paraId="5B18F71D" w14:textId="529B039B" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="007E35C1">
-[...78 lines deleted...]
-        <w:t>shall do this).</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Part A requires officers and staff to follow the normal incident report format and to provide a detailed description of events. Part B deals with supplementary information and TOMS prompts require several questions to be answered. If the answer to any of the prompts is ‘yes,’ further relevant details are to be provided. Officers and staff are to answer questions in Part B as best as possible with information they are personally aware of, without searching documents or records (WAPF and/or PAR Directorate shall do this).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3AD3CF" w14:textId="0A6BED27" w:rsidR="007E35C1" w:rsidRPr="00684400" w:rsidRDefault="00E5031C" w:rsidP="005C46F6">
+    <w:p w14:paraId="67CD0007" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-        <w:t>Officers and staff</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Officers and staff shall prepare TOMS incident reports independent of each other in accordance with </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A15A29">
-[...24 lines deleted...]
-        <w:r w:rsidR="001251E6" w:rsidRPr="001251E6">
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.1 – Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00752C54">
-[...50 lines deleted...]
-      <w:r w:rsidR="00C1311F">
+      <w:r w:rsidRPr="005472B3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DC77CE" w14:textId="3EAF239B" w:rsidR="00684400" w:rsidRPr="00BC2040" w:rsidRDefault="00D23D0B" w:rsidP="005C46F6">
+    <w:p w14:paraId="3E870D58" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00C1311F">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Where </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Where access to the TOMS profile of the deceased is restricted, officers are to submit reports, via e-mail, to </w:t>
       </w:r>
-      <w:r w:rsidR="006F6636">
-[...30 lines deleted...]
-        <w:r w:rsidRPr="0091460E">
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Intelligence Services</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C1311F">
-[...3 lines deleted...]
-        <w:t>Superintendent.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>, with a copy sent to the Superintendent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21ECD7E1" w14:textId="0C9BB723" w:rsidR="00684400" w:rsidRPr="00BC2040" w:rsidRDefault="00E962DE" w:rsidP="005C46F6">
+    <w:p w14:paraId="5E17CC06" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Hlk102550372"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:bookmarkStart w:id="35" w:name="_Hlk102550372"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The PAR Directorate review the circumstances of all reportable deaths. Details of the review and reports will be provided to the Commissioner and Director General, and a report prepared for the Coroner. In addition, the Assurance, Planning and Performance Team (APP) prepares a Lessons Learned Report in relation to the Corrective Services Division’s own internal review of deaths in custody.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:p w14:paraId="3E2A1BCF" w14:textId="646F25C7" w:rsidR="00E0495B" w:rsidRPr="00846C7B" w:rsidRDefault="00E0495B" w:rsidP="00E0495B">
+    <w:bookmarkEnd w:id="35"/>
+    <w:p w14:paraId="51FAE0F7" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="851" w:hanging="851"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">The PAR Directorate shall contact the YDC (as soon as practicable) and create an Objective Connect WorkSpace to upload all relevant documents for the </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Both APP and the PAR Directorate shall contact the YDC (as soon as practicable) and create their respective Objective Connect Workspaces to upload all relevant documents for the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00846C7B">
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Death in Custody (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00846C7B">
-[...3 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>DIC) Information Pack.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E207DF0" w14:textId="1D5A85D3" w:rsidR="00E0495B" w:rsidRPr="00846C7B" w:rsidRDefault="00E0495B" w:rsidP="00BA2542">
+    <w:p w14:paraId="209534F4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:ind w:left="851" w:hanging="851"/>
-[...2 lines deleted...]
-        <w:t>Documents to be provided to the PAR Directorate shall be uploaded via Objective Connect as soon as practicable.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Documents to be provided to both APP and the PAR Directorate shall be uploaded via Objective Connect as soon as practicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16229581" w14:textId="32EE6188" w:rsidR="005B57A1" w:rsidRPr="005B57A1" w:rsidRDefault="001B14E9" w:rsidP="005C46F6">
+    <w:p w14:paraId="171D4A96" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Further information regarding the review process and subsequent coronial inquest management process can be obtained from the PAR Directorate. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CE2345" w14:textId="32278693" w:rsidR="005B57A1" w:rsidRPr="005B57A1" w:rsidRDefault="00BA3F83" w:rsidP="005C46F6">
+    <w:p w14:paraId="59C31D14" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E45E00">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">member shall make any comment to the media, other persons or agencies. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Officers and staff are only permitted to disclose information concerning the circumstances surrounding a young person’s death to persons acting in an official capacity. No officer or staff member shall make any comment to the media, other persons or agencies. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2BEAC1" w14:textId="66B6C81D" w:rsidR="005B57A1" w:rsidRPr="004153EE" w:rsidRDefault="00BA3F83" w:rsidP="005C46F6">
+    <w:p w14:paraId="2D3F7823" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The senior investigating WAPF Officer is the only person authorised to make comment to the media. Any enquiries for staff comment by the media shall be directed to the Department’s Strategic Communications Branch.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047A8D61" w14:textId="773F3023" w:rsidR="005135AB" w:rsidRDefault="00071421" w:rsidP="005C46F6">
+    <w:p w14:paraId="76F09175" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...90 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall, as soon as practicable and after the WAPF have notified the next of kin, notify Superintendents at all prisons the name of the deceased. This is to enable the identification of family members or significant others, within the prison system, which may be impacted and informed of the death. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8E6FA4" w14:textId="4DBA878A" w:rsidR="00D721E5" w:rsidRDefault="00D721E5" w:rsidP="005C46F6">
+    <w:p w14:paraId="06091EEF" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">ee </w:t>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Superintendent shall ensure notifications in writing are made at the earliest convenience (see </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_B:_Additional" w:history="1">
-        <w:r w:rsidRPr="00C55993">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appendix B:</w:t>
         </w:r>
-        <w:r w:rsidRPr="00C55993">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Mincho"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C55993">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Additional Notifications and Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00C55993">
-[...9 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>) in the case of the death of:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5DE9A1" w14:textId="58D48408" w:rsidR="001777A3" w:rsidRPr="006552AC" w:rsidRDefault="00DA133F" w:rsidP="0019087B">
+    <w:p w14:paraId="26F459D1" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00D15454">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">a state young person (or joint state/federal young person) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07267A1A" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00D15454">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>a federal young person (or joint state/federal young person).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A26DC62" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Deputy Commissioner Young People shall, in response to a death of a young person, coordinate the preparation of written communications to the Minister for Corrective Services (Ministerial Briefing).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE18A7E" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Corrective Services shall, in response to the death of a young person, coordinate the preparation of written communications to the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8AFD62" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="35"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">a </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>State Solicitor’s Office</w:t>
       </w:r>
-      <w:r w:rsidR="001777A3" w:rsidRPr="006552AC">
-        <w:t>s</w:t>
+    </w:p>
+    <w:p w14:paraId="01276AF4" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Coroner’s Office (with advice that further information will follow)</w:t>
       </w:r>
-      <w:r w:rsidR="00D721E5" w:rsidRPr="006552AC">
-        <w:t xml:space="preserve">tate </w:t>
+    </w:p>
+    <w:p w14:paraId="603EB7A7" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>National Deaths in Custody Program (with completed reporting template)</w:t>
       </w:r>
-      <w:r w:rsidR="00F12E39">
-        <w:t>detainee</w:t>
+    </w:p>
+    <w:p w14:paraId="61187788" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>WorkSafe Commissioner (all deaths in custody)</w:t>
       </w:r>
-      <w:r w:rsidR="009469DF" w:rsidRPr="006552AC">
-        <w:t xml:space="preserve"> (or joint state/federal </w:t>
+    </w:p>
+    <w:p w14:paraId="02AE7700" w14:textId="7B26DD06" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="ListNumber2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Office of the Inspector of Custodial Services (OICS).</w:t>
       </w:r>
-      <w:r w:rsidR="00F12E39">
-        <w:t>detainee</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="009469DF" w:rsidRPr="006552AC">
-        <w:t>)</w:t>
+    </w:p>
+    <w:p w14:paraId="7A17DF43" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Director Medical Services shall coordinate the preparation of a Briefing Note. This shall be provided to the Office of the Commissioner within three days of the death.</w:t>
       </w:r>
-      <w:r w:rsidR="001777A3" w:rsidRPr="006552AC">
+    </w:p>
+    <w:p w14:paraId="00DD0A40" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Further medical/health investigation or communications shall occur in accordance with JHWS policy and procedures and the requirements of the Coroner’s Office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C16B095" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Toc218583357"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc241750312"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Young Person Property</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2068FCA9" w14:textId="7083ED52" w:rsidR="00080D96" w:rsidRDefault="001777A3" w:rsidP="0019087B">
-[...26 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="3D81253D" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall obtain clearance from the Coroner’s Office prior to the release of a deceased young person’s personal effects. A Consular Officer is entitled to take provisional custody of all documents, money and personal effects belonging to a deceased foreign national young person, where no relative or next of kin representative is nominated in Australia. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E448D90" w14:textId="0043D3FA" w:rsidR="00112240" w:rsidRDefault="00862282" w:rsidP="00467061">
+    <w:p w14:paraId="43279FFD" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc218583358"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc241750313"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Handover of Records and Crime Scene(s) to WA Police Force</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="623181E1" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C46F6">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">All deaths in custody are reportable deaths and result in a coronial inquest. These deaths are investigated by the WAPF Coronial Investigations Unit on behalf of the Coroner. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AB2256" w14:textId="71418576" w:rsidR="00112240" w:rsidRPr="00112240" w:rsidRDefault="009A1F86" w:rsidP="00467061">
+    <w:p w14:paraId="205084D5" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...268 lines deleted...]
-        <w:t xml:space="preserve">ee </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall ensure all records, with the exception of medical records, relating to the deceased young person are collated and secured until seizure by the WAPF (see </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Appendix_A:_Records" w:history="1">
-        <w:r w:rsidRPr="00C55993">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Appendix </w:t>
-[...41 lines deleted...]
-          <w:t>may require</w:t>
+          <w:t>Appendix A: Records which WAPF may require</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00795FD0" w:rsidRPr="00C55993">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>). Medical records must be returned to Health Information Management Services for compilation into the record prior to seizure by WAPF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42443F0B" w14:textId="29F75F8A" w:rsidR="0060035E" w:rsidRPr="005C46F6" w:rsidRDefault="00D65CBE" w:rsidP="005C46F6">
+    <w:p w14:paraId="4C04AF07" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C46F6">
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Subject to the incident reporting requirements, the Superintendent shall not permit any officer to make any manner of written entry upon any document, file, record or other correspondence relating to the deceased once that young person is examined by a medical officer and life is pronounced extinct and duly recorded on the young person’s medical file. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F337185" w14:textId="3CAC884E" w:rsidR="00B21A96" w:rsidRPr="005C46F6" w:rsidRDefault="00B55634" w:rsidP="005C46F6">
+    <w:p w14:paraId="6ABB7C9A" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C46F6">
-[...12 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Medical staff can make additions to the medical record after life is pronounced extinct. The occurrence book and other written records shall be securely held until the scene is handed over to the WAPF.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0396E412" w14:textId="4E2DF125" w:rsidR="0060035E" w:rsidRPr="005C46F6" w:rsidRDefault="00276A3E" w:rsidP="005C46F6">
+    <w:p w14:paraId="35A810B7" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C46F6">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The PAR Directorate may request and be provided with additional information and records beyond those required by the WAPF. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E023B90" w14:textId="3841E05E" w:rsidR="006721D6" w:rsidRPr="005C46F6" w:rsidRDefault="001835C7" w:rsidP="005C46F6">
+    <w:p w14:paraId="0B95FE1F" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C46F6">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">as a result of an investigation. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall ensure a receipt book (C103) is held at the YDC and used in all cases where documents are removed from the YDC as a result of an investigation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C34C187" w14:textId="6DEFFCA5" w:rsidR="0033025D" w:rsidRPr="005C46F6" w:rsidRDefault="00F15229" w:rsidP="005C46F6">
+    <w:p w14:paraId="1442A33C" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="005C46F6">
-[...6 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The following procedures shall apply for the management and release of records related to the deceased young person:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="704"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2292"/>
+        <w:gridCol w:w="648"/>
+        <w:gridCol w:w="6024"/>
+        <w:gridCol w:w="2338"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0033025D" w:rsidRPr="000E6F0A" w14:paraId="5DA7B7E3" w14:textId="77777777" w:rsidTr="00C11FD3">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="0B06FC84" w14:textId="77777777" w:rsidTr="004425D5">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5EF0FDBB" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00CF6125" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+            <w:tcW w:w="648" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="528B91F2" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5E42D6C8" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00CF6125" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+            <w:tcW w:w="6024" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F6ADD2F" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF6125">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4536AD6B" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00CF6125" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+            <w:tcW w:w="2338" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B43FF8" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF6125">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033025D" w:rsidRPr="000E6F0A" w14:paraId="1ED31045" w14:textId="77777777" w:rsidTr="00C11FD3">
-[...4 lines deleted...]
-          <w:p w14:paraId="06466D63" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00CF6125" w:rsidRDefault="0033025D" w:rsidP="00A5031B">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="3CD48952" w14:textId="77777777" w:rsidTr="00C14760">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26120B41" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="56DF3459" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="003E6CE1" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D46720A" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w14:paraId="4BE81BD0" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Create a record of all documents and exhibits seized, identifying where they were seized and the Officer/s who did so.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3291B0AA" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="227FE078" w14:textId="53E9B56A" w:rsidR="0033025D" w:rsidRPr="003E6CE1" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+          <w:p w14:paraId="1A334B18" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00880402">
-[...3 lines deleted...]
-              <w:t>/OIC</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033025D" w:rsidRPr="000E6F0A" w14:paraId="1EE1C6A8" w14:textId="77777777" w:rsidTr="00C11FD3">
-[...4 lines deleted...]
-          <w:p w14:paraId="2223F525" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00BC2040" w:rsidRDefault="0033025D" w:rsidP="00A5031B">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="71A07C44" w14:textId="77777777" w:rsidTr="00C14760">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A4F212" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="58804A42" w14:textId="3437E713" w:rsidR="00065C6D" w:rsidRPr="00BC2040" w:rsidRDefault="0033025D" w:rsidP="00065C6D">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E769DE" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC2040">
-[...73 lines deleted...]
-            <w:r w:rsidR="00065C6D" w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Make copies of all records (other than those accessible on TOMS) to be handed over to the WAPF and place in an envelope and mark as ‘confidential.’ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D52E82" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Provide copies of all records, not available on TOMS, to the PAR Directorate for the purposes of preparing a report for the coroner. (Refer to section 7.2.7 of this COPP)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C724F2C" w14:textId="6046FDA3" w:rsidR="00CE1734" w:rsidRPr="00BC2040" w:rsidRDefault="0033025D" w:rsidP="00BA2542">
-[...22 lines deleted...]
-          <w:p w14:paraId="0854237A" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+          <w:p w14:paraId="5766084B" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>If copies cannot be made, a request should be made to the WAPF to forward copies of the documents after seizure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="005901A3" w14:textId="416D0FF2" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033025D" w:rsidRPr="000E6F0A" w14:paraId="4DDACCE9" w14:textId="77777777" w:rsidTr="00C11FD3">
-[...4 lines deleted...]
-          <w:p w14:paraId="568ECB82" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00BC2040" w:rsidRDefault="0033025D" w:rsidP="00A5031B">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="6752B754" w14:textId="77777777" w:rsidTr="00C14760">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CC236F" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="3F222812" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00BC2040" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16781C63" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:bookmarkStart w:id="64" w:name="_Hlk102558597"/>
-            <w:r w:rsidRPr="00BC2040">
+            <w:bookmarkStart w:id="40" w:name="_Hlk102558597"/>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Place all seized documents and exhibits in plastic bags and label with:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C681F52" w14:textId="0994EF1D" w:rsidR="0033025D" w:rsidRPr="00BC2040" w:rsidRDefault="00795FD0" w:rsidP="0019087B">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="18E5CB3F" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
-                <w:tab w:val="num" w:pos="482"/>
+                <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
-            </w:pPr>
-[...16 lines deleted...]
-              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">the relevant YDC </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42B2FC17" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
-                <w:tab w:val="num" w:pos="482"/>
+                <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
-            </w:pPr>
-            <w:r w:rsidRPr="00BC2040">
+              <w:spacing w:after="0"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>name of unit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="781F8E11" w14:textId="77777777" w:rsidR="0033025D" w:rsidRPr="00BC2040" w:rsidRDefault="0033025D" w:rsidP="0019087B">
-[...5 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="677DCDC7" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
               <w:tabs>
-                <w:tab w:val="clear" w:pos="720"/>
-                <w:tab w:val="num" w:pos="482"/>
+                <w:tab w:val="num" w:pos="360"/>
               </w:tabs>
-            </w:pPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="6D9A2719" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+              <w:spacing w:after="0"/>
+              <w:ind w:left="357"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>type of document.</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="40"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604C39D0" w14:textId="0E67A642" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033025D" w:rsidRPr="000E6F0A" w14:paraId="66F37AED" w14:textId="77777777" w:rsidTr="00C11FD3">
-[...4 lines deleted...]
-          <w:p w14:paraId="5DF3F6F6" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="00A5031B">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="5C7B6FBB" w14:textId="77777777" w:rsidTr="00C14760">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4FF864" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="73561FEB" w14:textId="474C1EDA" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="00886B7A">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75F8FD3A" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-          <w:p w14:paraId="4A13716F" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Secure all items until handed over to the senior investigating WAPF Officer conducting enquiries into the death.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C177F4C" w14:textId="32C41901" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033025D" w:rsidRPr="000E6F0A" w14:paraId="683757E0" w14:textId="77777777" w:rsidTr="00C11FD3">
-[...4 lines deleted...]
-          <w:p w14:paraId="25BFBA81" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="00A5031B">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="20344111" w14:textId="77777777" w:rsidTr="00C14760">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="067A5325" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="4762A9A0" w14:textId="4C6A44DF" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DD46FBC" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-          <w:p w14:paraId="2F1232E5" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Obtain receipts for any documents or exhibits taken by the WAPF.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79CF4919" w14:textId="0559E82B" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B34283" w:rsidRPr="000E6F0A" w14:paraId="22EAD016" w14:textId="77777777" w:rsidTr="00C11FD3">
-[...4 lines deleted...]
-          <w:p w14:paraId="18AD147C" w14:textId="77777777" w:rsidR="00B34283" w:rsidRDefault="00B34283" w:rsidP="00A5031B">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="5B15406D" w14:textId="77777777" w:rsidTr="00C14760">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB0DBC1" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="42F78C86" w14:textId="1303C278" w:rsidR="00B34283" w:rsidRDefault="00B34283" w:rsidP="008E1892">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEB45E5" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="2DD6C25A" w14:textId="77777777" w:rsidR="00B34283" w:rsidRDefault="00B34283" w:rsidP="008E1892">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>A photocopy of the receipt shall be made and placed in a confidential envelope and then sealed and securely stored.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E5204E" w14:textId="196CA81F" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033025D" w:rsidRPr="000E6F0A" w14:paraId="5996EA66" w14:textId="77777777" w:rsidTr="00C11FD3">
-[...4 lines deleted...]
-          <w:p w14:paraId="2E3320AA" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="00A5031B">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="454DB507" w14:textId="77777777" w:rsidTr="00C14760">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="648" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59558B9C" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="31"/>
               </w:numPr>
-            </w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="7A78EFFF" w14:textId="1B0D3196" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="002B4A19">
+              <w:spacing w:after="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6024" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D9BCBC" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:r w:rsidR="008C50C8" w:rsidRPr="008C50C8">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Arrange for a copy of the receipt slip identifying what documents (including copies of records held on TOMS) were provided to the WAPF to be sent to the PAR Directorate at </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>RiskAndAssurance@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00DC250F">
+            <w:r w:rsidRPr="005472B3">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C9C0C77" w14:textId="77777777" w:rsidR="0033025D" w:rsidRDefault="0033025D" w:rsidP="008E1892">
+            <w:tcW w:w="2338" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="592A42B3" w14:textId="0959C147" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent/OIC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DAB3B9A" w14:textId="46072F9C" w:rsidR="00C111BB" w:rsidRPr="00C111BB" w:rsidRDefault="0040757F" w:rsidP="005C46F6">
+    <w:p w14:paraId="143BB9D1" w14:textId="6A37A239" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">shall hand over control and access to the scene. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">On arrival of the WAPF, the Superintendent/OIC shall hand over control and access to the scene. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1A2FAD" w14:textId="0B114987" w:rsidR="00843130" w:rsidRPr="00843130" w:rsidRDefault="00153C7C" w:rsidP="005C46F6">
+    <w:p w14:paraId="5254359B" w14:textId="51458E1C" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The WAPF shall be informed if the deceased was a foreign national. The WAPF will make arrangements for the appropriate Embassy/Consulate to be notified. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A3EA8B" w14:textId="77F2FE1A" w:rsidR="00071B35" w:rsidRPr="0098326C" w:rsidRDefault="0097791D" w:rsidP="005C46F6">
+    <w:p w14:paraId="03995B5F" w14:textId="1053802F" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Names of young people known to have been within the vicinity of the scene of death and/or may have witnessed the incident shall be provided to the WAPF. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B69C982" w14:textId="0A48794C" w:rsidR="00071B35" w:rsidRPr="00071B35" w:rsidRDefault="0040757F" w:rsidP="005C46F6">
+    <w:p w14:paraId="1D744465" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...20 lines deleted...]
-        <w:t>investigating the death authorise removal of the body, and control of the place of death reverts back to the Superintendent.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Restrictions on the scene shall apply until such time as the WAPF Officer/s investigating the death authorise removal of the body, and control of the place of death reverts back to the Superintendent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0464798A" w14:textId="434743E6" w:rsidR="007E35C1" w:rsidRDefault="0097791D" w:rsidP="005C46F6">
+    <w:p w14:paraId="5C512C58" w14:textId="215BF27C" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...26 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>With approval from the WAPF, Chaplains are to be allowed access to the deceased young person, prior to removal of the body.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ADC2FF6" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...31 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="07E37D8D" w14:textId="5F3137EB" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc241750314"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t>WorkSafe Investigations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="41"/>
     </w:p>
-    <w:p w14:paraId="2C28CCE8" w14:textId="4FCA55C1" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...10 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+    <w:p w14:paraId="18A8D6CF" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>All deaths in custody are notifiable incidents and will be investigated by WorkSafe as deemed necessary by the WorkSafe Commission.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic"/>
-[...55 lines deleted...]
-          <w:szCs w:val="26"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...8 lines deleted...]
-        <w:t>.</w:t>
+        <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3449A045" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="204574E1" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t>The OPCEN shall provide WorkSafe with the contact details of the Superintendent/OIC, where the death in custody occurred, to enable direct contact between WorkSafe and the relevant prison and to arrange WorkSafe’s attendance on site.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0796558E" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="23A19FA0" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t>The Superintendent/OIC, following the WAPF’s investigation and so far as is reasonably practicable, shall ensure the preservation of the incident site to enable the assigned WorkSafe inspector to conduct their investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5CDDF0" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...24 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0A758655" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t>Preservation of the incident site does not prevent any action needed to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBB0040" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00511415">
+    <w:p w14:paraId="59AF301D" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="003C5162">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t>assist an injured person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47057CB4" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00511415">
+    <w:p w14:paraId="30D59C15" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="003C5162">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t>remove a deceased person</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388DDCFC" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00511415">
+    <w:p w14:paraId="0DD1996A" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="003C5162">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve">make the site safe or to minimise the risk of a further notifiable incident, or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35636FFC" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00511415">
+    <w:p w14:paraId="3CF72B6F" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="003C5162">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t>facilitate a police investigation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1DFAD7" w14:textId="1FCAC502" w:rsidR="00A97FA8" w:rsidRPr="00511415" w:rsidRDefault="00A97FA8" w:rsidP="00ED470E">
-[...18 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="714A1671" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve">The incident site cannot be resumed for use or for other internal investigation purposes until WorkSafe has concluded their investigation and informed the Superintendent of such. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D975988" w14:textId="1DE25939" w:rsidR="004153EE" w:rsidRDefault="00C11FD3" w:rsidP="000556CC">
+    <w:p w14:paraId="4307D818" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:id="66" w:name="_Toc218583360"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Support Services – </w:t>
+      <w:bookmarkStart w:id="42" w:name="_Toc218583360"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc241750315"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Support Services – Family and Young People</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C46F6">
-[...8 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
     </w:p>
-    <w:p w14:paraId="52528B4D" w14:textId="77777777" w:rsidR="004153EE" w:rsidRDefault="004153EE" w:rsidP="001A7BC4">
+    <w:p w14:paraId="1EF9E085" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Contact_with_next"/>
-[...2 lines deleted...]
-      <w:r>
+      <w:bookmarkStart w:id="44" w:name="_Contact_with_next"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc218583361"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc241750316"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t>Contact with next of kin and booked visitors</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="68"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="5DB862B6" w14:textId="1DDC08F0" w:rsidR="002D56CD" w:rsidRPr="002D56CD" w:rsidRDefault="004153EE" w:rsidP="002D56CD">
+    <w:p w14:paraId="732712F3" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Following verified contact by </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Following verified contact by the WAPF with the next of kin, the Superintendent shall promptly contact or arrange for contact to be made (at a reasonable hour) with the next of kin, to offer condolences and a face-to-face meeting. </w:t>
       </w:r>
-      <w:r w:rsidR="008C50C8">
-        <w:t xml:space="preserve">the </w:t>
+      <w:bookmarkStart w:id="47" w:name="_Hlk102558748"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Where a young person is managed under the care of Child Protection Family Services, this agency shall be contacted immediately</w:t>
       </w:r>
-      <w:r>
-[...62 lines deleted...]
-        <w:t>) may be sought.</w:t>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>. Assistance from the relevant Chaplain or young person support services (e.g., Aboriginal Visitors Scheme (AVS)) may be sought.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5900048E" w14:textId="77777777" w:rsidR="00133D17" w:rsidRDefault="00133D17" w:rsidP="005C46F6">
+    <w:p w14:paraId="3D0EDCCE" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> include:</w:t>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="48" w:name="_Toc531872968"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc532389283"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc531872969"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc532389284"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc531872981"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc532389296"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc531873044"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc532389359"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc531873052"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc532389367"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Initial contact with the next of kin shall include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BB9772" w14:textId="3F9FD6F3" w:rsidR="00133D17" w:rsidRPr="006552AC" w:rsidRDefault="00FB3B4D" w:rsidP="0019087B">
-[...8 lines deleted...]
-        <w:t>d</w:t>
+    <w:p w14:paraId="7E398D4B" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">details of the </w:t>
       </w:r>
-      <w:r w:rsidR="00133D17" w:rsidRPr="006552AC">
-[...3 lines deleted...]
-        <w:r w:rsidR="00133D17" w:rsidRPr="00C11FD3">
+      <w:hyperlink r:id="rId29" w:anchor="gsc.tab=0&amp;gsc.q=bereavement%20assistance%20program&amp;gsc.page=1" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Bereavement Assistance Program</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00133D17" w:rsidRPr="006552AC">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> offered by the Department of Communities (Note: financial assistance to meet funeral costs cannot be provided retrospectively by the Department of Communities, requiring prompt application for consideration).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67ADE4C7" w14:textId="29326104" w:rsidR="00133D17" w:rsidRPr="006552AC" w:rsidRDefault="00FB3B4D" w:rsidP="0019087B">
+    <w:p w14:paraId="00EE7AE0" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C70546">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">where the deceased young person was Aboriginal, information advising of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>arrangements able to be made to inform the Aboriginal Legal Service of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> Western Australia (ALSWA) to independently review the management of the death in custody.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57EC83F8" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Where a meeting is requested by the next of kin, the Superintendent shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278F9B76" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-      </w:pPr>
-[...79 lines deleted...]
-        <w:t>.</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>arrange a meeting venue, which may be at the YDC, a neutral venue or the home of the next of kin, where appropriate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152E8395" w14:textId="77777777" w:rsidR="006A2FBF" w:rsidRDefault="00A22B46" w:rsidP="005C46F6">
-[...19 lines deleted...]
-    <w:p w14:paraId="347AA413" w14:textId="18A5D338" w:rsidR="006A2FBF" w:rsidRPr="009C615C" w:rsidRDefault="00FE46B5" w:rsidP="0019087B">
+    <w:p w14:paraId="4B4BBF0E" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="38"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1247"/>
-          <w:tab w:val="left" w:pos="1276"/>
+          <w:tab w:val="left" w:pos="1247"/>
         </w:tabs>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>, a neutral venue or the home of the next of kin, where appropriate</w:t>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>ask whether the next of kin would like a counselling service to attend the meeting and make such arrangements as required</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF5488A" w14:textId="48774A92" w:rsidR="006A2FBF" w:rsidRPr="009C615C" w:rsidRDefault="00FE46B5" w:rsidP="0019087B">
+    <w:p w14:paraId="33ED56FA" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:t>ervice to attend the meeting and make such arrangements as required</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1247"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">establish whether transport assistance is required and, if so, offer to pay costs of attendance, including transport from a remote location, at the YDC’s expense. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E2C9B9" w14:textId="05ACEBC1" w:rsidR="005B26DC" w:rsidRPr="009C615C" w:rsidRDefault="00FE46B5" w:rsidP="0019087B">
-[...32 lines deleted...]
-    <w:p w14:paraId="16FF4B6F" w14:textId="77777777" w:rsidR="00F918DB" w:rsidRDefault="00A03E85" w:rsidP="005C46F6">
+    <w:p w14:paraId="332E74F6" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The purpose and procedure for meeting with the next of kin should include the following: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="7088"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F918DB" w:rsidRPr="0007141F" w14:paraId="06E95483" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="29392870" w14:textId="77777777" w:rsidTr="003D50F3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AFD922D" w14:textId="77777777" w:rsidR="00F918DB" w:rsidRPr="0007141F" w:rsidRDefault="00F918DB" w:rsidP="00C11FD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E645F8" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4CDDB2AC" w14:textId="77777777" w:rsidR="00F918DB" w:rsidRPr="0007141F" w:rsidRDefault="00F918DB" w:rsidP="00C11FD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="64173693" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="0007141F">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="701C40A8" w14:textId="77777777" w:rsidR="00F918DB" w:rsidRPr="0007141F" w:rsidRDefault="00F918DB" w:rsidP="00C11FD3">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="69958C6D" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r w:rsidRPr="0007141F">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Responsibility </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="0D50511F" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="66A648EF" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="405BD339" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="10D10750" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
-              <w:ind w:left="193" w:hanging="193"/>
+              <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DC2FCF0" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          <w:p w14:paraId="3E124B80" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Offer condolences in person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C6E44C0" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="5EE73342" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="003A0E67">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="5C2E8ACC" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="5AF0D99F" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D44BDCB" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="1448F07D" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
+              <w:spacing w:after="60"/>
               <w:ind w:left="193" w:hanging="193"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3132030B" w14:textId="4C702CC4" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          <w:p w14:paraId="4D3EA1F5" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>and Coroner.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Provide factual information (only) about the death and the respective roles of the WAPF and Coroner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="66AB7EDB" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="003A0E67" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="76D816D5" w14:textId="4BE3AAB7" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="489C2A90" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="44E36327" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="008F9BE4" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="64D9867F" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
+              <w:spacing w:after="60"/>
               <w:ind w:left="193" w:hanging="193"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="205C1CE6" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          <w:p w14:paraId="080998E5" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Make any necessary arrangements for transport and access to the body of the deceased.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08CD5756" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="003A0E67" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="733B4C19" w14:textId="6581AB18" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="50FCCB1F" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="75448A09" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A19ADDE" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="625FA39C" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
+              <w:spacing w:after="60"/>
               <w:ind w:left="193" w:hanging="193"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="362FEDD3" w14:textId="2AF602DE" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          <w:p w14:paraId="0A148CB7" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Provide an introduction, or referral to the Coronial Court and the Coronial Counselling Service. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="67C378C3" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="003A0E67" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="5166F151" w14:textId="49928EFC" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="09D8EA95" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="15CE7000" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D094EE3" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="617084C3" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
+              <w:spacing w:after="60"/>
               <w:ind w:left="193" w:hanging="193"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39F228CC" w14:textId="5E1081F0" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          <w:p w14:paraId="34A212AB" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">If the YDC is remote from the place of the young person’s arrest advise that the Department will pay reasonable costs for the return of the body to an agreed location within WA. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A13EF88" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="003A0E67" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="48B2FE31" w14:textId="67413285" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="7B93D57C" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="027127F4" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AC161E" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="2BAB6D71" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
+              <w:spacing w:after="60"/>
               <w:ind w:left="193" w:hanging="193"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21D95B63" w14:textId="631E153D" w:rsidR="00C95337" w:rsidRPr="00F918DB" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          <w:p w14:paraId="6A925FCA" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BC59D7">
-[...45 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Provide a written list of all property held at the YDC. Advise that approval of the Coroner and senior investigating WAPF Officer is required before the property can be released.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2A939A51" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="003A0E67" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="0C71BD20" w14:textId="7A0B9791" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="684D4DEE" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="1C494B7C" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="717201DC" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="4A167F60" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
+              <w:spacing w:after="60"/>
               <w:ind w:left="193" w:hanging="193"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DBE5307" w14:textId="260FCDDF" w:rsidR="00C95337" w:rsidRPr="00BC59D7" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          <w:p w14:paraId="5C216782" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BC59D7">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> clothes or personal items for the deceased's burial).</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Provide written advice that the WAPF may approve certain items not required for investigation purposes, to be released to the next of kin (i.e., clothes or personal items for the deceased's burial).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="498401FE" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="003A0E67" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="088CCAB6" w14:textId="1032BC1D" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C95337" w:rsidRPr="0007141F" w14:paraId="645496F3" w14:textId="77777777" w:rsidTr="00C711B0">
+      <w:tr w:rsidR="00C14760" w:rsidRPr="005472B3" w14:paraId="29FD5D76" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78B3896F" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="0019087B">
+          <w:p w14:paraId="42E1A3B2" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="42"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="336"/>
               </w:tabs>
+              <w:spacing w:after="60"/>
               <w:ind w:left="193" w:hanging="193"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAC6FB2" w14:textId="6A76BD41" w:rsidR="00C95337" w:rsidRPr="0007141F" w:rsidRDefault="00C95337" w:rsidP="00794CBF">
+          <w:p w14:paraId="6551C0B9" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...72 lines deleted...]
-              <w:r w:rsidR="00F463CA" w:rsidRPr="00FA5EEE">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Arrange to pass on to the WAPF any request for identified items and advise that approved items will be released accordingly: i.e. collected by the next of kin, or alternatively, arrangement by the YDC for return of property at the Department’s expense. (See also </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>COPP 4.1 - Property</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00216EC9" w:rsidRPr="00114C5B">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6445C99E" w14:textId="77777777" w:rsidR="00C95337" w:rsidRPr="003A0E67" w:rsidRDefault="00C95337" w:rsidP="00C11FD3">
+          </w:tcPr>
+          <w:p w14:paraId="0C5B69FA" w14:textId="7D024FF1" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00D15454" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1C2FDF57" w14:textId="77777777" w:rsidR="004E12DA" w:rsidRDefault="0099259B" w:rsidP="005C46F6">
+    <w:p w14:paraId="558D459B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C70546">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:t>shall:</w:t>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t>In the event that the next of kin does not wish to immediately meet in person, the Superintendent shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7397D821" w14:textId="7205E120" w:rsidR="004E12DA" w:rsidRPr="009C615C" w:rsidRDefault="00FE46B5" w:rsidP="0019087B">
+    <w:p w14:paraId="27B439AE" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C70546">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1247"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1417" w:hanging="425"/>
-[...5 lines deleted...]
-        <w:t>ffer an opportunity for contact at a later time</w:t>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>offer an opportunity for contact at a later time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234B6DCA" w14:textId="7C852D7D" w:rsidR="00842D3B" w:rsidRPr="009C615C" w:rsidRDefault="00FE46B5" w:rsidP="0019087B">
+    <w:p w14:paraId="4815910B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C70546">
       <w:pPr>
         <w:pStyle w:val="ListNumber2"/>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="1247"/>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1417" w:hanging="425"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">provide information in writing, which would have been provided at the face-to-face meeting, in terms of support and the release of property. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBFA558" w14:textId="37B1949C" w:rsidR="00B26690" w:rsidRPr="005536EE" w:rsidRDefault="00980666" w:rsidP="005C46F6">
+    <w:p w14:paraId="7E6A1BBF" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...66 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>The Superintendent shall ensure every effort is made to promptly contact any booked visitors once notification of the next of kin has been confirmed and documented. A check must be made and any booked visitor notified of the death, if not already notified. Assistance to establish contact may be sought from other business areas (i.e. AVS) or contracted service providers, if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1636D4F9" w14:textId="0FB7D229" w:rsidR="0007141F" w:rsidRDefault="006960F2" w:rsidP="001A7BC4">
+    <w:p w14:paraId="34F73F5F" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="80" w:name="_Toc532389369"/>
-[...8 lines deleted...]
-        <w:t>Death of an</w:t>
+      <w:bookmarkStart w:id="58" w:name="_Toc218583362"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc241750317"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Death of an Aboriginal </w:t>
       </w:r>
-      <w:r w:rsidR="0007141F">
-        <w:t xml:space="preserve"> Abo</w:t>
+      <w:bookmarkEnd w:id="58"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>young person</w:t>
       </w:r>
-      <w:r w:rsidR="007542E1">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w14:paraId="50950A2E" w14:textId="4434E243" w:rsidR="00FF184B" w:rsidRDefault="00FF184B" w:rsidP="001A7BC4">
+    <w:p w14:paraId="0C46FB9A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> an Aboriginal death in custody. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Where the young person was of Aboriginal descent, the next of kin shall be advised that the Superintendent can arrange for the ALSWA to be informed. The purpose of informing ALSWA is to action the protocols developed to independently review an Aboriginal death in custody. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B4699F" w14:textId="7F6D9504" w:rsidR="00E14C42" w:rsidRPr="00BC2040" w:rsidRDefault="00E14C42" w:rsidP="005C46F6">
+    <w:p w14:paraId="1A2EFF7D" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> to be implemented:</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>In the event that the next of kin requests that ALSWA be advised, the following protocols are to be implemented:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="8874" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="8312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00390C38" w:rsidRPr="00BC2040" w14:paraId="046A3A65" w14:textId="77777777" w:rsidTr="002539D2">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="4B583827" w14:textId="77777777" w:rsidTr="003D50F3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2444A340" w14:textId="77777777" w:rsidR="00390C38" w:rsidRPr="00BC2040" w:rsidRDefault="00390C38" w:rsidP="00D33260">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3B90C8" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8312" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3" w:themeFill="background2" w:themeFillShade="E6"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78378159" w14:textId="77777777" w:rsidR="00390C38" w:rsidRPr="00BC2040" w:rsidRDefault="00390C38" w:rsidP="00531F98">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="142E329C" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BC2040">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Protocol</w:t>
-[...5 lines deleted...]
-              <w:t>s</w:t>
+              <w:t>Protocols</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00390C38" w:rsidRPr="00BC2040" w14:paraId="5D9E8EAA" w14:textId="77777777" w:rsidTr="00D33260">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="38ED121F" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A4EE4B8" w14:textId="77777777" w:rsidR="00390C38" w:rsidRPr="00BC2040" w:rsidRDefault="00390C38" w:rsidP="00A5031B">
+          <w:p w14:paraId="126F13D3" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="44"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA9513E" w14:textId="4E5899C6" w:rsidR="00390C38" w:rsidRPr="00511415" w:rsidRDefault="0011377D" w:rsidP="002729ED">
-[...55 lines deleted...]
-              <w:t>authorities for any other purpose.</w:t>
+          <w:p w14:paraId="4A584F75" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Members of the family or their legal representative will be permitted access to the scene of death after completion of the initial investigation and when the scene is no longer required to be kept secure for the Coroner, or senior investigating WAPF Officer, WorkSafe inspector or the YDC’s authorities for any other purpose.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011377D" w:rsidRPr="00BC2040" w14:paraId="40C2731E" w14:textId="77777777" w:rsidTr="00D33260">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="5531EDC0" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26D3F31D" w14:textId="77777777" w:rsidR="0011377D" w:rsidRPr="00BC2040" w:rsidRDefault="0011377D" w:rsidP="00A5031B">
+          <w:p w14:paraId="79DD0833" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="44"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C2273D5" w14:textId="21443E74" w:rsidR="0011377D" w:rsidRPr="00511415" w:rsidRDefault="0011377D" w:rsidP="002729ED">
-[...46 lines deleted...]
-              <w:t>Officer) a supervised inspection of the cell by an independent forensic expert.</w:t>
+          <w:p w14:paraId="2F907DAC" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>The Superintendent/OIC shall ensure that in the event of the death occurring in a cell, the cell shall be sealed for 2 days (unless otherwise advised by the State/local Coroner, or the senior investigating WAPF Officer or WorkSafe inspector). This is to allow the legal representatives of the family sufficient time to organise (through the Coroner or the senior investigating Police Officer) a supervised inspection of the cell by an independent forensic expert.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011377D" w:rsidRPr="00BC2040" w14:paraId="78D0C4EA" w14:textId="77777777" w:rsidTr="00D33260">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="6D25F7AD" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC71D56" w14:textId="77777777" w:rsidR="0011377D" w:rsidRPr="00BC2040" w:rsidRDefault="0011377D" w:rsidP="00A5031B">
+          <w:p w14:paraId="777AB66A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="44"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37BD6B79" w14:textId="0580D3DA" w:rsidR="0011377D" w:rsidRPr="00BC2040" w:rsidRDefault="0011377D" w:rsidP="00886B7A">
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> may then join these persons.</w:t>
+          <w:p w14:paraId="39B4EE47" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>The independent forensic expert together with the legal representatives of the family, and the Coroner or senior investigating WAPF Officer may inspect the cell or place of death before the family of the deceased. The family of the deceased and representatives of the ALSWA may then join these persons.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011377D" w:rsidRPr="00BC2040" w14:paraId="004F2632" w14:textId="77777777" w:rsidTr="00D33260">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="36E078B7" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C1F3B8B" w14:textId="77777777" w:rsidR="0011377D" w:rsidRPr="00BC2040" w:rsidRDefault="0011377D" w:rsidP="00A5031B">
+          <w:p w14:paraId="649B988A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="44"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="553C2B1F" w14:textId="6EB58CC3" w:rsidR="0011377D" w:rsidRPr="00BC2040" w:rsidRDefault="0011377D" w:rsidP="00886B7A">
-[...70 lines deleted...]
-              <w:t>Officer otherwise directs.</w:t>
+          <w:p w14:paraId="4037C72A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Two officers of ALSWA (or other representative of the family of the deceased) may be allowed to inspect the scene of death (and any exhibits) in the company of the supervising officer of the Coroner or senior investigating WAPF Officer (or their nominee). The ALSWA officers may be accompanied by a direct member of the family and/or an independent forensic expert unless the coroner or the senior investigating WAPF Officer otherwise directs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00390C38" w:rsidRPr="000363EB" w14:paraId="12DD0679" w14:textId="77777777" w:rsidTr="00390C38">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="4C05FB68" w14:textId="77777777" w:rsidTr="00C70546">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77790F26" w14:textId="77777777" w:rsidR="00390C38" w:rsidRPr="00BC2040" w:rsidRDefault="00390C38" w:rsidP="00A5031B">
+          <w:p w14:paraId="5C83D1E1" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="44"/>
               </w:numPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8312" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A470D7A" w14:textId="686CC1A4" w:rsidR="00390C38" w:rsidRDefault="00390C38" w:rsidP="00D33260">
-[...13 lines deleted...]
-              <w:t>s and members of the family or their legal representative.</w:t>
+          <w:p w14:paraId="481796EE" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Access to the scene of the death and related exhibits are to be at a time suitable to the routine and security of the YDC. During this inspection, no discussion is to take place between young people and members of the family or their legal representative.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="444DFAE4" w14:textId="2D216779" w:rsidR="00CE0160" w:rsidRDefault="00F53122" w:rsidP="001A7BC4">
+    <w:p w14:paraId="58552A74" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc532389380"/>
-[...7 lines deleted...]
-        <w:t>Detainee</w:t>
+      <w:bookmarkStart w:id="60" w:name="_Toc218583363"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc241750318"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Young person support services</w:t>
       </w:r>
-      <w:r w:rsidR="008015C5">
-[...15 lines deleted...]
-      <w:r w:rsidR="00E71A2E">
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9ED9BC" w14:textId="7310F746" w:rsidR="00071B35" w:rsidRDefault="00B323F8" w:rsidP="001A7BC4">
+    <w:p w14:paraId="564A92F5" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:r>
-[...105 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">At the discretion of the Superintendent, available YDC support services (e.g. Aboriginal Youth Support Officer, AVS; Youth Justice Psychological Services) can be called in to assist officers manage issues and provide support to young people following a death in custody. Appropriate persons should be consulted in consideration of cultural and religious requirements to be observed in managing issues for specific young person cohorts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F484200" w14:textId="77777777" w:rsidR="000556CC" w:rsidRPr="000556CC" w:rsidRDefault="000556CC" w:rsidP="000556CC"/>
-    <w:p w14:paraId="2F140A7E" w14:textId="16BE2455" w:rsidR="008015C5" w:rsidRDefault="008015C5" w:rsidP="000556CC">
+    <w:p w14:paraId="7C42047C" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc218583364"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Staff </w:t>
+      <w:bookmarkStart w:id="62" w:name="_Toc218583364"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc241750319"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Staff Debrief and Support Services</w:t>
       </w:r>
-      <w:r w:rsidR="00EC07D2">
-        <w:t>D</w:t>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="39FB4070" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The management of post incident debriefs, and staff support is set out in </w:t>
       </w:r>
-      <w:r w:rsidR="006159A0">
-[...36 lines deleted...]
-        <w:r w:rsidR="004F78F0" w:rsidRPr="004F78F0">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>COPP 8.1 – Incident Reporting</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005472B3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6129BD1F" w14:textId="0DCA4A1D" w:rsidR="00071B35" w:rsidRPr="005536EE" w:rsidRDefault="00B93C2F" w:rsidP="005C46F6">
+    <w:p w14:paraId="76E3DF9A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">The </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall notify the site based staff support coordinator and </w:t>
       </w:r>
-      <w:r w:rsidRPr="005536EE">
-[...12 lines deleted...]
-        <w:r w:rsidR="00075B88" w:rsidRPr="00BB2741">
+      <w:hyperlink r:id="rId32" w:anchor="k=employee%20welfare" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Employee Welfare</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00075B88" w:rsidRPr="00BB2741">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> and supports put in place where required. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> to ensure the support needs of Custodial Officers and staff directly/indirectly dealing with a death in custody are assessed and supports put in place where required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19494553" w14:textId="77777777" w:rsidR="00C111BB" w:rsidRDefault="00C96D3A" w:rsidP="005C46F6">
+    <w:p w14:paraId="1F060BC3" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="000A194F">
-[...12 lines deleted...]
-        <w:t>brief; they should not be convened directly adjacent to each other.</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>There should be a delay between the initial employee support options being actioned and the operational debrief; they should not be convened directly adjacent to each other.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF54CAF" w14:textId="483AF04B" w:rsidR="00C111BB" w:rsidRPr="004153EE" w:rsidRDefault="004C644C" w:rsidP="005C46F6">
+    <w:p w14:paraId="45FDF235" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> will be provided the option to complete the remainder of their shift in a different location or unit as to where the incident occurred. </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">A formal operational debrief is not to take place until all incident reports relating to the death are complete. Where necessary, practical and reasonable, staff members involved in managing the death of a young person will be provided the option to complete the remainder of their shift in a different location or unit as to where the incident occurred. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8B8CA6" w14:textId="16B577B5" w:rsidR="00390C38" w:rsidRPr="00BF1906" w:rsidRDefault="00B75F77" w:rsidP="005C46F6">
+    <w:p w14:paraId="3A41C833" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Superintendent shall ensure staff who are required to attend a Coroner’s inquest are provided with Department support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479F8330" w14:textId="521665DB" w:rsidR="00382E25" w:rsidRPr="00BC2040" w:rsidRDefault="00382E25" w:rsidP="000556CC">
+    <w:p w14:paraId="08AA2A6B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="851"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc218583365"/>
-[...1 lines deleted...]
-        <w:t>C</w:t>
+      <w:bookmarkStart w:id="64" w:name="_Toc218583365"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc241750320"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Coroner’s Findings</w:t>
       </w:r>
-      <w:r w:rsidR="006159A0" w:rsidRPr="00BC2040">
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
     </w:p>
-    <w:p w14:paraId="4D789BD5" w14:textId="429917D1" w:rsidR="00A62080" w:rsidRPr="00BC2040" w:rsidRDefault="00DB3E3F" w:rsidP="005C46F6">
+    <w:p w14:paraId="0329EED7" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BC2040">
-[...39 lines deleted...]
-        <w:t>recommendation(s).</w:t>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>When requested, the Deputy Commissioner shall coordinate provision of a report to the Minister for Corrective Services in response to the coroner’s recommendation(s). The report shall include comment as to any action taken or proposed as a result of the recommendation(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FF1A97" w14:textId="77777777" w:rsidR="004C41D6" w:rsidRPr="00164669" w:rsidRDefault="004C41D6" w:rsidP="00164669">
-      <w:r>
+    <w:p w14:paraId="68BC02AD" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="005472B3" w:rsidRDefault="00C14760" w:rsidP="00C14760"/>
+    <w:p w14:paraId="67833278" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRPr="005472B3" w:rsidRDefault="00066A8D">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23ABCF06" w14:textId="77777777" w:rsidR="002117A7" w:rsidRDefault="002117A7" w:rsidP="005C46F6">
+    <w:p w14:paraId="70630C89" w14:textId="184ADB27" w:rsidR="00F533CF" w:rsidRPr="005472B3" w:rsidRDefault="009D49EF" w:rsidP="00F42B93">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="90" w:name="_Toc218583366"/>
-      <w:r w:rsidRPr="002117A7">
+      <w:bookmarkStart w:id="66" w:name="_Toc241750321"/>
+      <w:r w:rsidRPr="005472B3">
         <w:lastRenderedPageBreak/>
-        <w:t>Annexures</w:t>
+        <w:t>Definitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="90"/>
-[...149 lines deleted...]
-      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2547"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="23"/>
+        <w:gridCol w:w="2521"/>
+        <w:gridCol w:w="6467"/>
+        <w:gridCol w:w="22"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="22058AE3" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="6E8A91ED" w14:textId="77777777" w:rsidTr="003D50F3">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:wAfter w:w="23" w:type="dxa"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="04215571" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F1930B9" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r>
+            <w:bookmarkStart w:id="67" w:name="_Toc230247655"/>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0DD791EB" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00164669">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="446EED18" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D3B" w:rsidRPr="000E6F0A" w14:paraId="2C7C1189" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="0F202E81" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
-          <w:trHeight w:val="3047"/>
+          <w:trHeight w:val="755"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49ADE7E1" w14:textId="77777777" w:rsidR="00842D3B" w:rsidRPr="004C41D6" w:rsidRDefault="00842D3B" w:rsidP="00164669">
+          <w:p w14:paraId="550D13A1" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004C41D6">
-[...3 lines deleted...]
-              <w:t>At-Risk Management System (ARMS)</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Aboriginal Legal Services of Western Australia (ALSWA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA56C2B" w14:textId="77777777" w:rsidR="00842D3B" w:rsidRPr="004C41D6" w:rsidRDefault="00842D3B" w:rsidP="00164669">
+          <w:p w14:paraId="71B6DBEE" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Community based Aboriginal and Torres Strait Islander legal organisation which provides legal aid services to Aboriginal and Torres Strait Islander peoples.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="3F1B517D" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A4B3D9" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004C41D6">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Aboriginal Visitors Scheme (AVS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29947362" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>The Aboriginal Visitors Scheme (AVS) comprises of Aboriginal staff who visit prisons and YDC’s around the state, providing support and counselling to Aboriginal people in custody.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="2FDD78A6" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+          <w:trHeight w:val="913"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16120EEA" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>The At-Risk Management System is the Department's multi-disciplinary suicide prevention strategy for offenders. The tri-level system includes:</w:t>
-[...29 lines deleted...]
-              <w:t>Tertiary prevention - strategies aimed directly at individuals identified as at risk of self-harm or suicide.</w:t>
+              <w:t xml:space="preserve">At Risk Management System (ARMS): Youth Version </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DD2ED11" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The framework for the whole-of-Centre approach to the prevention and management of suicidal and non-suicidal self-injury (NSSI) for at-risk youth in custody.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001616D1" w:rsidRPr="000E6F0A" w14:paraId="2C1A2254" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="18B13572" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB9712A" w14:textId="2A2985F1" w:rsidR="001616D1" w:rsidRPr="002E2693" w:rsidRDefault="001616D1" w:rsidP="00164669">
+          <w:p w14:paraId="5E6A391E" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C1E124F" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> around the state, providing support and counselling to Aboriginal people in custody.</w:t>
+              <w:t>Operational Instrument that provides instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002921DA" w:rsidRPr="000E6F0A" w14:paraId="0E77C3D8" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="1ED7E282" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7401C446" w14:textId="77777777" w:rsidR="002921DA" w:rsidRPr="00DC6535" w:rsidRDefault="009465D8" w:rsidP="00164669">
+          <w:p w14:paraId="615C1A99" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>CCTV</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Coroner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D3B29C" w14:textId="77777777" w:rsidR="002921DA" w:rsidRPr="004C41D6" w:rsidRDefault="009465D8" w:rsidP="00164669">
+          <w:p w14:paraId="257544AA" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Closed Circuit Television</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Includes the State Coroner and Deputy State Coroner appointed under sections 6 and 7 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Coroners Act 1996.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D3B" w:rsidRPr="000E6F0A" w14:paraId="2A7DEA0D" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="44E0D538" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23A0FFA7" w14:textId="77777777" w:rsidR="00842D3B" w:rsidRPr="003604E8" w:rsidRDefault="00842D3B" w:rsidP="00164669">
+          <w:p w14:paraId="5B196A45" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="002E2693">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Policy and Procedure (COPP)</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Crime Scene </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="727C6D67" w14:textId="77777777" w:rsidR="00842D3B" w:rsidRPr="00164669" w:rsidRDefault="004D5D45" w:rsidP="00164669">
+          <w:p w14:paraId="790EB91F" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>The area associated with a suspected crime from/in which physical evidence may be obtained. This can include structures, rooms, open areas, vehicles and cells.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="5DF1B305" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="72AB56A9" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35DCC7D5" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="0060A209" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Coroner</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Critical Incident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71EAF624" w14:textId="304C66A1" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="1634DAD6" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B406D0">
-[...18 lines deleted...]
-              <w:t>Coroners Act 1996.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Critical incidents are incidents where the consequences to staff and / or detainees are so significant that a heightened level of notification and / or communication is required.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04BBF3A0" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>They are events that may:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="397E0597" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Involve a serious security breach </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32A9544B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Place staff or detainees under significant risk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25139684" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Place the security of the YDC under significant risk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B82148D" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Involve the serious injury or death of any person on the YDC property </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="485B53D1" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Generate significant public or media scrutiny.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="57B73E92" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="7F4103B6" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D88C5D0" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="003604E8" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="32287427" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="003604E8">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">cene </w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131996B4" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="54FCBF3A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:highlight w:val="yellow"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>The area associated with a suspected crime from/in which physical evidence may be obtained. This can include structures, rooms, open areas, vehicles and cells.</w:t>
+              <w:t xml:space="preserve">In accordance with section 11(1a)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="06DB241C" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="765E1994" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE8564F" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="003604E8" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="7C384FAE" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Critical Incident</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B43E46D" w14:textId="0BE5C2D1" w:rsidR="006C60BB" w:rsidRPr="002727B9" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
-[...107 lines deleted...]
-            <w:r w:rsidRPr="00511415">
+          <w:p w14:paraId="1755BC13" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00511415">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">An officer with custodial functions, appointed under section 11(1) of the </w:t>
-[...55 lines deleted...]
-            <w:r w:rsidR="004E1B8F">
+              <w:t>Means a person who is accommodated in a detention centre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00511415">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00511415">
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or, a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F1CF41A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CD6310" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="010F9981" w14:textId="77777777" w:rsidTr="00A97FA8">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="20B7F5EF" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:top w:w="0" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20050A95" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00DA4026" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
-[...4 lines deleted...]
-              <w:t>Deputy Commissioner (DC)</w:t>
+          <w:p w14:paraId="13082885" w14:textId="0345B481" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Emergency Management </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6644" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7C73C9BF" w14:textId="4AE08BFF" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="3B074391" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>The positions designated by the Commissioner as responsible for the management of the Adult Male Prisons, Adult Women’s Prisons and Young Person’s Directorates within the Corrective Services Division of the Department of Justice.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing the adverse effects of an emergency including prevention, preparedness, response and recovery.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="56AE81E5" w14:textId="77777777" w:rsidTr="00A97FA8">
-[...34 lines deleted...]
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="6B8AE60F" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="41FF815D" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBA08C7" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00962380" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="4C6286A6" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00377A85">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:lastRenderedPageBreak/>
               <w:t>Exhibits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEFAB4A" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="7AD46A50" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0050044C">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Items of evidence removed from a scene for the purpose of investigation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="0BEFA138" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="1B430780" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AA8C5C9" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00962380" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="0212A1D5" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="003604E8">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Evidence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47B87F12" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="1FD72213" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0050044C">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Items or things which may be used to determine the facts associated with a particular incident or to prove or disprove a fact in a court of law. Physical evidence may not be visible to the naked eye and may be such as fingerprints, footprints, footwear, impressions or items from which a person’s DNA may be established, that may need to be recorded, compared and analysed. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="7C7B3A2C" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="009DF9B4" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0308A65B" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00F94014" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="758386C0" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00F94014">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Foreign national</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE2AFB2" w14:textId="6EAAEF26" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="51D55801" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="0050044C">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> who is a citizen of a country other than Australia.</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>A person who is not an Australia citizen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00604709" w:rsidRPr="000E6F0A" w14:paraId="5E40F7D4" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="07FE0424" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E739A28" w14:textId="092B4085" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+          <w:p w14:paraId="478131FA" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>Justice Health and Wellbeing Service (JHWS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53EDA0DC" w14:textId="5B56D91A" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+          <w:p w14:paraId="42671784" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t>The JHWS provides medical, nursing, and allied health services to all adults and young people in custody across the state of Western Australia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="000E6F0A" w14:paraId="5D30ACFB" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="0E297771" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D706D08" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00962380" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="36F17CBF" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004F7C05">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Life Extinct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D13D71F" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="694B708B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="0050044C">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>A clinical assessment process undertaken to establish that life is extinct. By evaluating cardiac output, neurological signs and respiratory status, using a standard regime of clinical assessment tools, a registered medical practitioner or registered nurse can generally establish that life is extinct.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w14:paraId="1B118135" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="086E3736" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F690887" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="67D7CF96" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Medical Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B78F9BC" w14:textId="6BEBAE9E" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="5D43ADC5" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
-[...17 lines deleted...]
-            <w:r w:rsidR="00662B17" w:rsidRPr="00662B17">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">An officer of the Department who is registered under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Health Regulation National Law (Western Australia)</w:t>
             </w:r>
-            <w:r w:rsidR="00662B17">
-[...8 lines deleted...]
-            <w:r w:rsidR="00662B17" w:rsidRPr="00662B17">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve"> referred to in section 179 (1) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994</w:t>
+              <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w14:paraId="32B65BB5" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="45589263" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="099694EA" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="0748C187" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Medical Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70DB937F" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="0D350048" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Collective term for Medical Practitioner, Medical Officers and Registered Nurses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="004D79DB" w14:paraId="29AE779A" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="612F4421" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F480E26" w14:textId="50C9BE1A" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="71F4BDB3" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
-              <w:t>Notifiable Incident</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Work Health and Safety Notifiable Incident</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668ED7DD" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="551E5EC8" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00662B17">
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Notifiable incident as defined in section 35 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Work, Health and Safety Act 2020</w:t>
             </w:r>
-            <w:r w:rsidRPr="00662B17">
+            <w:r w:rsidRPr="005472B3">
               <w:t>, a notifiable incident is:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10FC331F" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="09270816" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="45"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
-[...3 lines deleted...]
-          <w:p w14:paraId="3641ED13" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>the death of a person; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="396DD6E9" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="45"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
-[...3 lines deleted...]
-          <w:p w14:paraId="1A30D051" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>a serious injury or illness of a person; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45DA74D9" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="45"/>
               </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
-[...3 lines deleted...]
-          <w:p w14:paraId="6A53BE0A" w14:textId="5DB461CE" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>a dangerous incident.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68C17841" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00662B17">
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>‘Notifiable incidents’ may relate to any person – employee, contractor, visitor, member of the public or volunteer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w:rsidRPr="004D79DB" w14:paraId="76E1A43E" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="23FB2412" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="721AC818" w14:textId="1CE50DBB" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="6D55A31E" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00662B17">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4C8957" w14:textId="0ABB774D" w:rsidR="006C60BB" w:rsidRPr="00662B17" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00662B17">
+          <w:p w14:paraId="095F9CC7" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 49(2) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994</w:t>
-[...68 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+              <w:t>Young Offender Regulations 1995</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:highlight w:val="yellow"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="340E40E8" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Medical staff – persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DCCA1E" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Teaching staff – persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E429F77" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Program support staff – counsellors, program facilitators and librarians.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CEC6568" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="46"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Centre support staff – cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w14:paraId="12CCEED9" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="2A54801C" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67211B40" w14:textId="77777777" w:rsidR="006C60BB" w:rsidRPr="00A71007" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="74A37F7B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00662B17">
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:lastRenderedPageBreak/>
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5777322E" w14:textId="2C6696FF" w:rsidR="006C60BB" w:rsidRPr="00A71007" w:rsidRDefault="00405464" w:rsidP="006C60BB">
+          <w:p w14:paraId="3F5E93AF" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...22 lines deleted...]
-              <w:t>entre.</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve"> The officer, as designated by the Superintendent or their delegate, who is at the relevant time the Officer in Charge of a Youth Detention Centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00604709" w14:paraId="271D3F63" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="0CC433D7" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF3B008" w14:textId="2DD394EC" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+          <w:p w14:paraId="06C37C5B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Serious Medical Emergency</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14865BCB" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Instances where a person is observed by an Officer to be:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017C3F16" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>apparently unconscious; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168CD549" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>non-responsive to verbal command; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DEFE07" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>non-responsive to the usual physical checks relating to suspected casualty.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="0D9DD5BB" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E058067" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="141BE7F1" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any employee or officer of the Department of Justice, including a Public Service Officer, Custodial Officer or an employee of a particular class; and any contractor who provides services to the Department of Justice.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="0E2BD54A" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B1D1DDA" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Superintendent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="270F39DF" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994, ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>The person in charge of a detention centre’.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="557089E8" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A230FA" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Total Offender Management Solution (TOMS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633DD064" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The computer application used by the Department of Justice for the management of young people in custody.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="63B15874" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5967739A" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Trauma-Informed Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70CAD17B" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma-informed care recognises that young people in detention are likely to have experiences of past trauma, and is practically based on the principles of four Rs: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FD34329" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Realises the widespread impact of trauma and understands potential paths for recovery. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C44FE3" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Recognises the signs and symptoms of trauma in clients, families, staff, and others involved. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4439A90E" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">Responds by fully integrating knowledge about trauma into policies, procedures, and practices. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73176602" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Seeks to actively resist re-traumatisation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="5B2AFA2A" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="259B528D" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Young Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BAC117" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A detainee as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>oung Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="618E6F56" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30522A3C" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any young person who is accommodated in a YDC, or who is in the custody of a YDC. The term young person also describes someone who is alleged to be an offender, or who is remanded in custody prior to being dealt with by the Courts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="26317EA0" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC0A35" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Youth Detention Centre (YDC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6621" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B04AC7" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidDel="00D8661B" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young people. Refer to section 13 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="5F80B84A" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="23" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53D37ACB" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Work Health and Safety (WHS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51B4FB65" w14:textId="2904F50E" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+          <w:p w14:paraId="731AA033" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">WHS is the management of work-related risks to prevent injury, illness, and harm in accordance with the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>WHS Act 2020</w:t>
             </w:r>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">WA Public Sector 2007 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t>(Code of Practice).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C60BB" w14:paraId="0ED85AFE" w14:textId="77777777" w:rsidTr="00D278EA">
+      <w:tr w:rsidR="00C9079B" w:rsidRPr="005472B3" w14:paraId="024E937D" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="23" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28158FCF" w14:textId="77D16CC0" w:rsidR="006C60BB" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="682AE125" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Western Australian Police Force (WAPF) </w:t>
-[...5 lines deleted...]
-              <w:t>Officer</w:t>
+              <w:t>Western Australian Police Force (WAPF) Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6621" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3ABFAE" w14:textId="129E0831" w:rsidR="006C60BB" w:rsidRPr="0050044C" w:rsidRDefault="006C60BB" w:rsidP="006C60BB">
+          <w:p w14:paraId="500C48B8" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="0050044C">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">A person appointed under Part I of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C55993">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Police Act 1892</w:t>
             </w:r>
-            <w:r w:rsidRPr="00091FD8">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00091FD8">
+            <w:r w:rsidRPr="005472B3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>to</w:t>
-[...249 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>to be a member of the Police Force of Western Australia.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="73682939" w14:textId="77777777" w:rsidR="00164669" w:rsidRDefault="00164669" w:rsidP="00164669"/>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="2C0ACBC5" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="005472B3" w:rsidRDefault="006D79C6" w:rsidP="006D79C6"/>
+    <w:p w14:paraId="69CC068D" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="005472B3" w:rsidRDefault="006D79C6" w:rsidP="00F42B93">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="68" w:name="_Toc241750322"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="69" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="53242FBB" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="005472B3" w:rsidRDefault="006D79C6" w:rsidP="00F42B93">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Toc241750323"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D10A076" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="005C46F6">
-[...6 lines deleted...]
-        <w:t>Related legislation</w:t>
+    <w:bookmarkStart w:id="72" w:name="_Related_COPPs"/>
+    <w:bookmarkStart w:id="73" w:name="_Toc230247654"/>
+    <w:bookmarkStart w:id="74" w:name="_Toc235088077"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:p w14:paraId="33C1C217" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:bookmarkEnd w:id="95"/>
-[...8 lines deleted...]
-        <w:ind w:left="720"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t>Coroners Act 1996</w:t>
+        <w:t>COPP 4.1 – Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A26226" w14:textId="77777777" w:rsidR="00C111BB" w:rsidRPr="00C55993" w:rsidRDefault="00C111BB" w:rsidP="00787B9C">
+    <w:p w14:paraId="2B3FC60C" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="720"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C55993">
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Police Act 1892</w:t>
+        <w:t>COPP 8.1 – Incident Reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9C184E" w14:textId="67A819D3" w:rsidR="001F431B" w:rsidRPr="00662B17" w:rsidRDefault="004D79DB" w:rsidP="00787B9C">
-[...57 lines deleted...]
-        <w:spacing w:after="120"/>
+    <w:p w14:paraId="18F46AB5" w14:textId="489D7E18" w:rsidR="006D79C6" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B" w:rsidP="00C9079B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00606FAA">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="75" w:name="_Toc241750324"/>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="005472B3">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BA63D" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="005472B3" w:rsidRDefault="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6549AD" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="005472B3" w:rsidRDefault="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations (UN) Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0B06885E" w14:textId="77777777" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SMF- DIR- 003 Physical Evidence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2191F64B" w14:textId="2863C810" w:rsidR="00C9079B" w:rsidRPr="005472B3" w:rsidRDefault="00C9079B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="005472B3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Staff Drug and Alcohol Testing Procedures</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="76" w:name="_Toc2776664"/>
+        <w:bookmarkEnd w:id="76"/>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="712508E4" w:rsidR="002D1C49" w:rsidRPr="005472B3" w:rsidRDefault="002D1C49" w:rsidP="00F42B93">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc241750325"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="23921673" w14:textId="10E02B6A" w:rsidR="00315D93" w:rsidRPr="005472B3" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Young Offenders </w:t>
+      </w:r>
+      <w:r w:rsidR="00315D93" w:rsidRPr="005472B3">
+        <w:t>Act 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D96CB1F" w14:textId="6DC353A7" w:rsidR="007B001A" w:rsidRPr="005472B3" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1DD8B3" w14:textId="44EF8878" w:rsidR="002D1C49" w:rsidRPr="005472B3" w:rsidRDefault="002D1C49" w:rsidP="00F42B93">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc230247656"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc241750326"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRPr="005472B3" w:rsidRDefault="002D1C49" w:rsidP="00FF2C23">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113EADBA" w14:textId="0F3858AF" w:rsidR="004C0005" w:rsidRPr="00606FAA" w:rsidRDefault="001902D8" w:rsidP="00787B9C">
+    <w:p w14:paraId="06E64C98" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="005472B3" w:rsidRDefault="006178B5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The Youth </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The YDC will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="00C92372">
-[...9 lines deleted...]
-        <w:r w:rsidR="004C0005" w:rsidRPr="0088150B">
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C0005" w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9B756A" w14:textId="77777777" w:rsidR="004C0005" w:rsidRPr="00606FAA" w:rsidRDefault="004C0005" w:rsidP="00787B9C">
+    <w:p w14:paraId="4C1516C5" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="005472B3" w:rsidRDefault="006178B5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">The Young People Directorate within Head Office will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F429DD" w14:textId="3755EB7C" w:rsidR="004C0005" w:rsidRPr="00606FAA" w:rsidRDefault="009C615C" w:rsidP="00787B9C">
+    <w:p w14:paraId="60175C34" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="005472B3" w:rsidRDefault="006178B5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t>Operational Compliance</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidR="004C0005" w:rsidRPr="00606FAA">
-[...3 lines deleted...]
-        <w:r w:rsidR="008C50C8">
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="005472B3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Calibri"/>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
-          <w:t xml:space="preserve">Operational </w:t>
-[...6 lines deleted...]
-          <w:t>Compliance Framework</w:t>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004C0005" w:rsidRPr="00606FAA">
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF6F2A1" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="005536EE" w:rsidRDefault="004C0005" w:rsidP="00787B9C">
+    <w:p w14:paraId="37DC7F63" w14:textId="3284F5DE" w:rsidR="00C854A7" w:rsidRPr="005472B3" w:rsidRDefault="006178B5">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00B402FD" w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC6E12E" w14:textId="3AF151BE" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="005C46F6">
+    <w:p w14:paraId="62EE0194" w14:textId="77777777" w:rsidR="00C854A7" w:rsidRPr="005472B3" w:rsidRDefault="00C854A7" w:rsidP="00F42B93">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Document </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="80" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="81" w:name="_Hlk228538805"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc230247657"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc241750327"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve">Document Version </w:t>
       </w:r>
-      <w:r w:rsidR="0094581F">
-        <w:t>V</w:t>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>History</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">ersion </w:t>
+      <w:bookmarkEnd w:id="83"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0094581F">
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9612" w:type="dxa"/>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1679"/>
+        <w:gridCol w:w="1097"/>
+        <w:gridCol w:w="1634"/>
+        <w:gridCol w:w="3512"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1673"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w14:paraId="76C27696" w14:textId="1A379AD8" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="03A057E3" w14:textId="77777777" w:rsidTr="005472B3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="77B9819E" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A8272C" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22AE776C" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EF392DB" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A2828CD" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4155CD86" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="11B20DA7" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="13BA7216" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="623BFE2C" w14:textId="03FB7342" w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B778C0" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w14:paraId="10E95ED2" w14:textId="5DE3FFBF" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="6749F81B" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="897"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1303A8" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+          <w:p w14:paraId="395855F0" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57801A1F" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="00D1230B" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE5B40E" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="68770C26" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="00D1230B" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633924B9" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Approved by the A/Director Operational Policy Compliance and Contracts</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2242AA6C" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D20/353906</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A19F56E" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+          <w:p w14:paraId="7290A335" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>7 July 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED728AB" w14:textId="0F95BC16" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="005536EE">
+          <w:p w14:paraId="31D22E60" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>3 August 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w14:paraId="3033D3EE" w14:textId="6F3FF046" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="6BD5F19F" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="623"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63E75A4E" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="0088150B">
+          <w:p w14:paraId="1BC01ED8" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D804F22" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="00D1230B" w:rsidRDefault="00594CAE" w:rsidP="0088150B">
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="346C01B0" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7E689B4C" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="00D1230B" w:rsidRDefault="00594CAE" w:rsidP="0088150B">
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E897FC6" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
-[...3 lines deleted...]
-              <w:t>Commissioner Corrective Services</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Approved by the Commissioner Corrective Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BF7A9AA" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D20/381793</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E1AAB8C" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="0088150B">
+          <w:p w14:paraId="1734DDB0" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>3 December 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F1AA90" w14:textId="6934344C" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="0088150B">
+          <w:p w14:paraId="62297763" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>0</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>29 December 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00594CAE" w:rsidRPr="007D3C6F" w14:paraId="51B73563" w14:textId="0C2916FB" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="00312742" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F562288" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="003B1C47">
+          <w:p w14:paraId="09A346BE" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3677A9C7" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="00D1230B" w:rsidRDefault="00594CAE" w:rsidP="003B1C47">
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DDA2BD" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27B90020" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRPr="00D1230B" w:rsidRDefault="00594CAE" w:rsidP="003B1C47">
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB923F2" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
-[...3 lines deleted...]
-              <w:t>Commissioner Corrective Services</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Approved by the Commissioner Corrective Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A4DB5A" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D21/1292</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F469460" w14:textId="77777777" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="003B1C47">
+          <w:p w14:paraId="707FB67A" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>13 January 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F63454C" w14:textId="7BE08A2F" w:rsidR="00594CAE" w:rsidRDefault="00594CAE" w:rsidP="003B1C47">
+          <w:p w14:paraId="6E885BA8" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>18 January 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B07844" w:rsidRPr="007D3C6F" w14:paraId="1F3568BA" w14:textId="77777777" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="2421C703" w14:textId="77777777" w:rsidTr="00C70546">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="639"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BBBFC0" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:lastRenderedPageBreak/>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55B83278" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16750847" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Approved by the Commissioner Corrective Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47BD" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D22/230803</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8BDD1F" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>28 June 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FAEE8B1" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>28 June 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="51E520FB" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2512CEB4" w14:textId="6DBF2DC6" w:rsidR="00B07844" w:rsidRDefault="00B07844" w:rsidP="003B1C47">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDC898B" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w14:paraId="5D9096B9" w14:textId="4F666763" w:rsidR="00B07844" w:rsidRPr="00BB5964" w:rsidRDefault="00B07844" w:rsidP="003B1C47">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D956FF7" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="0EF30E0D" w14:textId="7E66160C" w:rsidR="00B07844" w:rsidRPr="00BB5964" w:rsidRDefault="00B07844" w:rsidP="003B1C47">
+          <w:p w14:paraId="58F521BC" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
-[...3 lines deleted...]
-              <w:t>Commissioner Corrective Services</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F1BFC51" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Endorsed by the Assistant Commissioner Women and Young People</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6ED035" w14:textId="1B73D790" w:rsidR="00B07844" w:rsidRDefault="00BC2040" w:rsidP="003B1C47">
+          <w:p w14:paraId="7FAB9327" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>28 June 2022</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>9 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F363FAB" w14:textId="5EA849AC" w:rsidR="00B07844" w:rsidRDefault="00BC2040" w:rsidP="003B1C47">
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7439364D" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>28 June 2022</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>18 December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A86" w:rsidRPr="007D3C6F" w14:paraId="6D025945" w14:textId="77777777" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="69D643A2" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1C1D9416" w14:textId="2CDC266D" w:rsidR="00CA5A86" w:rsidRDefault="00CA5A86" w:rsidP="003B1C47">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2F2482" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-          <w:p w14:paraId="51D9A7EA" w14:textId="47875191" w:rsidR="001A7BC4" w:rsidRDefault="00CA5A86" w:rsidP="003B1C47">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1638" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="51987B92" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB5964">
-[...3 lines deleted...]
-          <w:p w14:paraId="35C6D4DA" w14:textId="20804D46" w:rsidR="005D6091" w:rsidRPr="00BB5964" w:rsidRDefault="005D6091" w:rsidP="00F54FC1">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C982E7" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="27E08644" w14:textId="79CBBCDD" w:rsidR="00CA5A86" w:rsidRPr="00BB5964" w:rsidRDefault="00CA5A86" w:rsidP="003B1C47">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AAFC338" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Endorsed by the Assistant Commissioner Women and Young People</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D23/958935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8B94B9" w14:textId="134381ED" w:rsidR="00CA5A86" w:rsidRDefault="0073282D" w:rsidP="003B1C47">
+          <w:p w14:paraId="13E0F305" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>9 November 2023</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="64D57BFC" w14:textId="793C393E" w:rsidR="00CA5A86" w:rsidRDefault="00A75EFC" w:rsidP="003B1C47">
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="37D7B8B8" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA5A86" w:rsidRPr="007D3C6F" w14:paraId="2CEDFF5D" w14:textId="77777777" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="59A0C5BA" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50C0D49F" w14:textId="77777777" w:rsidR="00CA5A86" w:rsidRDefault="00CA5A86" w:rsidP="003B1C47">
+          </w:tcPr>
+          <w:p w14:paraId="5BED810E" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-          </w:p>
-[...6 lines deleted...]
-          <w:p w14:paraId="10A9C516" w14:textId="77777777" w:rsidR="00CA5A86" w:rsidRPr="00BB5964" w:rsidRDefault="00CA5A86" w:rsidP="003B1C47">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>6.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="417CE2CF" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="1A9050FE" w14:textId="34A43EA4" w:rsidR="00CA5A86" w:rsidRDefault="00CA5A86" w:rsidP="003B1C47">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F15E82D" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00120F36">
-[...6 lines deleted...]
-          <w:p w14:paraId="5BFA90FE" w14:textId="51F9FA15" w:rsidR="00C02A83" w:rsidRPr="00BB5964" w:rsidRDefault="00F54FC1" w:rsidP="003B1C47">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Approved by the Commissioner for Corrective Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36790367" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>CM Ref: D23/958935</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D24/61412</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36993C5C" w14:textId="643F1538" w:rsidR="00CA5A86" w:rsidRDefault="0073282D" w:rsidP="003B1C47">
-[...78 lines deleted...]
-          <w:p w14:paraId="669E167D" w14:textId="65885FD7" w:rsidR="00E15B68" w:rsidRPr="00106124" w:rsidRDefault="002052CD" w:rsidP="003B1C47">
+          <w:p w14:paraId="5B846666" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF179A">
+            <w:r w:rsidRPr="005472B3">
               <w:t>05 January 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D1A7DA" w14:textId="1A0B6422" w:rsidR="00E15B68" w:rsidRPr="00106124" w:rsidRDefault="00787B9C" w:rsidP="003B1C47">
+          <w:p w14:paraId="01594B0C" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00787B9C">
+            <w:r w:rsidRPr="005472B3">
               <w:t>11 January 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC4C64" w:rsidRPr="007D3C6F" w14:paraId="2806DC93" w14:textId="77777777" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="3EC400B9" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032F80DC" w14:textId="592882D9" w:rsidR="00EC4C64" w:rsidRPr="00FA1C34" w:rsidRDefault="00EC4C64" w:rsidP="003B1C47">
+          <w:p w14:paraId="07CE5D85" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA1C34">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="005472B3">
               <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="506F3A75" w14:textId="167D22A6" w:rsidR="00EC4C64" w:rsidRPr="00FA1C34" w:rsidRDefault="00EC4C64" w:rsidP="003B1C47">
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12E67A4E" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA1C34">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4957ABA7" w14:textId="77777777" w:rsidR="00EC4C64" w:rsidRDefault="00EC4C64" w:rsidP="003B1C47">
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEEC4A6" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA1C34">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Approved by the Assistant Director Operational Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56227FBC" w14:textId="6EB4F80B" w:rsidR="00FA1C34" w:rsidRPr="00FA1C34" w:rsidRDefault="00FA1C34" w:rsidP="003B1C47">
+          <w:p w14:paraId="18FAE4A1" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>D24/388286</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D24/388286</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="048B28FD" w14:textId="3CF679E9" w:rsidR="00EC4C64" w:rsidRPr="00FA1C34" w:rsidRDefault="00FA1C34" w:rsidP="003B1C47">
+          <w:p w14:paraId="6C21C389" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA1C34">
+            <w:r w:rsidRPr="005472B3">
               <w:t>3 April 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B035A5" w14:textId="0F219A1E" w:rsidR="00EC4C64" w:rsidRPr="00FA1C34" w:rsidRDefault="00FA1C34" w:rsidP="003B1C47">
+          <w:p w14:paraId="665750CF" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00FA1C34">
+            <w:r w:rsidRPr="005472B3">
               <w:t>5 April 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED470E" w:rsidRPr="007D3C6F" w14:paraId="5B2C4DED" w14:textId="77777777" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="41767003" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58AC8EF6" w14:textId="7863CD00" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+          <w:p w14:paraId="005C85CA" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>8.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6EF563C2" w14:textId="1215F958" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78853BEB" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="700B58D1" w14:textId="77777777" w:rsidR="00ED470E" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A58A6A7" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Approved by the Deputy Commissioner, Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5700F4FF" w14:textId="47AF796D" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+          <w:p w14:paraId="25FE1555" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>D24/1041848</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>CM Ref: D24/1041848</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AC3CDA6" w14:textId="380BCC16" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+          <w:p w14:paraId="1F852E5B" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>4 December 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B5528A" w14:textId="0C8D029A" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="004E1B8F" w:rsidP="00ED470E">
+          <w:p w14:paraId="53500FAE" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> February 2025</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>5 February 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED470E" w:rsidRPr="007D3C6F" w14:paraId="76C89EEB" w14:textId="77777777" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="5D1980B3" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA45B25" w14:textId="7986023B" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+          <w:p w14:paraId="77B3E8D8" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F49704F" w14:textId="62526959" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF8AACB" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Operational Policy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32482289" w14:textId="77777777" w:rsidR="00ED470E" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBCFF32" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Approved by the Deputy Commissioner, Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6666AF" w14:textId="727ADBC4" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00ED470E" w:rsidP="00ED470E">
+          <w:p w14:paraId="7696E5A5" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>CM Ref: D24/927396</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="267E1534" w14:textId="63CE70F4" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="00737CCB" w:rsidP="00ED470E">
+          <w:p w14:paraId="15F4EBE5" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005472B3">
               <w:t>1 February 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E002642" w14:textId="00B89DA0" w:rsidR="00ED470E" w:rsidRPr="00FA1C34" w:rsidRDefault="004E1B8F" w:rsidP="00ED470E">
+          <w:p w14:paraId="700A7AE4" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> February 2025</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>5 February 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00604709" w:rsidRPr="007D3C6F" w14:paraId="43A50104" w14:textId="77777777" w:rsidTr="002F7B79">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="049D004C" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B8844B" w14:textId="034525C7" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+          <w:p w14:paraId="366B473E" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t>10.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78B809F5" w14:textId="0EC6F13A" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C98E4CC" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Operational Policy </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2896" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0120FED1" w14:textId="77777777" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="208E46B2" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t>Approved by the Deputy Commissioner, Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4762FE9B" w14:textId="11F71D5D" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="00604709" w:rsidP="00604709">
+          <w:p w14:paraId="0D3AD350" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00846C7B">
+            <w:r w:rsidRPr="005472B3">
               <w:t>CM Ref: S26/827</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BCE4ADD" w14:textId="701594A8" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="002548A5" w:rsidP="00604709">
+          <w:p w14:paraId="24C963D4" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>17 February 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1679" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D078598" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>17 February 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="4DA5011A" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:trHeight w:val="639"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1621228D" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>11.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="103744E1" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3543" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="335A346B" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Approved by the Deputy Commissioner, Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2699CE0E" w14:textId="22917573" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:t xml:space="preserve">CM Ref: </w:t>
+            </w:r>
+            <w:r w:rsidR="005472B3">
+              <w:t>S26/108764</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7582B91D" w14:textId="4D555CD8" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="005472B3" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
             <w:r>
-              <w:t>17</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> February 2026</w:t>
+              <w:t>9 October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1679" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741ACFDB" w14:textId="388EA875" w:rsidR="00604709" w:rsidRPr="00846C7B" w:rsidRDefault="002548A5" w:rsidP="00604709">
+          <w:p w14:paraId="3304790F" w14:textId="0099F247" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="005472B3" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>1</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> February 2026</w:t>
+              <w:t>12 October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08F6C070" w14:textId="3D733E2F" w:rsidR="0024575D" w:rsidRDefault="0024575D"/>
-[...2 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="5DB3A653" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:pageBreakBefore/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc81821394"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc208481600"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc230247658"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Appendix A: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Records which WAPF May Require</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D4149A6" w14:textId="054C3BA8" w:rsidR="00601980" w:rsidRPr="00F60ABD" w:rsidRDefault="0055140D" w:rsidP="00467061">
+    <w:p w14:paraId="5000B6A3" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:r w:rsidRPr="005472B3">
+        <w:t>This list is not exhaustive:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466B680D" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Warrants (where applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21839696" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Offender in Custody File</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5034C67E" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Unit File</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13AFACFD" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Gate Occurrence Book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558C17E3" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>CCTV recordings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7D3F38" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Body camera footage (where available)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31EF4CCB" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>PTS records</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4461CE8E" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Unit Records and Occurrence logs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773DEA02" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Escort logs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D47596C" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Cell Call Records</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E401A" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Handover and Debrief Book</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="502E044E" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>At Risk Management System Forms and young person Risk Assessment Group Minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1067FC88" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Support and Monitoring System (SAMS) Forms and SAMS Case Conference Minutes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004F98DE" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Medical Records (Requested through Health Information Management Services)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A83D9D" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Aboriginal Visitors Scheme Contact Forms and ‘Confidentials’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39507605" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Relevant Records held by ACCESS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ECC78B2" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Photographs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653F1BE1" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Young person’s personal correspondence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411D7110" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="0029289E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="794" w:hanging="794"/>
       </w:pPr>
-      <w:bookmarkStart w:id="100" w:name="_Appendix_A:_Records"/>
-[...273 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="87" w:name="_Toc218583373"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc241750328"/>
+      <w:r w:rsidRPr="005472B3">
         <w:t>Appendix B: Additional Notifications and Reporting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="113" w:type="dxa"/>
           <w:bottom w:w="113" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3537"/>
         <w:gridCol w:w="5823"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0024575D" w14:paraId="2ED26268" w14:textId="77777777" w:rsidTr="00551CEB">
+      <w:tr w:rsidR="0029289E" w:rsidRPr="005472B3" w14:paraId="6EC4AB19" w14:textId="77777777" w:rsidTr="005472B3">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3537" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2F236F80" w14:textId="77777777" w:rsidR="0024575D" w:rsidRDefault="005829D4" w:rsidP="005829D4">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="218742FD" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>equirements</w:t>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Notification requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5823" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7D793AD1" w14:textId="77777777" w:rsidR="0024575D" w:rsidRDefault="0024575D" w:rsidP="005829D4">
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D21A505" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>To</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024575D" w14:paraId="72015BEA" w14:textId="77777777" w:rsidTr="00551CEB">
+      <w:tr w:rsidR="0029289E" w14:paraId="1D972D3B" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3537" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5815FAA2" w14:textId="6B91B549" w:rsidR="0024575D" w:rsidRDefault="0024575D" w:rsidP="005829D4">
+          <w:p w14:paraId="09E4C8B5" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-          <w:p w14:paraId="5E3D044C" w14:textId="1AAC8AAA" w:rsidR="0024575D" w:rsidRPr="00CB287D" w:rsidRDefault="0024575D" w:rsidP="005829D4">
+            <w:r w:rsidRPr="005472B3">
+              <w:t>State young person (or joint state/ federal young person)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F48D84" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65DAC394" w14:textId="0629B1D7" w:rsidR="0024575D" w:rsidRPr="005C46F6" w:rsidRDefault="0094581F" w:rsidP="005C46F6">
+          <w:p w14:paraId="48E5B88D" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005472B3" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C46F6">
+            <w:r w:rsidRPr="005472B3">
               <w:t xml:space="preserve">Supervised Release Review Board </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="148DFB28" w14:textId="77777777" w:rsidR="005829D4" w:rsidRPr="005C46F6" w:rsidRDefault="005829D4" w:rsidP="005C46F6">
+          <w:p w14:paraId="2FE5CA85" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005C46F6" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-            </w:pPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005C46F6">
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="005472B3">
               <w:t>Telephone: (08) 9423 8700</w:t>
             </w:r>
-            <w:r w:rsidR="005829D4" w:rsidRPr="005C46F6">
+            <w:r w:rsidRPr="005472B3">
               <w:br/>
-            </w:r>
-[...7 lines deleted...]
-              <w:r w:rsidR="0094581F" w:rsidRPr="005C46F6">
+              <w:t xml:space="preserve">Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r w:rsidRPr="005472B3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>srrb@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0024575D" w14:paraId="044EDC8C" w14:textId="77777777" w:rsidTr="00551CEB">
+      <w:tr w:rsidR="0029289E" w14:paraId="2CD41334" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3537" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="393009E2" w14:textId="7E33DBF5" w:rsidR="0024575D" w:rsidRDefault="0024575D" w:rsidP="005829D4">
+          <w:p w14:paraId="4BAEECE6" w14:textId="77777777" w:rsidR="0029289E" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>detainee</w:t>
+            <w:r w:rsidRPr="005472B3">
+              <w:t>Federal young person (or joint state/ federal young person</w:t>
             </w:r>
             <w:r>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5823" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F7EFE8" w14:textId="77777777" w:rsidR="0024575D" w:rsidRPr="005C46F6" w:rsidRDefault="0024575D" w:rsidP="005C46F6">
+          <w:p w14:paraId="10C323CD" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005C46F6" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005C46F6">
               <w:t>Principal Government Lawyer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CBB51B9" w14:textId="77777777" w:rsidR="0024575D" w:rsidRPr="005C46F6" w:rsidRDefault="0024575D" w:rsidP="005C46F6">
+          <w:p w14:paraId="294126B2" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005C46F6" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005C46F6">
               <w:t>Federal Offenders Unit</w:t>
             </w:r>
-            <w:r w:rsidR="005829D4" w:rsidRPr="005C46F6">
+            <w:r w:rsidRPr="005C46F6">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="005C46F6">
               <w:t>Criminal Justice Branch, ACT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="393B1A20" w14:textId="77777777" w:rsidR="005829D4" w:rsidRPr="005C46F6" w:rsidRDefault="005829D4" w:rsidP="005C46F6">
+          <w:p w14:paraId="43764F7C" w14:textId="77777777" w:rsidR="0029289E" w:rsidRPr="005C46F6" w:rsidRDefault="0029289E" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="005C46F6">
               <w:t>Telephone: (02) 6250 6127</w:t>
             </w:r>
-            <w:r w:rsidR="005829D4" w:rsidRPr="005C46F6">
+            <w:r w:rsidRPr="005C46F6">
               <w:br/>
-            </w:r>
-            <w:r w:rsidRPr="005C46F6">
               <w:t>Fax: (02) 6250 5920</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45010A38" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="005829D4"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId42"/>
+    <w:p w14:paraId="0FBE415D" w14:textId="7DDC37F4" w:rsidR="0029289E" w:rsidRPr="008727FA" w:rsidRDefault="0029289E" w:rsidP="008727FA">
+      <w:pPr>
+        <w:sectPr w:rsidR="0029289E" w:rsidRPr="008727FA" w:rsidSect="003D50F3">
+          <w:headerReference w:type="even" r:id="rId39"/>
+          <w:headerReference w:type="default" r:id="rId40"/>
+          <w:footerReference w:type="default" r:id="rId41"/>
+          <w:headerReference w:type="first" r:id="rId42"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CAEA91E" w14:textId="7468B130" w:rsidR="008727FA" w:rsidRDefault="008727FA" w:rsidP="0029289E">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008727FA" w:rsidSect="003D50F3">
       <w:headerReference w:type="default" r:id="rId43"/>
-      <w:footerReference w:type="default" r:id="rId44"/>
-[...3 lines deleted...]
-      <w:cols w:space="708"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46DC1BB2" w14:textId="77777777" w:rsidR="005944C0" w:rsidRDefault="005944C0" w:rsidP="00D06E62">
+    <w:p w14:paraId="4287C0A3" w14:textId="77777777" w:rsidR="003D455C" w:rsidRDefault="003D455C" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EDADF22" w14:textId="77777777" w:rsidR="005944C0" w:rsidRDefault="005944C0" w:rsidP="00D06E62">
+    <w:p w14:paraId="3431C481" w14:textId="77777777" w:rsidR="003D455C" w:rsidRDefault="003D455C" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="2D0C97C2" w14:textId="77777777" w:rsidR="003D455C" w:rsidRDefault="003D455C"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...8 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...8 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10BC55C8" w14:textId="77777777" w:rsidR="00D278EA" w:rsidRDefault="00D278EA" w:rsidP="00F60ABD">
+  <w:p w14:paraId="353A6204" w14:textId="5AD22285" w:rsidR="00E47878" w:rsidRPr="00B028FC" w:rsidRDefault="00E47878">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...4 lines deleted...]
-      <w:ind w:right="-461"/>
     </w:pPr>
-    <w:r w:rsidRPr="00E51B74">
-[...4 lines deleted...]
-    </w:r>
     <w:r w:rsidRPr="00627992">
-      <w:t xml:space="preserve">Page </w:t>
-[...8 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
-      <w:fldChar w:fldCharType="end"/>
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
-      <w:t xml:space="preserve"> of </w:t>
+    <w:r w:rsidR="00B028FC">
+      <w:rPr>
+        <w:color w:val="C00000"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Page </w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>23</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="33568A74" w14:textId="77777777" w:rsidR="005944C0" w:rsidRDefault="005944C0" w:rsidP="00D06E62">
+    <w:p w14:paraId="1795463F" w14:textId="77777777" w:rsidR="003D455C" w:rsidRDefault="003D455C" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="191DAADE" w14:textId="77777777" w:rsidR="005944C0" w:rsidRDefault="005944C0" w:rsidP="00D06E62">
+    <w:p w14:paraId="3059B4B2" w14:textId="77777777" w:rsidR="003D455C" w:rsidRDefault="003D455C" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="42174CCC" w14:textId="77777777" w:rsidR="006756DB" w:rsidRDefault="006756DB" w:rsidP="006756DB">
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="532AE31A" w14:textId="77777777" w:rsidR="003D455C" w:rsidRDefault="003D455C"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="55502996" w14:textId="1AA53AC0" w:rsidR="008012E6" w:rsidRDefault="008012E6" w:rsidP="008012E6">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> S.38 and s. 39(1) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096751C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Work, Health and Safety Act 2020</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Sections 38 and 39(1)</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="7071E4F5" w14:textId="1CBA70F7" w:rsidR="00D278EA" w:rsidRDefault="00D278EA">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="68D1A25B" w14:textId="77777777" w:rsidR="00066A8D" w:rsidRDefault="00066A8D" w:rsidP="00066A8D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> S180(1) Young Offenders Act 1994</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097C43">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>1994</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>, Section 180(1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="26FF0DCC" w14:textId="77777777" w:rsidR="00A97FA8" w:rsidRDefault="00A97FA8" w:rsidP="00A97FA8">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="424BD414" w14:textId="77777777" w:rsidR="00C14760" w:rsidRPr="00C829A1" w:rsidRDefault="00C14760" w:rsidP="00C14760">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> s.38 and s.39 </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0096751C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Work Health and Safety Act 2020</w:t>
+        <w:t xml:space="preserve">Work Health and Safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Act 2020, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005472B3">
+        <w:t>Sections 38 and 39</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C3BF63C" w14:textId="516680D0" w:rsidR="00D278EA" w:rsidRDefault="00AE2781">
+  <w:p w14:paraId="7494750F" w14:textId="121BF7D8" w:rsidR="0087244E" w:rsidRDefault="00F56F06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64689B94" wp14:editId="6BA9B0E6">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FFC1DB" wp14:editId="6EB7B3DA">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1324333821" name="Text Box 2" descr="OFFICIAL">
+              <wp:docPr id="259819291" name="Text Box 8" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="376555"/>
+                        <a:ext cx="622300" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="0C920AA2" w14:textId="59AEAE02" w:rsidR="00AE2781" w:rsidRPr="00AE2781" w:rsidRDefault="00AE2781" w:rsidP="00AE2781">
+                        <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00AE2781">
+                          <w:r w:rsidRPr="00F56F06">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="64689B94" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="55FFC1DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="0C920AA2" w14:textId="59AEAE02" w:rsidR="00AE2781" w:rsidRPr="00AE2781" w:rsidRDefault="00AE2781" w:rsidP="00AE2781">
+                  <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00AE2781">
+                    <w:r w:rsidRPr="00F56F06">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="001402AF">
-[...105 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="25F921B3" w14:textId="239CAD7D" w:rsidR="00D278EA" w:rsidRPr="00C15CE3" w:rsidRDefault="00AE2781" w:rsidP="00EA7EAC">
+  <w:p w14:paraId="529AB0DF" w14:textId="08F46710" w:rsidR="001C1AFE" w:rsidRDefault="00F56F06" w:rsidP="001C1AFE">
     <w:pPr>
-      <w:pStyle w:val="Subtitle"/>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CB853A6" wp14:editId="3EBAD5E8">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284D87C" wp14:editId="6DFC6AE3">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="692842799" name="Text Box 3" descr="OFFICIAL">
+              <wp:docPr id="1746931753" name="Text Box 9" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="376555"/>
+                        <a:ext cx="622300" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="37D62ADE" w14:textId="2E3768F5" w:rsidR="00AE2781" w:rsidRPr="00AE2781" w:rsidRDefault="00AE2781" w:rsidP="00AE2781">
+                        <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00EA72CE" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00AE2781">
+                          <w:r w:rsidRPr="00EA72CE">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                               <w:noProof/>
-                              <w:color w:val="FF0000"/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="4CB853A6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5284D87C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="37D62ADE" w14:textId="2E3768F5" w:rsidR="00AE2781" w:rsidRPr="00AE2781" w:rsidRDefault="00AE2781" w:rsidP="00AE2781">
+                  <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00EA72CE" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00AE2781">
+                    <w:r w:rsidRPr="00EA72CE">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                         <w:noProof/>
-                        <w:color w:val="FF0000"/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="001402AF">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
         <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00A02C7B">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>COPP 8.3 – Death of a Young Person</w:t>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00415279">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="005472B3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD384C7" w14:textId="35AF56F3" w:rsidR="007140F0" w:rsidRDefault="00022BAF" w:rsidP="00352E48">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F191A5" wp14:editId="42DAE723">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7562850" cy="10732317"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="752128811" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7562850" cy="10732317"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00352E48" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5C4161AE" wp14:editId="59D16522">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8D338" wp14:editId="6525A347">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:align>center</wp:align>
+                <wp:posOffset>577850</wp:posOffset>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>334010</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="7900670" cy="315595"/>
+              <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="1059088573" name="Text Box 6"/>
-[...115 lines deleted...]
-              <wp:docPr id="1655028997" name="Text Box 5"/>
+              <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2639695" cy="296545"/>
+                        <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
-                            <w:id w:val="-137430788"/>
+                            <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="2E2D6F5D" w14:textId="77777777" w:rsidR="00D278EA" w:rsidRPr="00464E72" w:rsidRDefault="00D278EA" w:rsidP="00857A48">
+                            <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="1C3D8DFB" id="Text Box 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIctyD/QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcON1YIavtbreq&#10;tL1I234AwThGBYYCiZ1+/Q44m43at6p+QMB4zsw5c1hfj0aTg/RBgWV0PispkVZAq+yO0R/f799c&#10;URIity3XYCWjRxno9eb1q/XgGllBD7qVniCIDc3gGO1jdE1RBNFLw8MMnLQY7MAbHvHod0Xr+YDo&#10;RhdVWS6LAXzrPAgZAt7eTUG6yfhdJ0X82nVBRqIZxd5iXn1et2ktNmve7Dx3vRKnNvg/dGG4slj0&#10;DHXHIyd7r/6CMkp4CNDFmQBTQNcpITMHZDMv/2Dz2HMnMxcUJ7izTOH/wYovh0f3zZM4vocRB5hJ&#10;BPcA4mcgFm57bnfyxnsYeslbLDxPkhWDC80pNUkdmpBAtsNnaHHIfB8hA42dN0kV5EkQHQdwPIsu&#10;x0gEXlbLt6vlqqZEYKxaLetFnUvw5jnb+RA/SjAkbRj1ONSMzg8PIaZuePP8Sypm4V5pnQerLRkY&#10;XdVVnRMuIkZF9J1WhtGrMn2TExLJD7bNyZErPe2xgLYn1onoRDmO25GoltFFyk0ibKE9ogweJpvh&#10;s8BND/43JQNajNHwa8+9pER/sijlar5YJE/mw6J+V+HBX0a2lxFuBUIxGimZtrcx+3iifIOSdyqr&#10;8dLJqWW0ThbpZPPkzctz/uvlMW6eAAAA//8DAFBLAwQUAAYACAAAACEAqfgxVtsAAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyOTU/DMBBE70j9D9YicaN2QlJBiFNVIK5UlA+Jmxtvk4h4HcVuE/49&#10;2xM9jmb05pXr2fXihGPoPGlIlgoEUu1tR42Gj/eX23sQIRqypveEGn4xwLpaXJWmsH6iNzztYiMY&#10;QqEwGtoYh0LKULfoTFj6AYm7gx+diRzHRtrRTAx3vUyVWklnOuKH1gz41GL9szs6DZ+vh++vTG2b&#10;Z5cPk5+VJPcgtb65njePICLO8X8MZ31Wh4qd9v5INoie8yrnpYYsA8F1dpemIPYa8iQBWZXy0r/6&#10;AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAhy3IP9AQAA1AMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKn4MVbbAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAVwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shapetype w14:anchorId="5EB8D338" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:45.5pt;margin-top:26.3pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAOZl1FdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Oi4LalIiFMhEFsQ5SGxc+NpEhGPo9htwt8zrGA5&#10;OqN7zy23s+/VicbYBTawXGhQxHVwHTcG3l4fr25AxWTZ2T4wGfimCNvq/Ky0hQsTv9BplxolIRwL&#10;a6BNaSgQY92St3ERBmJhhzB6m+QcG3SjnSTc97jSeoPediwNrR3ovqX6a3f0Bt6fDp8f1/q5efDZ&#10;MIVZI/scjbm8mO9uQSWa098z/OqLOlTitA9HdlH1BvKlTEkGstUGlPB1pjNQewH5GrAq8f+A6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5mXUV3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
-                      <w:id w:val="-137430788"/>
+                      <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="2E2D6F5D" w14:textId="77777777" w:rsidR="00D278EA" w:rsidRPr="00464E72" w:rsidRDefault="00D278EA" w:rsidP="00857A48">
-[...286 lines deleted...]
-                      <w:p w14:paraId="0BA5742E" w14:textId="77777777" w:rsidR="00D278EA" w:rsidRPr="00464E72" w:rsidRDefault="00D278EA" w:rsidP="008D51C1">
+                      <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00D278EA">
+    <w:r w:rsidR="00F56F06">
       <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
-      </w:rPr>
-[...58 lines deleted...]
-        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1005B183" wp14:editId="4BB8EA2F">
-[...116 lines deleted...]
-              <wp:simplePos x="635" y="635"/>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="607BC7FE" wp14:editId="265B0BE8">
+              <wp:simplePos x="914400" y="447675"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="551815" cy="376555"/>
-              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="170891078" name="Text Box 5" descr="OFFICIAL">
+              <wp:docPr id="1430070932" name="Text Box 7" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
                     <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
                   </a:ext>
                 </a:extLst>
               </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="551815" cy="376555"/>
+                        <a:ext cx="622300" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="722CF66B" w14:textId="41F668CC" w:rsidR="00AE2781" w:rsidRPr="00AE2781" w:rsidRDefault="00AE2781" w:rsidP="00AE2781">
+                        <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00EA72CE" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                           <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EA72CE">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="607BC7FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00EA72CE" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EA72CE">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Aptos" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00352E48">
+      <w:tab/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B1B9331" w14:textId="5C708D27" w:rsidR="00F62108" w:rsidRDefault="00F62108" w:rsidP="001C1AFE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
+      </w:pBdr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BEA7738" wp14:editId="4CEC96EE">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1491090065" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2A74DAE2" w14:textId="77777777" w:rsidR="00F62108" w:rsidRPr="00F56F06" w:rsidRDefault="00F62108" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00AE2781">
+                          <w:r w:rsidRPr="00F56F06">
                             <w:rPr>
-                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                               <w:noProof/>
                               <w:color w:val="FF0000"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="69687CC4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5BEA7738" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1034" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251686912;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALda2wDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uMuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+Y&#10;U+IDMw1TYERNT8LTu+X7d4veVuIGWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yq7yfPbrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMtiXpSUcAx9/HRblmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQALda2wDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1030" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251666432;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe4ydWDQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3bSJeuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3+svlw&#10;S4kPzFRMgRElPQtP71bv3y1bW4gZ1KAq4QiCGF+0tqR1CLbIMs9roZmfgBUGgxKcZgF/3SGrHGsR&#10;XatslueLrAVXWQdceI/ehz5IVwlfSsHDk5ReBKJKir2FdLp07uOZrZasODhm64YPbbB/6EKzxmDR&#10;C9QDC4wcXfMHlG64Aw8yTDjoDKRsuEgz4DTT/M00u5pZkWZBcry90OT/Hyx/PO3ssyOh+wIdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi3m83lEya6XrfPhqwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5zYGY0ZNdO4xW6PYdaaqSfhy730N1xqEc9Pv2lm8aLL1lPjwzhwvGblG0&#10;4QkPqaAtKQwWJTW4H3/zx3zkHaOUtCiYkhpUNCXqm8F9RG0lY/o5n0cy3Ojej4Y56ntAGU7xRVie&#10;zJgX1GhKB/oV5byOhTDEDMdyJQ2jeR965eJz4GK9TkkoI8vC1uwsj9CRrsjlS/fKnB0ID7ipRxjV&#10;xIo3vPe58aa362NA9tNSIrU9kQPjKMG01uG5RI3/+p+yro969RMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AIp7B7DZAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj81uwjAQhO+VeAdrkXorTlqlgjQOQkgc&#10;uFH6c17ibZISr6PYQMrTd9tLexlpNKuZb4vl6Dp1piG0ng2kswQUceVty7WB15fN3RxUiMgWO89k&#10;4IsCLMvJTYG59Rd+pvM+1kpKOORooImxz7UOVUMOw8z3xJJ9+MFhFDvU2g54kXLX6fskedQOW5aF&#10;BntaN1Qd9ydnoM1WPqb0tt18vrvUp9fdNrvujLmdjqsnUJHG+HcMP/iCDqUwHfyJbVCdAXkk/qpk&#10;i7m4g4Fs8QC6LPR/9vIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXuMnVg0CAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAinsHsNkAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABnBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="722CF66B" w14:textId="41F668CC" w:rsidR="00AE2781" w:rsidRPr="00AE2781" w:rsidRDefault="00AE2781" w:rsidP="00AE2781">
+                  <w:p w14:paraId="2A74DAE2" w14:textId="77777777" w:rsidR="00F62108" w:rsidRPr="00F56F06" w:rsidRDefault="00F62108" w:rsidP="00F56F06">
                     <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00AE2781">
+                    <w:r w:rsidRPr="00F56F06">
                       <w:rPr>
-                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                         <w:noProof/>
                         <w:color w:val="FF0000"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="001402AF">
-[...118 lines deleted...]
-    </w:pPr>
     <w:r>
-      <w:rPr>
-[...108 lines deleted...]
-    <w:r w:rsidR="00D278EA" w:rsidRPr="005E2851">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00D278EA" w:rsidRPr="005E2851">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00D278EA" w:rsidRPr="005E2851">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003C54AE" w:rsidRPr="003C54AE">
-[...7 lines deleted...]
-    <w:r w:rsidR="003C54AE">
+    <w:r w:rsidR="003D50F3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> a Detainee</w:t>
+      <w:t>COPP 8.3 – Death of a Young Person</w:t>
     </w:r>
-    <w:r w:rsidR="00D278EA" w:rsidRPr="005E2851">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00D278EA" w:rsidRPr="005E2851">
-[...32 lines deleted...]
-    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <mc:AlternateContent>
-[...210 lines deleted...]
-      </mc:AlternateContent>
+      <w:t xml:space="preserve"> vx.x</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7F"/>
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C94AC906"/>
+    <w:tmpl w:val="226035A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="643"/>
         </w:tabs>
         <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...15 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
-[...20 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="039F2B5F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FC0E4FC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="720"/>
@@ -19684,120 +14581,91 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B2469854"/>
+    <w:tmpl w:val="0CBE1E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
-[...25 lines deleted...]
-        </w14:textOutline>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:specVanish w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1 lines deleted...]
-        <w:bCs w:val="0"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
@@ -19836,1478 +14704,3632 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC167BE"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06602F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="40D0E4E8"/>
-[...85 lines deleted...]
-    <w:tmpl w:val="1B004AB4"/>
+    <w:tmpl w:val="618A5060"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="780" w:hanging="360"/>
+        <w:ind w:left="1247" w:hanging="340"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...678 lines deleted...]
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2433" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3153" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3873" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4593" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5313" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6033" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6753" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7473" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B913C4"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6D06081C"/>
-    <w:lvl w:ilvl="0" w:tplc="475ABED4">
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1247" w:hanging="340"/>
+        <w:ind w:left="1304" w:hanging="453"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="132D47FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CCECFBE6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17971E80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21285DEA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2433" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2246" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3153" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2966" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3873" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="3686" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4593" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="4406" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5313" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="5126" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6033" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5846" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6753" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="6566" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7473" w:hanging="180"/>
+        <w:ind w:left="7286" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54365E05"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E8935F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D128822C"/>
-    <w:lvl w:ilvl="0" w:tplc="DC868806">
+    <w:tmpl w:val="37AC1C14"/>
+    <w:lvl w:ilvl="0" w:tplc="DEF4BEEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...2 lines deleted...]
-        <w:ind w:left="113" w:hanging="113"/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21F43E90"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24D8F130"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E64AF5"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BD09AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B5900DBA"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="A5CE6210"/>
+    <w:lvl w:ilvl="0" w:tplc="8F065F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="293472DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B004AB4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="2220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2940" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4380" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5100" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5820" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9788C2B4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E32B7B"/>
+    <w:nsid w:val="30712E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B0E6E1D6"/>
-    <w:lvl w:ilvl="0" w:tplc="871CDF0E">
+    <w:tmpl w:val="62E43742"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="317D41E8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B8CFD68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32551CE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3D3A37A6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2246" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2966" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3686" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4406" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5126" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5846" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6566" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7286" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="327D1347"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7E8DD7C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1247" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2433" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3153" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3873" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4593" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5313" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6033" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6753" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7473" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360402CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE3EF942"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1247" w:hanging="340"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418D018D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FC0E4FC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52525AC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE42B2FA"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1060" w:hanging="340"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="1253" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="1973" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="2693" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="3413" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="4133" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="4853" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="5573" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6293" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54365E05"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D128822C"/>
+    <w:lvl w:ilvl="0" w:tplc="DC868806">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="113" w:hanging="113"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632542EB"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEC6B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E51C29F6"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="D3BED860"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EB803D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E230E00A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
-[...5 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62AB0CCC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D782F06"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="668D7C9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BE185220"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -21376,51 +18398,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E311B9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A78B972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -21516,2441 +18538,3465 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2E8E8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70511F3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2DAC224"/>
     <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71C61251"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D1AA2636"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FD4723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D222CBA"/>
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="504172336">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76AF6511"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24620B2C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E52E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79FC022D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BC6F4BA"/>
+    <w:lvl w:ilvl="0" w:tplc="208E6098">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F204AB4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55A29314"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="655761988">
+  <w:num w:numId="2" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1189567666">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="350692075">
     <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1157265718">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1222979721">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1035421077">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="624047923">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="367031995">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1668678226">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1011839704">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="660042265">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="157889793">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="740326419">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1368068897">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1925338658">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1908687836">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1408846001">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="862784284">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1043402409">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1616981428">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1489010517">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="2115202324">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="34" w16cid:durableId="183328864">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="133959038">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="35" w16cid:durableId="261039583">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1281650711">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="36" w16cid:durableId="403989677">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="144398846">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="37" w16cid:durableId="2145543290">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="2086099754">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="38" w16cid:durableId="1658729003">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1273826468">
+  <w:num w:numId="39" w16cid:durableId="144128691">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="838421074">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="284124881">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="911701751">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="42" w16cid:durableId="864296657">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="2001302780">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="43" w16cid:durableId="986590791">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1561668565">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="44" w16cid:durableId="2141023231">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="800154974">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="45" w16cid:durableId="626397248">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1913345972">
-[...3 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="46" w16cid:durableId="1713531817">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="136653879">
-[...74 lines deleted...]
-  <w:numIdMacAtCleanup w:val="22"/>
+  <w:numIdMacAtCleanup w:val="46"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="7NfE306sLa0ChQNLwO2EpoQ4yFzvE5/Tu8qB/AjEfH+mJYP8l1kV16+B6fe5erZ7sy2boEUMEBFnLP+U9ucZOQ==" w:salt="rLTnDboRXw1jYHyKN7Rkww=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="5124" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5K1BS1UB9Ar3AljCABXADLj0dgIGaBh2J7IUPTT7SiCUpVEXDbsvuK7Ettf37dJT3hW7t9D6j5wcr2PTUwcbzw==" w:salt="He9gy1e4IiM0Um/PCM+qVA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00A802ED"/>
-[...1761 lines deleted...]
-    <w:rsid w:val="00FF50A3"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00000AEA"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="00022BAF"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="000333A4"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00045EDD"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066A8D"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="00072E31"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="00093F7C"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000A73CD"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000B7A92"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3867"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D6033"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001143CA"/>
+    <w:rsid w:val="00114D53"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00123973"/>
+    <w:rsid w:val="00124E06"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00132781"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00155017"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="00157E1C"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="001632CB"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="0017031F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00184961"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A4E97"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B0ECB"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="00220E6E"/>
+    <w:rsid w:val="00220F43"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="0022268C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="0026062B"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="0029289E"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B15AE"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002C6B04"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E0843"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F679C"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="00322BA3"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00324347"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00352E48"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00377F76"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C5162"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D455C"/>
+    <w:rsid w:val="003D50F3"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405A14"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004425D5"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="005472B3"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="00550DEF"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0055627E"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587149"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B572E"/>
+    <w:rsid w:val="005B73AF"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E4A35"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005F1A75"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006178B5"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="006316A0"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0064686E"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680CD1"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D79C6"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E5475"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00706647"/>
+    <w:rsid w:val="00707BE1"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="007140F0"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00725408"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00737DFF"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="007409DD"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="00746FA6"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="007559B5"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761B78"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="00777CBA"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B001A"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007B760A"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C352B"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1A3C"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F5C31"/>
+    <w:rsid w:val="007F6A61"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="008012E6"/>
+    <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087244E"/>
+    <w:rsid w:val="008727FA"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="008762ED"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="00877F41"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901A21"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00953142"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="0098089F"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="00992611"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00995C5F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009B07EB"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009B694B"/>
+    <w:rsid w:val="009C1121"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009E7E5B"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A02C7B"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A30796"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A6055A"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A711B0"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC3B06"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE641F"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B028FC"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B101F2"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B42F35"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00B523BA"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B72C01"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B84A93"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B87B6A"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B9539D"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA033C"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7AA6"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE116E"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE1FDD"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14760"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C25817"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C53752"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C628BE"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C6631E"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C70546"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C764A0"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C854A7"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C9079B"/>
+    <w:rsid w:val="00C91993"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC191F"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5B99"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE3CC5"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D050B2"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D15454"/>
+    <w:rsid w:val="00D1776C"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D363D1"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D70442"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D830B1"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86D0F"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA5B2E"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC34C9"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE3228"/>
+    <w:rsid w:val="00DE34F4"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02AB5"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E249EE"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E353AF"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47878"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E509D8"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E96E71"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA1EAA"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA567E"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA72CE"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF2F34"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27775"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41DE8"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F42B93"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F44AF3"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F56F06"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62108"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F871E1"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1286"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC2386"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="22C52541"/>
-  <w15:docId w15:val="{13319F40-D782-4729-AB5C-5648B754C035}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -24105,2101 +22151,9310 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00042B8A"/>
+    <w:rsid w:val="00322BA3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="005C46F6"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:pPr>
-      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:before="240" w:after="120"/>
-      <w:ind w:left="794" w:hanging="794"/>
+      <w:ind w:left="431" w:hanging="431"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Heading3"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005C46F6"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="005C46F6"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-      <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-    <w:name w:val="Document details"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="007C75DA"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94A7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...147 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001902D8"/>
+    <w:rsid w:val="00322BA3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9214"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00551CEB"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="993"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9214"/>
+        <w:tab w:val="left" w:pos="1022"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="993" w:hanging="559"/>
-[...23 lines deleted...]
-      <w:spacing w:before="1680" w:after="240"/>
+      <w:ind w:left="998" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...84 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C46F6"/>
-[...42 lines deleted...]
-    <w:rsid w:val="00F60ABD"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...196 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...235 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
-    <w:name w:val="DCStable2"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B101F2"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="24"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00322BA3"/>
+    <w:pPr>
+      <w:keepLines/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BA0EBD"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="960"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155017"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00155017"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E67D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable3">
     <w:name w:val="DCStable3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A97FA8"/>
+    <w:rsid w:val="00066A8D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="83454057">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="334571285">
+    <w:div w:id="63988114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="633829059">
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="666324675">
+    <w:div w:id="236718672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="955411663">
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1203636934">
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1411537138">
+    <w:div w:id="491290560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1813984570">
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1852061826">
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1853494802">
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="821391549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1092555627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1191184404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-004_Physical%20Evidence%20Management.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHSTeam@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-security.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/security-intelligence/security-response/_layouts/15/Doc.aspx?sourcedoc=%7BD460C6EB-4DFA-4DAB-97D1-4D97F9C8466D%7D&amp;file=SMF-TOO-015%20Incident%20or%20Crime%20Scene%20Entry%20%26%20Exit%20Log.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/search-results.html?q=bereavement+assistance+program" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-004_Physical%20Evidence%20Management.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-004_Physical%20Evidence%20Management.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srrb@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/security-intelligence/security-response/_layouts/15/Doc.aspx?sourcedoc=%7BD460C6EB-4DFA-4DAB-97D1-4D97F9C8466D%7D&amp;file=SMF-TOO-015%20Incident%20or%20Crime%20Scene%20Entry%20%26%20Exit%20Log.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RiskAndAssurance@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/security-intelligence/security-response/_layouts/15/Doc.aspx?sourcedoc=%7BD460C6EB-4DFA-4DAB-97D1-4D97F9C8466D%7D&amp;file=SMF-TOO-015%20Incident%20or%20Crime%20Scene%20Entry%20%26%20Exit%20Log.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OS%26H@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=employee%20welafare&amp;ql=3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IntelligenceServices@justice.wa.gov.au?subject=Intelligence%20Services" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Informationrelease@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-security.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/security-intelligence/security-response/_layouts/15/Doc.aspx?sourcedoc=%7BD460C6EB-4DFA-4DAB-97D1-4D97F9C8466D%7D&amp;file=SMF-TOO-015%20Incident%20or%20Crime%20Scene%20Entry%20%26%20Exit%20Log.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-004_Physical%20Evidence%20Management.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:operationscentre@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srrb@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-004_Physical%20Evidence%20Management.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/security-intelligence/security-response/_layouts/15/Doc.aspx?sourcedoc=%7BD460C6EB-4DFA-4DAB-97D1-4D97F9C8466D%7D&amp;file=SMF-TOO-015%20Incident%20or%20Crime%20Scene%20Entry%20%26%20Exit%20Log.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/search-results.html?q=bereavement+assistance+program" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OS%26H@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=employee%20welafare&amp;ql=3081" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Informationrelease@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RiskAndAssurance@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/:w:/r/sites/security-intelligence/security-response/_layouts/15/Doc.aspx?sourcedoc=%7BD460C6EB-4DFA-4DAB-97D1-4D97F9C8466D%7D&amp;file=SMF-TOO-015%20Incident%20or%20Crime%20Scene%20Entry%20%26%20Exit%20Log.docx&amp;action=default&amp;mobileredirect=true" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/srsoperationalguidance/SMF-PRO-004_Physical%20Evidence%20Management.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:WHSTeam@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IntelligenceServices@justice.wa.gov.au?subject=Intelligence%20Services" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...66 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4129ae93-c9e2-4495-a427-f3d2bbb7a03f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="930bf7ff-1314-4f79-947a-be18314117ba">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Contributor Email" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Position" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -26240,261 +31495,166 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BAEEA0B-C86F-443B-9486-2717838C88AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
-[...11 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63CC65BD-572A-40EC-A137-96342E8E3756}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>27</Pages>
-[...1 lines deleted...]
-  <Characters>44002</Characters>
+  <Pages>24</Pages>
+  <Words>8310</Words>
+  <Characters>47368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>1294</Lines>
-  <Paragraphs>689</Paragraphs>
+  <Lines>394</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 8.3 Death of a Detainee</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>51019</CharactersWithSpaces>
+  <CharactersWithSpaces>55567</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 8.3 Death of a Detainee</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Custodial; Procedures; Policies; BHDC COPP 8.3; Detainee; Juvenile; Youth; Young Person; Death; Incident.</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>1;#Corrective Services|ce9ba758-ea71-457b-9a14-44db9922bfb4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>553d2694,f7c871b,68201029</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>11;#Policies and Guidelines|17b6b9e0-e741-42ae-bcca-e1208f0099dc</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderText">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-01-05T04:43:01Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-23T05:55:38Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>9b1ac713-742c-4840-8760-28cba84598fe</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d2176a17-ea10-45b5-9d80-39d3d9e2556c</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>