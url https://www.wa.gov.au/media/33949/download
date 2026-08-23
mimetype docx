--- v0 (2025-12-19)
+++ v1 (2026-08-23)
@@ -1,35082 +1,21163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="27288CA4" w14:textId="516B7A03" w:rsidR="00146739" w:rsidRPr="00EA7EAC" w:rsidRDefault="006341B6" w:rsidP="00653CC4">
+    <w:p w14:paraId="47D3863A" w14:textId="77777777" w:rsidR="00CA2FD0" w:rsidRDefault="00CA2FD0" w:rsidP="00152E07">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:before="360"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="56"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EC194E7" w14:textId="77777777" w:rsidR="00C22A06" w:rsidRDefault="00C22A06" w:rsidP="00C22A06"/>
+    <w:p w14:paraId="34C35DC5" w14:textId="77777777" w:rsidR="00C22A06" w:rsidRDefault="00C22A06" w:rsidP="00C22A06"/>
+    <w:p w14:paraId="2C941C3A" w14:textId="77777777" w:rsidR="00C22A06" w:rsidRPr="00C22A06" w:rsidRDefault="00C22A06" w:rsidP="00C22A06"/>
+    <w:p w14:paraId="5439C28F" w14:textId="6E091D9A" w:rsidR="00152E07" w:rsidRDefault="000F1A32" w:rsidP="00152E07">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C1E70">
+        <w:rPr>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001F7DE8">
+        <w:rPr>
+          <w:sz w:val="56"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.6 Searching </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7067E607" w14:textId="7BCF1571" w:rsidR="00CA2FD0" w:rsidRDefault="00CA2FD0" w:rsidP="00152E07">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">COPP </w:t>
-[...20 lines deleted...]
-      </w:r>
+        <w:t>Youth Detention Centres</w:t>
+      </w:r>
+      <w:permStart w:id="176687017" w:edGrp="everyone"/>
+      <w:permEnd w:id="176687017"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="9004"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C7440" w14:paraId="088D5BE1" w14:textId="77777777" w:rsidTr="00137FC4">
+      <w:tr w:rsidR="00CA2FD0" w14:paraId="36FE9679" w14:textId="77777777" w:rsidTr="00B30CED">
         <w:trPr>
-          <w:trHeight w:val="2840"/>
+          <w:trHeight w:val="3927"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:tcW w:w="9004" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="27D62264" w14:textId="0309E5C0" w:rsidR="007C7440" w:rsidRPr="00365E34" w:rsidRDefault="007C7440" w:rsidP="007C7440">
+          <w:p w14:paraId="78F3EBA2" w14:textId="19C0BC3D" w:rsidR="00FF434B" w:rsidRDefault="00FF434B" w:rsidP="00FF434B">
             <w:pPr>
-              <w:pStyle w:val="Heading"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B717F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Principles and Standards</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41FACB4B" w14:textId="605A080E" w:rsidR="00CA2FD0" w:rsidRPr="00152E07" w:rsidRDefault="00CA2FD0" w:rsidP="00B85A51">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Model of Care (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>MoC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Instruction </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">guides and supports staff to operationalise the MoC’s high-level principles. The Moc </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>create</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE116E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D55E1A0" w14:textId="77777777" w:rsidR="00CA2FD0" w:rsidRDefault="00CA2FD0" w:rsidP="00B85A51">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Principles</w:t>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>he Commissioner’s Operati</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ng </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D02C11F" w14:textId="3F03C8FA" w:rsidR="00FC31B1" w:rsidRPr="002A3358" w:rsidRDefault="00D30835" w:rsidP="002A3358">
-[...13 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="72BD87BF" w14:textId="77777777" w:rsidR="00CA2FD0" w:rsidRPr="00725408" w:rsidRDefault="00CA2FD0" w:rsidP="00CA2FD0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C935305" w14:textId="77777777" w:rsidR="00CF4E05" w:rsidRPr="002A3358" w:rsidRDefault="00CF4E05" w:rsidP="002A3358"/>
-          <w:p w14:paraId="227DF8B3" w14:textId="2C1EC9F2" w:rsidR="00CF4E05" w:rsidRPr="00114001" w:rsidRDefault="00E034B2" w:rsidP="002A3358">
+          <w:p w14:paraId="6C0D954F" w14:textId="77777777" w:rsidR="00CA2FD0" w:rsidRPr="00725408" w:rsidRDefault="00CA2FD0" w:rsidP="00CA2FD0">
             <w:pPr>
-              <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6025D954" w14:textId="77777777" w:rsidR="00CA2FD0" w:rsidRPr="00725408" w:rsidRDefault="00CA2FD0" w:rsidP="00CA2FD0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="270F5F6E" w14:textId="77777777" w:rsidR="00CA2FD0" w:rsidRPr="00725408" w:rsidRDefault="00CA2FD0" w:rsidP="00CA2FD0">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00725408">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CF2BB0B" w14:textId="6714DB3C" w:rsidR="00CA2FD0" w:rsidRPr="001F79AC" w:rsidRDefault="00CA2FD0" w:rsidP="001F79AC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E02AB5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00087AD9" w14:paraId="7406EE27" w14:textId="77777777" w:rsidTr="00B85A51">
+        <w:trPr>
+          <w:trHeight w:val="4932"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9004" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F031CD" w14:textId="58BE201F" w:rsidR="00033B38" w:rsidRDefault="00033B38" w:rsidP="00033B38">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00033B38">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
                 <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678FE355" w14:textId="4EF96DA5" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00114001">
-              <w:rPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00072E31">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00AC018F">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Public Information Privacy Statement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...2 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00152E07">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t xml:space="preserve">Australasian Youth Justice Administrators Standards, 2009: </w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55BAB4C1" w14:textId="5529C183" w:rsidR="00CF4E05" w:rsidRPr="002A3358" w:rsidRDefault="00E034B2" w:rsidP="002A3358">
-[...1 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="161111D8" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="235016B0" w14:textId="60CEFD06" w:rsidR="00CF4E05" w:rsidRPr="002A3358" w:rsidRDefault="00CA0C55" w:rsidP="002A3358">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> and mitigating risks to children and young people.</w:t>
+          <w:p w14:paraId="27E63668" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="136744FE" w14:textId="77777777" w:rsidR="00CA0C55" w:rsidRPr="002A3358" w:rsidRDefault="00CA0C55" w:rsidP="002A3358"/>
-          <w:p w14:paraId="0CB5395A" w14:textId="70BB5706" w:rsidR="00CF4E05" w:rsidRPr="00114001" w:rsidRDefault="00E034B2" w:rsidP="002A3358">
+          <w:p w14:paraId="45C1EA54" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:iCs/>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00114001">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Australian Human Rights Commission National Principles for Child Safe Organisations, 2018: </w:t>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F65E16D" w14:textId="4AAF1177" w:rsidR="00CF4E05" w:rsidRPr="002A3358" w:rsidRDefault="00E034B2" w:rsidP="002A3358">
-[...4 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+          <w:p w14:paraId="3B477B59" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DCE9AB4" w14:textId="77777777" w:rsidR="00CA0C55" w:rsidRPr="002A3358" w:rsidRDefault="00CA0C55" w:rsidP="002A3358">
-[...1 lines deleted...]
-              <w:t>Custodial environments are safe and secure.</w:t>
+          <w:p w14:paraId="4053CF36" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B9DAC0" w14:textId="77777777" w:rsidR="00CA0C55" w:rsidRPr="002A3358" w:rsidRDefault="00CA0C55" w:rsidP="002A3358"/>
-[...2 lines deleted...]
-              <w:t>The least intrusive developmentally appropriate options are deployed in responding to security and safety risks posed by children and young people in custody.</w:t>
+          <w:p w14:paraId="6A412833" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B027B5" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60F03C45" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B450405" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B835AB" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRPr="00152E07" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32EFB2B8" w14:textId="77777777" w:rsidR="00DE51CB" w:rsidRDefault="00DE51CB" w:rsidP="00DE51CB">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00152E07">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20BFAAC4" w14:textId="30A80F44" w:rsidR="00087AD9" w:rsidRPr="00B30CED" w:rsidRDefault="00DE51CB" w:rsidP="00B30CED">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B30CED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B30CED">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="320A7951" w14:textId="77777777" w:rsidR="00803710" w:rsidRPr="00803710" w:rsidRDefault="00803710" w:rsidP="00803710">
-[...10 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="538C0081" w14:textId="77777777" w:rsidR="00E32BB7" w:rsidRDefault="00E32BB7"/>
+    <w:p w14:paraId="7FB2ED09" w14:textId="76CC4758" w:rsidR="000436F5" w:rsidRPr="000436F5" w:rsidRDefault="000436F5" w:rsidP="000436F5">
+      <w:pPr>
+        <w:sectPr w:rsidR="000436F5" w:rsidRPr="000436F5" w:rsidSect="00851154">
+          <w:headerReference w:type="even" r:id="rId13"/>
+          <w:headerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
-          <w:pgMar w:top="-2410" w:right="1134" w:bottom="1021" w:left="1021" w:header="567" w:footer="706" w:gutter="0"/>
-          <w:cols w:space="708"/>
+          <w:pgMar w:top="0" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+          <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7305265E" w14:textId="77A03025" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00463165">
-[...11 lines deleted...]
-    <w:p w14:paraId="2921B246" w14:textId="2B402379" w:rsidR="00BA3EB9" w:rsidRDefault="00FC2884">
+    <w:p w14:paraId="15461777" w14:textId="77777777" w:rsidR="00655C09" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc71615831"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc71616556"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc71625385"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc71630295"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc71637466"/>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26306319" w14:textId="4D31BA36" w:rsidR="007A4B55" w:rsidRDefault="00E2131C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F778D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F778D7">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00F778D7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc202523191" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736191" w:history="1">
+        <w:r w:rsidR="007A4B55" w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r w:rsidR="007A4B55">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidR="007A4B55" w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="007A4B55">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="007A4B55">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="007A4B55">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736191 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="007A4B55">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="007A4B55">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="007A4B55">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="007A4B55">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CC10279" w14:textId="7BACB176" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="295685CF" w14:textId="25F11046" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523192" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736192" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736192 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="638883AB" w14:textId="68910BF0" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="775813DD" w14:textId="182D664F" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523193" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736193" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Foundations of Searching</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736193 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07301B4E" w14:textId="05B00FA9" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="08FEF1EF" w14:textId="315E68AB" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523194" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736194" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>General</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736194 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B942D31" w14:textId="53A10654" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="37941FFD" w14:textId="394ECB77" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523195" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736195" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Prior to a search</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736195 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E9690EF" w14:textId="0DAEEC14" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="489BEF4C" w14:textId="23729422" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523196" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736196" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve">Gender of the </w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:iCs/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+          </w:rPr>
+          <w:t xml:space="preserve">custodial officer </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>conducting search</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736196 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5142FC63" w14:textId="4C0BEEC2" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="21380DE7" w14:textId="72662B7B" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523197" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736197" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Injuries or disabilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736197 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11D93A75" w14:textId="491539F4" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="7E7A21D8" w14:textId="70FC3C37" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523198" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736198" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Pregnant persons</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736198 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="55A461D6" w14:textId="053F5002" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="2E714DE3" w14:textId="48C43C83" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523199" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736199" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Religious and cultural headwear</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736199 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E4A2596" w14:textId="42314B77" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="4BC5BF07" w14:textId="0E433BDF" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523200" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736200" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>3.7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Search kits</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736200 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D90B2FA" w14:textId="3BB596CA" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="7C3E46E8" w14:textId="2BCCBBAE" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523201" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736201" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>3.8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Approved searching apparatus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736201 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="532EDF3C" w14:textId="1D1E197C" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="7C332A8A" w14:textId="4DC4552E" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523202" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736202" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Search Methods – Application</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736202 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4836E666" w14:textId="2BA37958" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="51F3DE80" w14:textId="4C33185A" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523203" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736203" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Visual search</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736203 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D31BC94" w14:textId="466E9496" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="13ABC3C6" w14:textId="51779B5D" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523204" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736204" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Pat search – Standard Procedure</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736204 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="781C7EAF" w14:textId="7049E895" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="3F822C4A" w14:textId="56F0C517" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523205" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736205" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Full searches (Visual Only – Half and Half Method)</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736205 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="783508C4" w14:textId="0EC86726" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="7FE9F6E9" w14:textId="5B1F94B2" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523206" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736206" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4.5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Handheld metal detectors</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736206 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="259E3786" w14:textId="58023661" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="4DB2354A" w14:textId="219F63CF" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523207" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736207" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4.6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Drug detection dogs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736207 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41C4CDF2" w14:textId="0C782163" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="48B34068" w14:textId="695771B4" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523208" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736208" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4.7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Electronic Trace Devices (ETD) search</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736208 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="361D9495" w14:textId="593FB2AD" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="1FBABE89" w14:textId="782FE3DB" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523209" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736209" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>4.8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Equipment exemptions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736209 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="27D9DF8A" w14:textId="67382B71" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5A2C3EB2" w14:textId="5D4FEF39" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523210" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736210" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Risk and Decision Framework</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736210 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C616894" w14:textId="20CF433C" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="6E6E23F4" w14:textId="391F8E92" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523211" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736211" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Risk assessment to inform search method</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736211 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FF5DF7D" w14:textId="71FA8FD9" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="12663A0F" w14:textId="377D2878" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523212" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736212" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Young People Searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736212 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="468BA3A3" w14:textId="138FABA6" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="76CE1302" w14:textId="583FA28E" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523213" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736213" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Young people search powers</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736213 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76118D56" w14:textId="6FF3D516" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="5ABC3174" w14:textId="2D774E0D" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523214" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736214" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>When a young person should be searched</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736214 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A681661" w14:textId="0B066419" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="00C2278E" w14:textId="18A2BBCB" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523215" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736215" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Young people who self-identify as trans, non-binary or intersex</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736215 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="262F3DB7" w14:textId="4664DD64" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="33742217" w14:textId="61A90CD1" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523216" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736216" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>6.4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Searching young people with injuries or disabilities</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736216 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D5F4AFA" w14:textId="12B613C4" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="094CAC58" w14:textId="7A4D836E" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523217" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736217" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>6.5</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Suspected concealed item management</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736217 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BCC4D2F" w14:textId="4B3E7B24" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="5D7C5EBB" w14:textId="50F538E6" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523218" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736218" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>6.6</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Force ordered and used to conduct a search</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736218 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77B9E15B" w14:textId="6A96F143" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="074B1B51" w14:textId="67EACE8E" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523219" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736219" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Officer or Other Employee Searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736219 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="310765BB" w14:textId="626AD7B6" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="6763B975" w14:textId="2D5625B1" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523220" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736220" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>When an officer or other employee may be searched</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736220 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="03D69293" w14:textId="04D9D1BA" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="77CE9ED5" w14:textId="1941758B" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523221" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736221" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Random searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736221 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59C1CA7F" w14:textId="309D50EC" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="4CB04FB5" w14:textId="652CD33C" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523222" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736222" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Searching Other Persons</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736222 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A8253B5" w14:textId="795BFC7C" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="22EEB630" w14:textId="2A94443A" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523223" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736223" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>8.1</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>When other persons can be searched e.g. visitors</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736223 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="74D24455" w14:textId="47E2EA12" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="3AD00456" w14:textId="40F4B22B" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523224" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736224" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>8.2</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Babies and children searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736224 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41945B34" w14:textId="4EE56D09" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="59433A39" w14:textId="42459321" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523225" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736225" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>8.3</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Visitors Refusal to be searched</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736225 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="737BAA23" w14:textId="6F9FBAD1" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="031D7487" w14:textId="259C9B55" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523226" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736226" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Property and Environment Searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736226 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A3AEF28" w14:textId="17F57A5D" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="1C0C0E07" w14:textId="060966FA" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523227" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736227" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>9.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Cell searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736227 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71F5C7D7" w14:textId="7E13B60A" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="1582D1C1" w14:textId="37FFD8FA" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523228" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736228" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>9.2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Cell integrity checks</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736228 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7D007C09" w14:textId="5500476E" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="56B58DDD" w14:textId="775AE4EA" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523229" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736229" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>9.3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Building and perimeter searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736229 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16A36C12" w14:textId="4BD7B017" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="0E102C55" w14:textId="0C09CBA0" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523230" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736230" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>9.4</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Vehicle searches</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736230 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16759953" w14:textId="1DAA3B55" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="1D817293" w14:textId="0C46E689" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523231" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736231" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Post Search Actions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736231 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3887D421" w14:textId="0379E715" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="0A154600" w14:textId="7ACAC2E6" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523232" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736232" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>10.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Unauthorised items</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736232 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DE1BAB2" w14:textId="3E238FDC" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="6D2B243F" w14:textId="6030A934" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523233" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736233" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>10.2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Recording, reporting and review</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736233 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67C42E28" w14:textId="1FCB515A" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="2B1A7235" w14:textId="0EE85ADB" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523234" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736234" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>10.3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Staff records</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736234 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C2B9928" w14:textId="19609D00" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="309C35B2" w14:textId="20EE492D" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523235" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736235" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>10.4</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>People, culture and standards division</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736235 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F9F918F" w14:textId="004037BF" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="73C4AA5A" w14:textId="15DE98B6" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523236" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736236" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736236 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="07A008DF" w14:textId="77D0DB1F" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="5AC843D7" w14:textId="559BB7D9" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523237" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736237" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>11.1</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736237 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21811866" w14:textId="55DB88BA" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="4FDF86C4" w14:textId="713D7BC0" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523238" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736238" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:t>11.2</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+            <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+          </w:rPr>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736238 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7091BC2C" w14:textId="5602D6A7" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="4D41EA1D" w14:textId="3E6B897E" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523239" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736239" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>11.3</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736239 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21ECC9E4" w14:textId="6F118684" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="74BF3D5D" w14:textId="478E0964" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523240" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736240" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>11.4</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Legislation</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736240 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1409E481" w14:textId="54AB1F08" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="67A20907" w14:textId="573AFC82" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523241" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736241" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00BA3EB9">
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736241 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A8FF6F0" w14:textId="3CD55B66" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="4E412F47" w14:textId="52829B6C" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523242" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736242" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
-          </w:rPr>
-[...5 lines deleted...]
-            <w:webHidden/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="00A325DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736242 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6001395D" w14:textId="42C0C855" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
+    <w:p w14:paraId="35BF998D" w14:textId="1D430A35" w:rsidR="007A4B55" w:rsidRDefault="007A4B55">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc202523243" w:history="1">
-        <w:r w:rsidR="00BA3EB9" w:rsidRPr="008D5C35">
+      <w:hyperlink w:anchor="_Toc236736243" w:history="1">
+        <w:r w:rsidRPr="00A325DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendix A: Approved Searching Apparatus</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc236736243 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>28</w:t>
         </w:r>
-        <w:r w:rsidR="00BA3EB9">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r>
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A029F5F" w14:textId="759F7AA7" w:rsidR="00BA3EB9" w:rsidRDefault="00646270">
-[...575 lines deleted...]
-    <w:p w14:paraId="41477043" w14:textId="77777777" w:rsidR="009F2762" w:rsidRPr="009F2762" w:rsidRDefault="009F2762" w:rsidP="00BA4B5A">
+    <w:p w14:paraId="4B88408D" w14:textId="12727923" w:rsidR="00013B88" w:rsidRPr="00013B88" w:rsidRDefault="00E2131C" w:rsidP="00013B88">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...167 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="357"/>
-[...197 lines deleted...]
-    <w:p w14:paraId="09C42657" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRDefault="00470D8D">
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F778D7">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F23D9F4" w14:textId="76AA57AA" w:rsidR="00156F18" w:rsidRPr="009461DD" w:rsidRDefault="00156F18" w:rsidP="00544128">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc236736191"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="7B5F5BCD" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="49568EE4" w14:textId="4C2A31C5" w:rsidR="004F2B52" w:rsidRPr="006444FB" w:rsidRDefault="006D6337" w:rsidP="00D83635">
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk235448619"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centre’s (YDC’s) Custodial Officers and staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535C99BD" w14:textId="66879B58" w:rsidR="00863C19" w:rsidRPr="009461DD" w:rsidRDefault="00156F18" w:rsidP="00544128">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="240"/>
-[...143 lines deleted...]
-    <w:p w14:paraId="7340E127" w14:textId="77777777" w:rsidR="00CC5B99" w:rsidRPr="00E654DA" w:rsidRDefault="00386995" w:rsidP="00D25CD5">
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc236736192"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="2B4AE69C" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:bookmarkStart w:id="9" w:name="_Hlk235448649"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">Through the Model of Care (MoC) the Department aims to provide a positive environment where young people and staff feel physically and emotionally safe. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">The purpose of this COPP is to establish clear and consistent searching procedures that ensures the safety, good order and security at a YDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="737DCBCE" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26"/>
+    <w:p w14:paraId="3C009592" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">Within a youth detention centre, searching is necessary to increase the safety and security of every person within the YDC and reduce the likelihood of: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D76E611" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="07FDD2C5" w14:textId="27C547A0" w:rsidR="00CC5B99" w:rsidRPr="00E654DA" w:rsidRDefault="00C03587" w:rsidP="00D25CD5">
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>escapes, attempted escapes and assisting escapes, from custody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556506D2" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="42910600" w14:textId="1C75A1A5" w:rsidR="00CC5B99" w:rsidRPr="00E654DA" w:rsidRDefault="00F51C52" w:rsidP="00D25CD5">
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>harm to the public, young people (detainees) and/or staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC38ED1" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="6AE9EB3D" w14:textId="254DD7FC" w:rsidR="00CC5B99" w:rsidRPr="00E654DA" w:rsidRDefault="003113C7" w:rsidP="00D25CD5">
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>possession of any unauthorised items</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4AAA50" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="67C6E9BE" w14:textId="6C870EF6" w:rsidR="00F51C52" w:rsidRPr="00F51C52" w:rsidRDefault="00443454" w:rsidP="00333124">
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>damage to property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4774965B" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26"/>
+    <w:p w14:paraId="5EB8EBFC" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:r w:rsidRPr="009461DD">
+        <w:t>The presence of unauthorised items has the potential to adversely impact the safety of staff and young people and the good order and management of a YDC. To detect unauthorised items, searches are conducted on persons and environments within and around a YDC by staff with appropriate training.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774214F6" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26"/>
+    <w:p w14:paraId="3D2B0938" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Searches are a preventative mechanism to locate and remove anything posing an adverse risk to safety and security whilst ensuring the dignity, self-respect and privacy of persons and property being searched.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370D79E4" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26"/>
+    <w:p w14:paraId="1B0A03C9" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">Routine full searching (previously known as strip searching) shall not be conducted at a YDC. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="10" w:name="_Hlk87605378"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>The decision to conduct a full search of a young person shall only be conducted where there is a reasonable suspicion or intelligence that the young person is in possession of an unauthorised item on the person which:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3FF555" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26"/>
+    <w:p w14:paraId="32B3AA60" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1647"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>may jeopardise the safety, good order, or security of the detention centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="319BFF51" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1287"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>may be used for self-harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489E831E" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="0418F4B0" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Search procedures shall be based on assessment of risk and shall adopt the least intrusive method possible to minimise the possibility of any re-traumatisation and/or negative impact on a person, without compromising the effectiveness of the search.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6FAECC" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26"/>
+    <w:p w14:paraId="73919E0D" w14:textId="77777777" w:rsidR="00665C26" w:rsidRPr="009461DD" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Hlk212628835"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Searching shall be conducted regarding the privacy and dignity of the person being searched and be conducted in a designated area that ensures a person’s right to privacy. All searches shall consider the religious, cultural beliefs of a person when performing a search.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="19CE9B4B" w14:textId="77777777" w:rsidR="003E2ACD" w:rsidRPr="009461DD" w:rsidRDefault="003E2ACD" w:rsidP="00665C26"/>
+    <w:p w14:paraId="44BC9981" w14:textId="1EB4D150" w:rsidR="00665C26" w:rsidRDefault="00665C26" w:rsidP="00665C26">
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Searching is governed by rigorous recording and reporting procedures providing transparency and accountability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3D12AD" w14:textId="2CE9FE84" w:rsidR="00621C96" w:rsidRPr="0023534D" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc236736193"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc31709743"/>
+      <w:bookmarkStart w:id="14" w:name="_Hlk85100113"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc216356025"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Foundations of Searching</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9758BE" w14:textId="4F1087C8" w:rsidR="00544128" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc236736194"/>
+      <w:r>
+        <w:t>General</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidR="009D49EF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702266AC" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">The Assistant Superintendent Security shall ensure visible signs and information are displayed within and around the YDC advising that persons, property, or vehicles may be searched. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54881C40" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">Custodial Officers undertaking search activities shall utilise all required personal protective equipment (PPE). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287D2BD3" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc235106083"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236736195"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Prior to a search</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65070428" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">The Custodial Officer shall provide the following information to a person prior to a search; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59376FCF" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1571"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">ask if the person understands the search process </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC94D03" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1571"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>what actions a person should do in advance (e.g., removing coats)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9C4CBF" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1571"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">the reason and method of search </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4639215D" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1571"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>seek consent from person based on the method of the search being conducted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C1CECB" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1571"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">explain the consequences for the person refusing a search </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E270BB3" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1571"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">privacy options available for persons with religious or cultural headwear </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF8B695" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1571"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>actions if an unauthorised item is found.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="528142D3" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00160157">
+      <w:r w:rsidRPr="009461DD">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Custodial Officer </w:t>
       </w:r>
-      <w:r w:rsidR="009D5B6C" w:rsidRPr="00820A53">
-[...30 lines deleted...]
-    <w:p w14:paraId="77F84B67" w14:textId="494CA7A4" w:rsidR="009D5B6C" w:rsidRDefault="00A50E08" w:rsidP="00333124">
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">may ask the person to be searched if they have any item that may affect the safety, good order, or security of the YDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43ED8A8B" w14:textId="3ACB3EA6" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">Where a person hands over an item or an item is found that is deemed to be unauthorised refer to the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_Unauthorised_items" w:history="1">
-        <w:r w:rsidR="00FB4C7B" w:rsidRPr="00E12F61">
+        <w:r w:rsidRPr="009461DD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...10 lines deleted...]
-          <w:t>5</w:t>
+          </w:rPr>
+          <w:t>Unauthorised items</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00660F41" w:rsidRPr="00D05955">
-[...6 lines deleted...]
-    <w:p w14:paraId="6B5496D6" w14:textId="1B2593A7" w:rsidR="004936AB" w:rsidRDefault="00DB029D" w:rsidP="001753D1">
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve"> section of this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF619A0" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Recording_searches"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00160157">
+      <w:bookmarkStart w:id="19" w:name="_Gender_of_the"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc235106084"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc236736196"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t xml:space="preserve">Gender of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009461DD">
         <w:rPr>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Custodial Officer </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="54E1289C" w14:textId="77777777" w:rsidR="00333124" w:rsidRDefault="00500E56" w:rsidP="00333124">
+        <w:t xml:space="preserve">custodial officer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>conducting search</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="4B41C9F1" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="00F836F9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="025B2B6A" w14:textId="1BA7EAD8" w:rsidR="00333124" w:rsidRDefault="00165FD6" w:rsidP="00333124">
+        <w:ind w:left="770" w:hanging="770"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Searches of a person shall be conducted by a Custodial Officer of the same gender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009461DD">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35ED12F2" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="00F836F9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00177395">
+        <w:ind w:left="770" w:hanging="770"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>If a Custodial Officer is uncertain as to the gender of the young person being searched they shall ask the person their preference for a male or female officer to carry out the search and act in accordance with the answer and in the absence of an answer the person is to be treated as the gender they outwardly appear to the searching officer.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009461DD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F46053" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc235106085"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc236736197"/>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Injuries or disabilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+    </w:p>
+    <w:p w14:paraId="6F203561" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="009461DD" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009461DD">
+        <w:t>Searches of all persons with an injury or disability (including persons with a prothesis) shall be conducted in a manner which ensures decency and the least discomfort or intrusion while maintaining the integrity of the search.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41ACB34A" w14:textId="7F8F66C4" w:rsidR="004A5C92" w:rsidRPr="007D7B28" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">ustodial </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">fficer </w:t>
+      </w:r>
+      <w:r>
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve"> assess the person to be searched to determine if the injury or disability requires an adjustment to the searching procedures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7B28">
+        <w:t xml:space="preserve">without compromising YDC safety and security.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1966EAD6" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="008B5FD0" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Specific searching on young people with an injury or disability shall be conducted in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Searching_young_people" w:history="1">
+        <w:r w:rsidRPr="00716B52">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>COPP 7.5 – Trans, Gender Diverse and Intersex Detainees</w:t>
+          <w:t>Searching young people with injuries or disabilities</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00165FD6">
+      <w:r>
+        <w:t xml:space="preserve"> of this COPP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4BDC20" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00F06773" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc235106086"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc236736198"/>
+      <w:r w:rsidRPr="00F06773">
+        <w:t>Pregnant persons</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="25487CF0" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="0083078C" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where a person advises that they are pregnant, the Custodial Officer shall use the least intrusive search technique based on risk to maintain the safety and good order of the YDC and the dignity and respect of the person being searched.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EDB756" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00F06773" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc235106087"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc236736199"/>
+      <w:r w:rsidRPr="00F06773">
+        <w:t>Religious and cultural headwear</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+    </w:p>
+    <w:p w14:paraId="029F4845" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00703506" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703506">
+        <w:t>All persons entering a detention centre shall be permitted to wear religious and/or cultural headwear and shall be treated with respect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A4335E" w14:textId="1FADFB8E" w:rsidR="004A5C92" w:rsidRPr="00703506" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703506">
+        <w:t>Searches of religious and cultural headwear shall be conducted in accordance with the following procedures</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30B83">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423CBB12" w14:textId="4BE5C884" w:rsidR="001A6759" w:rsidRPr="00130A04" w:rsidRDefault="001A6759" w:rsidP="00896CA2">
+    <w:p w14:paraId="3D536EC0" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00703506" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...37 lines deleted...]
-    <w:p w14:paraId="0AD21193" w14:textId="5659996B" w:rsidR="007C4816" w:rsidRPr="00333124" w:rsidRDefault="00992348" w:rsidP="00333124">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703506">
+        <w:t>A Custodial Officer shall ensure the area where the search is being conducted, is out of sight of all persons of the opposite gender to the person being searched.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44CC7ED0" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00703506" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...32 lines deleted...]
-      <w:bookmarkStart w:id="10" w:name="_Toc202523197"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703506">
+        <w:t xml:space="preserve">Veils or other face coverings shall be removed in a private area and conducted by a Custodial Officer of the appropriate gender.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7429BAD7" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00703506" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703506">
+        <w:t>A Custodial Officer shall use a handheld metal detector to search headwear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FF1BCAB" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00703506" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00703506">
+        <w:t>Following the search a Custodial Officer shall provide a mirror and privacy to the person when reapplying the veil, face covering or headwear.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DFE1FB" w14:textId="4C67411E" w:rsidR="004A5C92" w:rsidRPr="000D5A37" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">People with </w:t>
-[...196 lines deleted...]
-        <w:t>boriginal detainee</w:t>
+        <w:t xml:space="preserve">Consideration shall be given to an Aboriginal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00703506">
+        <w:t>young person</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in accordance with </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00177395">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00B30B83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">COPP 2.2 </w:t>
-[...11 lines deleted...]
-          <w:t>Cultural and Religious Requirements</w:t>
+          <w:t>COPP 2.2 – Cultural Requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5A6BC4" w14:textId="0BC37BCB" w:rsidR="00783B40" w:rsidRDefault="00783B40" w:rsidP="00D83635">
+    <w:p w14:paraId="36E2C8EB" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="001532F6" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="_Toc222747162"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc235106089"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc236736200"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidRPr="001532F6">
+        <w:t>Search kits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="3542B025" w14:textId="0F8F07A2" w:rsidR="004A5C92" w:rsidRPr="00463110" w:rsidRDefault="004A5C92" w:rsidP="00463110">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="882" w:hanging="882"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00463110">
+        <w:t xml:space="preserve">Tools in search kits shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00463110">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.8 – Tools and Materials</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00463110">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6C4DF0" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00ED5C58" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc81476255"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc235106090"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc236736201"/>
+      <w:r w:rsidRPr="00ED5C58">
+        <w:t>Approved searching apparatus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="07F6C981" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="001532F6" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Hlk208232545"/>
+      <w:r w:rsidRPr="001532F6">
+        <w:t>Approved searching apparatus may be used to detect unauthorised items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="219D211F" w14:textId="583037B3" w:rsidR="004A5C92" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001532F6">
+        <w:t xml:space="preserve">Purchase and approved searching apparatus are detailed in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Approved" w:history="1">
+        <w:r w:rsidRPr="001532F6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Approved Searching Apparatus</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidRPr="007F026C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10F4E0A8" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="009D6C4F" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="14" w:name="_Toc202523200"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="36" w:name="_Search_Methods_–"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc235106091"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc236736202"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:r w:rsidRPr="009D6C4F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Search Methods – Application</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+      <w:r w:rsidRPr="009D6C4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5B56B0" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="009F7C59" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:t>Search methods provide standardised procedures for conducting searches within Youth Detention Centres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5419669E" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All search methods must be applied in conjunction with: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D829C94" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1265"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>General Search Requirements</w:t>
+      </w:r>
       <w:r>
-        <w:t>Search Equipment and Methods</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="0EB8DD7B" w14:textId="77777777" w:rsidR="007C4816" w:rsidRDefault="007C4816" w:rsidP="00D83635">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BDCA28" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Risk Assessment and Approval</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A014C0D" w14:textId="2D956399" w:rsidR="00FA2DC2" w:rsidRPr="009F7C59" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Category</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>specific safeguards</w:t>
+      </w:r>
+      <w:r w:rsidR="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ECF81AA" w14:textId="4B63E408" w:rsidR="00FA2DC2" w:rsidRPr="009F7C59" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Search methods must be proportionate to identified risk and use the least intrusive method reasonably available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AE22D0" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00174E9F" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1D5F07D2" w14:textId="4D0C535A" w:rsidR="003F47CA" w:rsidRPr="003F47CA" w:rsidRDefault="007C4816" w:rsidP="00333124">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc235106092"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc236736203"/>
+      <w:r w:rsidRPr="00174E9F">
+        <w:t>Visual search</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="487A470D" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00E924ED" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="7291BABF" w14:textId="77777777" w:rsidR="007C4816" w:rsidRDefault="007C4816" w:rsidP="007C4816">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t xml:space="preserve">A visual search involves the visual inspection of a person, item or area without physical contact. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16048E20" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00E924ED" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>A visual search may be conducted on its own or in conjunction with any other approved search method.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47CD1147" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00E924ED" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="6570C275" w14:textId="3B5307E1" w:rsidR="007C4816" w:rsidRPr="00333124" w:rsidRDefault="007C4816" w:rsidP="00333124">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Pat_search_–"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc235106093"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc236736204"/>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>Pat search – Standard Procedure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="211CBEB7" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...64 lines deleted...]
-        <w:t>are detailed in</w:t>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>A pat search involves systematically patting the outer surfaces of a person’s clothing using flat, open hands to detect unauthorised items.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink w:anchor="_Appendix_A:_Approved" w:history="1">
-        <w:r w:rsidRPr="000A4289">
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>Prior to conducting a pat search, the Custodial Officer shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CD37DD" w14:textId="4565A15E" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>inform the person of the authority, reason, and method of the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E4FAC4" w14:textId="7E30523F" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>ensure privacy and dignity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1075171C" w14:textId="2EBFA4F8" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>wear appropriate PPE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770441D8" w14:textId="1B7D8707" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t xml:space="preserve">ensure the search is conducted by an officer of the appropriate gender in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Gender_of_the" w:history="1">
+        <w:r w:rsidRPr="00BA6B8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Appendix </w:t>
-[...1 lines deleted...]
-        <w:r>
+          <w:t>section 3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> of this COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E924ED">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795EEFE7" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Pat searches shall be conducted in the following order:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A267B9C" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1778"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>removal and inspection of outer garments and pocket contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4160F1E7" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>upper body, arms, torso, waistband</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2D09C7" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>lower body including legs, footwear, and socks where required</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDCEF7C" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="009F7C59" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>inspection of the immediate area for dropped items.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDC39DE" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EA4567" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7C59">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any items located shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Unauthorised_items" w:history="1">
+        <w:r w:rsidRPr="00EA4567">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="000A4289">
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Unauthorised Items</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4567">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>within this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA4E0FA" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Full_searches_(Visual"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc235106094"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc236736205"/>
+      <w:bookmarkEnd w:id="44"/>
+      <w:r w:rsidRPr="00230C03">
+        <w:t>Full searches (Visual Only – Half and Half Method)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="36579CCE" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6FB1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A full search is a visual inspection of a young person conducted without physical contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A275756" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Full searches:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324E698A" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="003236B3" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall only apply to young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0533B12C" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="003236B3" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>shall not be conducted routinely</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B2096E3" w14:textId="7F196F06" w:rsidR="00FA2DC2" w:rsidRPr="003236B3" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">require reasonable suspicion and authorisation in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Full_searches_(Visual" w:history="1">
+        <w:r w:rsidRPr="00B30B83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-          <w:t>: Approved Searching Apparatus</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">section </w:t>
+        </w:r>
+        <w:r w:rsidR="00B30B83" w:rsidRPr="00B30B83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.4</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F026C">
+      <w:r w:rsidR="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this COPP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C495B42" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="003236B3" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>shall follow the Half and Half method.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="453EAFD1" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="003236B3" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003236B3">
+        <w:t>Full searches must be conducted:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10EBD1A6" w14:textId="6742122D" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>in a private area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D69649" w14:textId="260DA1A1" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>by two Custodial Officers of appropriate gender</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60504536" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230C03">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>in a manner that preserves dignity and avoids humiliation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59955CE2" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="009F7C59" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="47" w:name="_Handheld_metal_detectors"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc235106095"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc236736206"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:r w:rsidRPr="009F7C59">
+        <w:t>Handheld metal detectors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+    </w:p>
+    <w:p w14:paraId="52192763" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>A handheld metal detector may be used as a standalone search method or in conjunction with a pat search.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A08E046" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Custodial Officer shall ensure the device is not used on a person with a pacemaker or metal medical device.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3190B911" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The detector shall be passed close to the person’s body from head to toe without physical contact.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1818A0A3" w14:textId="1F4D4BF6" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any alarm shall be investigated through explanation from the person and, if required, further searching in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Search_Methods_–" w:history="1">
+        <w:r w:rsidRPr="00B30B83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t xml:space="preserve">section </w:t>
+        </w:r>
+        <w:r w:rsidR="00B30B83" w:rsidRPr="00B30B83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve"> of this COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7667E629" w14:textId="77777777" w:rsidR="00783B40" w:rsidRPr="00783B40" w:rsidRDefault="00783B40" w:rsidP="00783B40">
+    <w:p w14:paraId="03D7506E" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="0AF5B39E" w14:textId="03833F28" w:rsidR="00783B40" w:rsidRPr="00783B40" w:rsidRDefault="00783B40" w:rsidP="00333124">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="50" w:name="_Toc235106096"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc236736207"/>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t>Drug detection dogs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+    </w:p>
+    <w:p w14:paraId="76353CD0" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...112 lines deleted...]
-    <w:p w14:paraId="2A44B23B" w14:textId="6B641122" w:rsidR="005B35BB" w:rsidRDefault="00611F01" w:rsidP="001753D1">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Drug detection dogs may be authorised by the Superintendent or delegate to assist in detecting illegal or unauthorised substances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736AE1E2" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Drug detection dogs may be used in searches of persons, property, vehicles, buildings, or grounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666891B6" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00B30B83">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t>A positive indication does not constitute a search outcome and must be followed by an authorised search method.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54AAE1A3" w14:textId="2FAF88F3" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00B30B83">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">Where a person refuses further searching following a positive indication, refusal provisions in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Visitors_Refusal_to" w:history="1">
+        <w:r w:rsidRPr="00B30B83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">section </w:t>
+        </w:r>
+        <w:r w:rsidR="00B30B83" w:rsidRPr="00B30B83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00B30B83">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve"> apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9F00FC" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="28763F2D" w14:textId="0B47DB71" w:rsidR="0060752E" w:rsidRPr="00AC3C45" w:rsidRDefault="00FF72C8" w:rsidP="00333124">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="52" w:name="_Toc235106097"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc236736208"/>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t>Electronic Trace Devices (ETD) search</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="00F58410" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>An Electronic Trace Device (ETD) search involves swabbing a person or item to detect trace substances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65D81C59" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Consent shall be obtained prior to an ETD search.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EC46790" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Where required, a person may self</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>swab under officer direction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC5CD77" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>All ETD searches and results shall be recorded in TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27CB02D9" w14:textId="6B5B7A58" w:rsidR="00B30B83" w:rsidRDefault="00B30B83" w:rsidP="00FA6124">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34334954" w14:textId="77777777" w:rsidR="00FA6124" w:rsidRDefault="00FA6124" w:rsidP="00FA6124">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F1AE7E" w14:textId="77777777" w:rsidR="00B30B83" w:rsidRPr="005C6FB1" w:rsidRDefault="00B30B83" w:rsidP="00FA6124">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22681304" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc235106098"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc236736209"/>
+      <w:r w:rsidRPr="00ED5C58">
+        <w:lastRenderedPageBreak/>
+        <w:t>Equipment exemptions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:r w:rsidRPr="00ED5C58">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DAE508E" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="005C6FB1" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C6FB1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemptions relating to approved electronic or assistive equipment shall be managed in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA4567">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:r w:rsidR="009D39A0" w:rsidRPr="001D179A">
+        <w:t>COPP 9.5 – Approved and Unauthorised Items</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C6FB1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508AD875" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="009D6C4F" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="56" w:name="_Toc235106099"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc236736210"/>
+      <w:r w:rsidRPr="009D6C4F">
+        <w:t>Risk and Decision Framework</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="56"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:p w14:paraId="799EE8E0" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="005C6FB1" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="58" w:name="_Toc235106100"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc236736211"/>
+      <w:r w:rsidRPr="005C6FB1">
+        <w:t>Risk assessment to inform search method</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="6058DA8D" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B90361" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The assessed level of risk may determine if a search should be conducted and the method of search equal to the level of risk assessed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC532C1" w14:textId="093D6FF6" w:rsidR="00FA2DC2" w:rsidRPr="00B90361" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_The_Custodial_Officer"/>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r w:rsidRPr="00B90361">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Custodial Officer shall complete a risk assessment as per, </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_The_Custodial_Officer" w:history="1">
+        <w:r w:rsidRPr="00B30B83">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...18 lines deleted...]
-          <w:t>Detainees</w:t>
+            <w:lang w:eastAsia="en-AU"/>
+          </w:rPr>
+          <w:t>Table 1, Young Person Searching Risk Assessment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009D39A0" w:rsidRPr="00D05955">
-[...11 lines deleted...]
-      <w:r w:rsidR="009D39A0" w:rsidRPr="00AC3C45">
+      <w:r w:rsidRPr="00B30B83">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Appendix </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA6B46">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90361">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009D39A0" w:rsidRPr="00AC3C45">
+        <w:t>to determine if a search is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673906A7" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – Pat Search Procedures </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00702D6F" w:rsidRPr="00AC3C45">
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Officers or Other Employees and </w:t>
-[...1375 lines deleted...]
-    <w:p w14:paraId="5A392F7D" w14:textId="77777777" w:rsidR="00A707AA" w:rsidRPr="00CC50E2" w:rsidRDefault="00A707AA" w:rsidP="00D25CD5">
+        <w:t xml:space="preserve">The Custodial Officer shall consider the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11C12E21" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="357"/>
+        <w:ind w:left="873"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">Risks associated with the young person including: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B136C53" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC50E2">
-[...3 lines deleted...]
-    <w:p w14:paraId="5EDFC372" w14:textId="77777777" w:rsidR="00A707AA" w:rsidRPr="00CC50E2" w:rsidRDefault="00A707AA" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">previous relevant behaviours including previous incidents in a YDC and offence history </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732F78CD" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">current mental health issues which may have an impact on the young person’s behaviour </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3A49B4" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">on admission review any relevant alerts or documented history of possession and/or use of restricted, prohibited, or illegal items </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2A7AB2" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">past or present self-harm or suicide risk </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB1E5B1" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">drug or alcohol history </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C587DA" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">the possible intended outcome/use of the item they are suspected to be hiding </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F973CA" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00B30B83" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B30B83">
+        <w:t xml:space="preserve">any other risk factors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DDBCBB2" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00605DAD" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="357"/>
+        <w:ind w:left="873" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DAD">
+        <w:t>Situational factors such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2422582A" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC50E2">
-[...3 lines deleted...]
-    <w:p w14:paraId="4959E1FA" w14:textId="77777777" w:rsidR="00A707AA" w:rsidRPr="00CC50E2" w:rsidRDefault="00A707AA" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">whether a potentially dangerous item has gone missing from a secure area (e.g., a piece of cutlery, tools, writing implement) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549CF755" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="100"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">the young person’s current behaviour </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C95AF0" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="100"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>intelligence which indicates that the young person may be in possession of an unauthorised or illegal item.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB2619B" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00605DAD" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="357"/>
+        <w:ind w:left="873" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DAD">
+        <w:t>Movement factors such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65576EE4" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00CC50E2">
-[...3 lines deleted...]
-    <w:p w14:paraId="183F0D70" w14:textId="77777777" w:rsidR="00A707AA" w:rsidRPr="00CC50E2" w:rsidRDefault="00A707AA" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">whether the young person is returning from a location within a YDC where they may have had access to potentially dangerous items or unauthorised or illegal items (including visits area, programs or education precinct) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66461D22" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="100"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>whether the young person is being admitted to a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD8884E" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="100"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">whether the young person is returning from a leave of absence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF1E1D7" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="100"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>whether the young person is being transferred from Western Australia (WA) Police Force custody (and whether the young person was searched by the WA Police Force).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D71D637" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00605DAD" w:rsidRDefault="00FA2DC2" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...67 lines deleted...]
-    <w:p w14:paraId="766EEDBD" w14:textId="77777777" w:rsidR="00A707AA" w:rsidRPr="00CC50E2" w:rsidRDefault="00A707AA" w:rsidP="00333124">
+        <w:ind w:left="873"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00605DAD">
+        <w:t xml:space="preserve">Any other risk factor which may be relevant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6333BF0A" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...167 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00FA6124">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>The assessed</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA5015" w:rsidRPr="00CA5015">
+        <w:t xml:space="preserve">The Custodial Officer shall consider the safety and wellbeing of the young person. security considerations shall not override or expose the young person to a search which may be detrimental to their safety or wellbeing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5334D246" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00040148">
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Hlk220404819"/>
+      <w:r w:rsidRPr="00FA6124">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">level of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA5015" w:rsidRPr="00CA5015">
+        <w:t xml:space="preserve">The Custodial Officer shall obtain approval from the relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>Senior Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">risk </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B1346">
+        <w:t xml:space="preserve"> who may approve the search method of a young person. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1109F55D" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">may </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA5015" w:rsidRPr="00CA5015">
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
         <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>determine if a search should be conducte</w:t>
-[...916 lines deleted...]
-        <w:t xml:space="preserve"> Searching Risk Assessment </w:t>
+        <w:t xml:space="preserve">Table 1 – Young Person Searching Risk Assessment </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="85" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="85" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3258"/>
-        <w:gridCol w:w="3259"/>
+        <w:gridCol w:w="3114"/>
+        <w:gridCol w:w="3403"/>
         <w:gridCol w:w="3259"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002434EE" w14:paraId="2AEFE9C8" w14:textId="77777777" w:rsidTr="00145A63">
+      <w:tr w:rsidR="00D121C4" w:rsidRPr="00EC0D45" w14:paraId="600FBF53" w14:textId="77777777" w:rsidTr="00EC0D45">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3258" w:type="dxa"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
           </w:tcPr>
-          <w:p w14:paraId="5D3999D2" w14:textId="181390C7" w:rsidR="002434EE" w:rsidRDefault="00454360" w:rsidP="00167F8C">
+          <w:p w14:paraId="4616B857" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:bookmarkStart w:id="62" w:name="_Hlk208233510"/>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>No risk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="70AACD5A" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Low risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
           </w:tcPr>
-          <w:p w14:paraId="05CEE256" w14:textId="77777777" w:rsidR="002434EE" w:rsidRDefault="00454360" w:rsidP="00167F8C">
+          <w:p w14:paraId="6394D72D" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Low risk </w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High risk </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w14:paraId="0E0632AA" w14:textId="77777777" w:rsidTr="00EC0D45">
+        <w:trPr>
+          <w:trHeight w:val="416"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="572BB528" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Search Method:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No search</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3403" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D1AFD9" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Search Method:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pat and/or handheld metal detector search</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="6A1A41"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCDB6EF" w14:textId="77777777" w:rsidR="002434EE" w:rsidRDefault="00454360" w:rsidP="00167F8C">
+          <w:p w14:paraId="0153FC64" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">High risk </w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Search Method:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Full search  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002434EE" w14:paraId="7713B0C9" w14:textId="77777777" w:rsidTr="00167F8C">
+      <w:tr w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w14:paraId="63EF3333" w14:textId="77777777" w:rsidTr="00EC0D45">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3258" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="3114" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E87A58" w14:textId="7DAEDDD4" w:rsidR="002D11A0" w:rsidRDefault="00956E26" w:rsidP="00167F8C">
-[...22 lines deleted...]
-              <w:t>No search</w:t>
+          <w:p w14:paraId="1ED26F4A" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Factors which may lead to a ‘no risk’ assessment:</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...38 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0A042C76" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
-        </w:tc>
-[...69 lines deleted...]
-          <w:p w14:paraId="55DD4079" w14:textId="048F3D86" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00B96839" w:rsidP="00167F8C">
+          <w:p w14:paraId="5D2A5A08" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>No risk factors associated with the young person.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23FF332E" w14:textId="0FDEBCFF" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00B96839" w:rsidP="00167F8C">
+          <w:p w14:paraId="3CCCDF14" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">No risk factors associated with the situation. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B4908F7" w14:textId="0A3CB09B" w:rsidR="002D11A0" w:rsidRPr="008725A9" w:rsidRDefault="002D11A0" w:rsidP="009B1346">
+          <w:p w14:paraId="1A96CF4B" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
-                <w:strike/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:tcW w:w="3403" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1D9C1F" w14:textId="1283EFE0" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00581684" w:rsidP="00167F8C">
-[...7 lines deleted...]
-              <w:t>may lead to a low risk assessment:</w:t>
+          <w:p w14:paraId="269B3F99" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Factors which may lead to a low risk assessment:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00FB33F2" w14:textId="77777777" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00581684" w:rsidP="00167F8C"/>
-          <w:p w14:paraId="400486EF" w14:textId="3D792F01" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00B96839" w:rsidP="00167F8C">
+          <w:p w14:paraId="2CE391C5" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="315C0D75" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A low-risk item missing from a secure area but with no intelligence on who may possess it or what happened to it.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08B94543" w14:textId="4BB132CC" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00A50C99" w:rsidP="00167F8C">
+          <w:p w14:paraId="337D01A5" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young person’s admission into BHDC with no specific </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Young</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> person’s risks.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BE9EEED" w14:textId="46DB1232" w:rsidR="00581684" w:rsidRDefault="00A50C99" w:rsidP="00167F8C">
+          <w:p w14:paraId="5DB4DCFF" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Young person’s attendance at workshops.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3259" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="49FB7784" w14:textId="11D0DC32" w:rsidR="00581684" w:rsidRDefault="00581684" w:rsidP="00167F8C">
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> search:</w:t>
+          <w:p w14:paraId="7E8F1C77" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Factors which lead to a high-risk assessment for a full search:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="149C207D" w14:textId="77777777" w:rsidR="001C4775" w:rsidRPr="00581684" w:rsidRDefault="001C4775" w:rsidP="00167F8C"/>
-          <w:p w14:paraId="4F24D200" w14:textId="063803BE" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00B96839" w:rsidP="00167F8C">
+          <w:p w14:paraId="53440EC5" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74F77A0C" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> has</w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reasonable suspicion and or intelligence received that the young person has possession of an item. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52993C0A" w14:textId="2A81DE0A" w:rsidR="00581684" w:rsidRPr="00581684" w:rsidRDefault="00A042F0" w:rsidP="00167F8C">
+          <w:p w14:paraId="5512206F" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The item may jeopardise the safety, good order, or security of a YDC.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BA13701" w14:textId="388B33DB" w:rsidR="00FB668A" w:rsidRPr="00581684" w:rsidRDefault="00B96839" w:rsidP="00167F8C">
+          <w:p w14:paraId="337328C1" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00EC0D45" w:rsidRDefault="00FA2DC2" w:rsidP="00EC0D45">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
+              <w:keepNext w:val="0"/>
+              <w:keepLines w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="360"/>
+                <w:tab w:val="num" w:pos="927"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...71 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00EC0D45">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The item may be used for self-harm.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5139CD0F" w14:textId="77777777" w:rsidR="00CB27AD" w:rsidRPr="00470D8D" w:rsidRDefault="00CB27AD" w:rsidP="00470D8D"/>
-    <w:p w14:paraId="083B448B" w14:textId="2DF43D22" w:rsidR="008D199C" w:rsidRDefault="00E12F8A" w:rsidP="00333124">
+    <w:bookmarkEnd w:id="62"/>
+    <w:p w14:paraId="2D2906DD" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">The above table is intended as a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>guide,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> a risk assessment shall be determined on a case-by-case basis. Any item (for example, a rock or a stick) in the possession of a young person with intent to harm or cause damage to property may be determined as a risk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19F9266D" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="00FA6124" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">The Custodial Officer shall record all identified risks in the TOMS Search Module. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0643EAC9" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">The Superintendent may authorise a young person to be forcibly searched in exceptional circumstances in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00FA6124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.2 – Use of Force and Restraints</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00605DAD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00605DAD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2957DA9A" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="009D6C4F" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc235106101"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc236736212"/>
       <w:r>
-        <w:t>T</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Young People Searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:bookmarkEnd w:id="64"/>
+      <w:r w:rsidRPr="009D6C4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6A1A9E" w14:textId="3A40C975" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="65" w:name="_Toc235106102"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc236736213"/>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> a </w:t>
+        <w:t xml:space="preserve">Young </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6124">
+        <w:t>p</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">risk </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> basis. </w:t>
+        <w:t>eople search p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>ower</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Any item (for example, a rock or a stick) </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="3DE73C7E" w14:textId="02A48162" w:rsidR="00D748D6" w:rsidRPr="00D748D6" w:rsidRDefault="00AA4767" w:rsidP="00333124">
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="65"/>
+      <w:bookmarkEnd w:id="66"/>
+    </w:p>
+    <w:p w14:paraId="438BDC9D" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="3655FC03" w14:textId="3B277156" w:rsidR="00DF2BF7" w:rsidRPr="00DF2BF7" w:rsidRDefault="00AA4767" w:rsidP="00333124">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>The Superintendent is empowered to search a young person and empowered to direct an officer to undertake the search on their behalf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679B5C3B" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="67" w:name="_Toc235106103"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc236736214"/>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>When a young person should be searched</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="4E2E4489" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...32 lines deleted...]
-      <w:r w:rsidR="000F44E5" w:rsidRPr="007A5CA9">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>A young person should be searched:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60081455" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>on admission to a detention centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3100F58B" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>immediately before discharge</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD8A838" w14:textId="757D1342" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">on leaving or returning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBA3433" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1418"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>when transferring from one detention centre to another</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w14:paraId="3C0397C5" w14:textId="44A0AC53" w:rsidR="002D7F9A" w:rsidRPr="00D907E8" w:rsidRDefault="00E56E53" w:rsidP="00333124">
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787169C8" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...268 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>The decision to conduct a full search of a young person shall only be conducted where there is a reasonable suspicion or intelligence that the young person is in possession of an unauthorised item on the person which:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F4152B" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CC50E2">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
         <w:t>may jeopardise the safety, good order, or security of the detention centre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041DD298" w14:textId="77777777" w:rsidR="00315DE0" w:rsidRPr="00CC50E2" w:rsidRDefault="00315DE0" w:rsidP="00D25CD5">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BDCE1AB" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="Documentdetails"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00CC50E2">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:ind w:left="1418"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
         <w:t>may be used for self-harm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3874BE" w14:textId="2B86CC25" w:rsidR="00931D40" w:rsidRPr="00D907E8" w:rsidRDefault="00C071DB" w:rsidP="00333124">
+    <w:p w14:paraId="63CA4F29" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">Where a full search is conducted based on an intelligence or security report, the Custodial Officer shall add the relevant report number(s) to the Reasonable Cause/Comments data entry box in the search record on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="634BC36A" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc235106104"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc236736215"/>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>Young people who self-identify as trans, non-binary or intersex</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="6C94AC72" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">Custodial Officers conducting the search of a young person who has self-identified as trans, non-binary or intersex shall conduct the search in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00FA6124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.5 – Trans, Gender Diverse and Intersex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA883AF" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">Where a young person provides or states they possess a birth certificate or an acknowledgment document under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Births Deaths and Marriages Registration Act 1998</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">, that lists their sex as that other than what they appear or different to their biological sex, the Superintendent and Security Manager shall be notified as soon as practicable  and the young person managed in line with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00FA6124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.5 – Trans, Gender Diverse and Intersex</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D08433" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t xml:space="preserve">Once the gender of the person has been established, the same search procedures apply (e.g., full, pat, handheld metal detector). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68110A87" w14:textId="77777777" w:rsidR="00FA6124" w:rsidRDefault="00FA6124" w:rsidP="00FA6124"/>
+    <w:p w14:paraId="66743D6F" w14:textId="77777777" w:rsidR="00FA6124" w:rsidRPr="00B90361" w:rsidRDefault="00FA6124" w:rsidP="00FA6124"/>
+    <w:p w14:paraId="776C7822" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="71" w:name="_Searching_young_people"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc235106105"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc236736216"/>
+      <w:bookmarkStart w:id="74" w:name="_Hlk230696596"/>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="00B90361">
+        <w:lastRenderedPageBreak/>
+        <w:t>Searching young people with injuries or disabilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p w14:paraId="1749A7DD" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="007508BE" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007508BE">
+        <w:t xml:space="preserve">The custodial officer shall ask the person if they are in any pain or discomfort and consider seeking advice from Health Services staff, prior to the search. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FB99855" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A </w:t>
-[...2 lines deleted...]
-        <w:t>full</w:t>
+        <w:t>The custodial officer performing the search shall c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>onduct a risk assessment prior to the search and consider</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> search is a visual check and </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E15E6EC" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2629"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1702" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>whether to transfer the person to a wheelchair (if available)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7948B0E4" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2629"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1702" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>level/nature of the person’s disability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B70DC4" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2629"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1702" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t xml:space="preserve">person’s size and weight etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D980A9F" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2629"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1702" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>specific triggers for the person being searched, refer to disability profile on Toms (if there is one) for guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDC3753" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B6F14">
+        <w:t>If applicable, the custodial officer shall collapse the person’s wheelchair and closely inspect removable parts, such as the arms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67434284" w14:textId="767FFCA9" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>If an artificial limb, bandage, plaster cast etc. impedes the search and there is suspicion/intelligence of an unauthorised concealed item the Custodial Officer shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6124">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A5BBA37" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2988"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1663" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>where practicable, seek health service advice about the removal of the item</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0397E9" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B90361" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2988"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1663" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t>consider the use of a DDU dog if deemed appropriate by the Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E7ADDF" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="2988"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1663" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B90361">
+        <w:t xml:space="preserve">consider placing the young person in safe cell and on ARMS if there is suspicion of object that could endanger themselves/others. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130610E4" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007508BE">
+        <w:t>The custodial officer shall provide persons with an injury and those with disabilities the opportunity to sit down as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AC2BC3D" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="007508BE" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007508BE">
+        <w:t>Where required, on completion of the search the person shall be transferred back into their own wheelchair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBC5FF4" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B43F39" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc235106106"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc236736217"/>
+      <w:r w:rsidRPr="00B43F39">
+        <w:t>Suspected concealed item management</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+    </w:p>
+    <w:p w14:paraId="14B9EDC8" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">The Custodial Officer shall inform the Senior Officer where they believe the young person has an item concealed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE3D8D7" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>The Custodial Officer shall place the young person in an observation cell if they suspect the young person has an item concealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F027903" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>The Custodial Officer shall request the young person remove the concealed item and surrender the item to staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CE937D1" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">The young person shall remain in an observation cell until the item is surrendered or until the Senior Officer advises attendance at a hospital for a medical examination is required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0F0A97" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B43F39" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B43F39">
+        <w:t xml:space="preserve">The Superintendent or delegate shall authorise attendance at a hospital for a medical examination. Notification to the Operations Centre shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00FA6124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.1 – Incident Reporting</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B43F39">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E162F80" w14:textId="15931AA2" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">When a young person refuses a full search, the Superintendent may order the young person to be confined in an observation cell, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00FA6124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.10 Confinement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>, without being searched until willing to comply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="142929E1" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>The relevant Senior Officer shall counsel the young person to assist with compliance to a search.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A385131" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">The young person shall not be placed in an observation cell for a period that exceeds the time limit of the applicable confinement order, issued in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00FA6124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.10 – Confinement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E083A2" w14:textId="236A72D5" w:rsidR="0037386B" w:rsidRPr="00F52920" w:rsidRDefault="0037386B" w:rsidP="00FA6124">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Unauthorised_items" w:history="1">
+        <w:r w:rsidRPr="00FA6124">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unauthorised items</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B43F39">
+        <w:t xml:space="preserve"> shall be managed in accordance with this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6426D74F" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="77" w:name="_Toc235106107"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc236736218"/>
       <w:r>
-        <w:t>not involve physical contact.</w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t>Force ordered and used to conduct a search</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008323F9">
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="411EDC79" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00B43F39" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">DC only extends to </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>The use of f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43F39">
+        <w:t>orce to conduct a search is a last resort and attempts to resolve an incident shall be conducted without force where possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FCE193" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="00FA6124" w:rsidRDefault="0037386B" w:rsidP="00FA6124">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">Force ordered and used to conduct a search shall be in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 8.2 Use of Force and Restraints</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC8CF9F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Officer_or_Other"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc235106108"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc236736219"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:r w:rsidRPr="009D6C4F">
+        <w:t>Officer or Other Employee Searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:p w14:paraId="41D1FEB9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="82" w:name="_Toc235106109"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc236736220"/>
       <w:r>
-        <w:t>.</w:t>
+        <w:t>When an officer or other employee may be searched</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="7"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="3363D2D2" w14:textId="44884794" w:rsidR="00B33FA6" w:rsidRPr="00B33FA6" w:rsidRDefault="00C35921" w:rsidP="00333124">
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="3025D1A1" w14:textId="4BC5BC10" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="563BC89D" w14:textId="28744736" w:rsidR="00C76880" w:rsidRPr="00C76880" w:rsidRDefault="00C071DB" w:rsidP="00333124">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>An officer or other employee may be searched</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6124">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E7DFD6" w14:textId="4777503A" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r>
+        <w:t>on entering or leaving a detention centre</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B82E01F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r>
+        <w:t>at such a time as is considered necessary at the time by the Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06DCD4C4" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Toc214887827"/>
+      <w:bookmarkEnd w:id="84"/>
       <w:r>
-        <w:t xml:space="preserve">A </w:t>
-[...2 lines deleted...]
-        <w:t>full</w:t>
+        <w:t>The Superintendent is empowered to search any officer or other employee, including contractors, subcontractors, and volunteers, entering, or exiting a YDC or as considered necessary</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> search </w:t>
-[...658 lines deleted...]
-      <w:r w:rsidR="00204637">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="9"/>
       </w:r>
-      <w:bookmarkEnd w:id="52"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="3A045260" w14:textId="1C9C7D5A" w:rsidR="001F1156" w:rsidRDefault="001F1156" w:rsidP="00333124">
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DB0BF6" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00851F64" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00851F64">
+        <w:t xml:space="preserve">Where the employee is a member of the </w:t>
+      </w:r>
       <w:r>
-        <w:t>An officer or other employee may be searched</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3A81B040" w14:textId="54CCC5AA" w:rsidR="001F1156" w:rsidRDefault="001F1156" w:rsidP="00D25CD5">
+        <w:t xml:space="preserve">People, Culture and Standards Division </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00851F64">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_People,_Culture_and" w:history="1">
+        <w:r w:rsidRPr="00EA4567">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>People, Culture and Standards Division</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> procedures of this COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00851F64">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E66D560" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="002B1299" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00061303">
+        <w:t xml:space="preserve">Only items approved by the Superintendent, or their delegate shall be permitted into </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00061303">
+        <w:t xml:space="preserve">DC </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="00621446">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 9.5 – Approved and </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Unauthorised </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00621446">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Items</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00061303">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A14AB20" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Any_person,_in"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc235106110"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc236736221"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:r>
+        <w:t>Random searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F5D000" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">Security or Gatehouse officers shall use a Random Search Selector device to search 5% of daily pedestrian movements through the YDC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223986FD" w14:textId="0C374A01" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where operationally possible, one male and one </w:t>
+      </w:r>
+      <w:r w:rsidR="002850DC" w:rsidRPr="00FA6124">
+        <w:t>woman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> officer from the security or the </w:t>
+      </w:r>
+      <w:r w:rsidR="003157D4" w:rsidRPr="00FA6124">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve">atehouse staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85BC6" w:rsidRPr="00FA6124">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> conduct the random pat and property searches. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FC5C79" w14:textId="28BEB5B3" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>To conduct daily random searches of employee pedestrian movements</w:t>
+      </w:r>
+      <w:r w:rsidR="003157D4" w:rsidRPr="00FA6124">
+        <w:t>, Gatehouse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> officers </w:t>
+      </w:r>
+      <w:r w:rsidR="003157D4" w:rsidRPr="00FA6124">
+        <w:t>shall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> use a Random Search Selector to identify employees to be searched. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53744926" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>The numbers shall be documented on the Gatehouse daily personnel search record and forwarded to the Senior Officer assigned to the Gatehouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2723AD" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>The Senior Officer Security assigned to the random search shall be responsible for staff:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B907AC5" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-    <w:p w14:paraId="63A50E8B" w14:textId="3E84502F" w:rsidR="001F1156" w:rsidRPr="001F1156" w:rsidRDefault="001F1156" w:rsidP="00D25CD5">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>using the Random Search Selector device</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40C27FA7" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="28"/>
+          <w:numId w:val="27"/>
         </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>ensuring the search is conducted</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A80A54" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>documenting the search.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A0F821" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Toc235106111"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc236736222"/>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>Searching Other Persons</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F5BEBFF" w14:textId="029669C6" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="90" w:name="_Toc235106112"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc236736223"/>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>When other persons can be searched e.g</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6124">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44796B0E" w14:textId="07B2EC5D" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>A person who is not a young person</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6124">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>(detainee), or an officer or other employee, may be searched in the following circumstances:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010CD4A0" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
         </w:tabs>
-        <w:ind w:hanging="11"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="400BE15E" w14:textId="0431695D" w:rsidR="00284149" w:rsidRDefault="005E2732" w:rsidP="00333124">
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>seeking to enter a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6445BE1D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>on entry to a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629B3D05" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>while in a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7880CFFD" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>on seeking to leave a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B821B0" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>immediately before leaving a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F10B52" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>having just left a YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644C0CF9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1418" w:hanging="425"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>when outside but near a YDC (anywhere on the gazetted grounds), if the Superintendent is of the opinion that it is necessary for the security and good order of a YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="549A9D09" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...51 lines deleted...]
-      <w:r w:rsidR="00B63501">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>A person’s property may also be searched including lockers, vehicle, and personal belongings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A874C11" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FA6124" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>Social Visitor Searches (including children apparently under the age of 10 years) The Superintendent is empowered to search any person who is not a young person (detainee), officer, or other employee to a YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="10"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D59DE">
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:t>. This power is delegated to Custodial Officers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA6124">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="437E144C" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00C56C8D" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Custodial Officer shall assess visitors with assistive technology, medical equipment and/or DDU dogs to determine the searching procedures required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DD8592" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>The Senior Officer Gatehouse shall randomly identify a minimum of two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E59EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00475AF6">
+        <w:t>social visitors</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> per visit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E59EE">
+        <w:t>to be pat searched (inclusive of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> DDU</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E59EE">
+        <w:t xml:space="preserve"> dog indications</w:t>
+      </w:r>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B5A0357" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00C4028D" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0007026F">
+        <w:t xml:space="preserve">Any visitor entering or leaving </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007026F">
+        <w:t xml:space="preserve">DC </w:t>
+      </w:r>
+      <w:r>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007026F">
+        <w:t xml:space="preserve"> be subject to </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007026F">
+        <w:t xml:space="preserve">random search by </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0007026F">
+        <w:t xml:space="preserve"> DDU dog. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173ED728" w14:textId="0F06C066" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="93" w:name="_If_contraband_is"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:r>
+        <w:t xml:space="preserve">The visitor shall be refused entry where unauthorised items are discovered during a pat search. The WA Police Force shall be </w:t>
+      </w:r>
+      <w:r w:rsidR="006E14EC">
+        <w:t>contacted, and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the visitor shall be requested to wait for the WA Police Force to attend.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D0D5FF" w14:textId="698CCD39" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Discovery of unauthorised items shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Unauthorised_items" w:history="1">
+        <w:r w:rsidRPr="00D901D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>section 1</w:t>
+        </w:r>
+        <w:r w:rsidR="006E14EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D901D4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC4901">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00470D8D">
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D05955">
+        <w:t>this COPP</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The Custodial Officer </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="94" w:name="_Hlk80948765"/>
+      <w:r>
+        <w:t>shall complet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="95" w:name="_Hlk80874627"/>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Search of a Person Entering/Leaving </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>the Youth</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Detention</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD5321">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Centre Form</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00025687">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for a search of a visitor and record the search on TOMS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00025687">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AE87E1" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00585606" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585606">
+        <w:t xml:space="preserve">Any social visitor requesting to provide feedback regarding the search procedure shall be provided with a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="00E63233">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social Visits Feedback Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00585606">
+        <w:t xml:space="preserve"> located in the Gatehouse to complete.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309FA053" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The Senior Officer assigned to the Gatehouse shall ensure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E1F8D">
+        <w:t xml:space="preserve">the completed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="006E1F8D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social Visits Feedback Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> is placed in the locked box in the Gatehouse and forward the box to the Assistant Superintendent Security at the completion of each visiting session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D664F8" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="96" w:name="_Toc235106113"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc236736224"/>
+      <w:r>
+        <w:t>Babies and children searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EC6F9D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00A21F66" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If required, two female Custodial Officers shall conduct pat searching on children under the age of 10 years in the presence of the parent/guardian of the child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8294B5" w14:textId="6F14F423" w:rsidR="00C5116C" w:rsidRPr="008D23AE" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008D23AE">
+        <w:t xml:space="preserve">Pat searches shall be conducted in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Pat_search_–" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">section </w:t>
+        </w:r>
+        <w:r w:rsidR="006E14EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC4901">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EC4901">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D23AE">
+        <w:t xml:space="preserve">of this COPP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128F9FD9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1CA1">
+        <w:t xml:space="preserve">fusal </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">by a parent/guardian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1CA1">
+        <w:t xml:space="preserve">to be present </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at the search of a child sha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1CA1">
+        <w:t>ll</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF1CA1">
+        <w:t xml:space="preserve"> deemed a refusal </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and the parent/guardian and the child may be refused entry to a YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF4153C" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00284149" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pat searching of children over the age of 10 years shall be conducted by two Custodial Officers of the same gender as the child in the presence of their parent/guardian.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DF6A9F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Visitors_Refusal_to"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc235106114"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc236736225"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:r>
+        <w:t xml:space="preserve">Visitors </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="101" w:name="_Refusal_to_be_1"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:r>
+        <w:t>Refusal to be searched</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="460A4F12" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Visitors_who_refuse"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:r>
+        <w:t>Visitors who refuse to be searched or who do not wait for WA Police Force to attend may not be permitted to enter a YDC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and shall be managed in accordance with the relevant </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="0061591E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Social and Inter-facility Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00470D8D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A851F00" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="103" w:name="_Toc235106115"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc236736226"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Property and Environment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="400332DE" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="105" w:name="_Toc222747219"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc235106116"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc236736227"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Cell searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C34FC1" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>Fifteen percent (15%) of cells shall be searched randomly each week, utilising the young person property list, the results of the search shall be recorded on TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D7888A" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>Where possible, the young person shall be present when the cell is being searched. The search shall be conducted in a respectful manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279DDF6A" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>The Unit Manager shall be requested to attend the cell where a young person has excess property. The Unit Manager shall complete a TOMS Incident Report where excess property has been found. No items shall be removed from the cell without informing the young person and without the Unit Manager’s approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E90B1B5" w14:textId="145ECC17" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">Unauthorised item(s) shall be managed in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Unauthorised_items" w:history="1">
+        <w:r w:rsidRPr="006E14EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unauthorised Items</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E14EC">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve"> procedures of this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFE628B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>A searched cell shall be returned to the original condition or as close as possible at the completion of a search to maintain respect and decency, including bed linen folded neatly at the end of the bed or where practical the bed re-made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1736A8" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>The Unit Manager shall immediately report any faults, defects or damage to security or maintenance for rectification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E987B70" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Hlk113251688"/>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>A cell search shall be undertaken in accordance with the following procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="9106" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="637"/>
+        <w:gridCol w:w="6379"/>
+        <w:gridCol w:w="2090"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D121C4" w:rsidRPr="00D121C4" w14:paraId="273766B4" w14:textId="77777777" w:rsidTr="00D121C4">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC43833" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ACE56E" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D121C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EA6BD3" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D121C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsibility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="29013679" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="136BD432" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB83C9C" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Print the cell inventory report from TOMS to identify any items which are not issued to the young person.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78F9FA38" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="4EBBF41B" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E938AD0" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4112A5" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Obtain the relevant equipment prior to the search. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74752FE9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="302FCE18" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B909065" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14002B57" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Wear PPE as required. Gloves shall be worn and then discarded and replaced with a new pair between cell searches.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="658B685E" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="03C87D1B" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3502306F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3008D144" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The young person may be present where appropriate.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D50E75B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="17910376" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D742FA1" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D53FD85" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ask the young person if they have any unauthorised items in their cell or on their person(s) including items which may cause harm. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A319C7B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Note*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> If articles are surrendered, the Custodial Officer shall continue the search.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C4CC0E6" w14:textId="29F0A0CC" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="006E14EC" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w14:paraId="4206AA86" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="313E796B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C4D683" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The young person shall vacate the cell. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6634DC" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w14:paraId="005E7F88" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C89EEA" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F852E61" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Commence search at the cell door and systematically work around the cell (one to the left, one to the right) searching all contents thoroughly from top to bottom, to include:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635121FE" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>voids</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A91F6B3" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vents</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CB1FA50" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ceilings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DC74E7" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>floors</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7D9157" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>walls</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="323DA520" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>doors</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F49379" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>windows (inside, and where possible, outside)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ECA2A14" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>grilles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CBCFFAF" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>pipes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A9B2D2" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fixed furniture and fittings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E3DD863" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>bedding</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A32D59" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>property.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="500F91F0" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009D6C4F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="6546BDF6" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="444F21A1" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC9F130" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The Custodial Officer shall ask the young person for an explanation if any unauthorised item is found.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20367C2E" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="413110D2" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F26A9F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF130F4" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Custodial Officer shall inform the young person of any items which have been removed, on completion of the search. Any items damaged during the search shall be managed in accordance with </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="006E14EC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>COPP 4.1 – Property</w:t>
+              </w:r>
+              <w:r w:rsidRPr="006E14EC">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:bCs/>
+                  <w:iCs/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02EFB64B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="006E14EC" w14:paraId="19F64D80" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="125F1D43" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F25D11" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The Custodial Officer shall leave the young person’s cell as tidy as possible.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE94B31" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w14:paraId="1BADB088" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="637" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1907F1E8" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D812EB" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ensure all equipment used for the search is removed and accounted for prior to vacating the cell.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2090" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5A9FB4" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E14EC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="715A19B6" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc222747221"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc235106117"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc236736228"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:r w:rsidRPr="009D6C4F">
+        <w:t>Cell integrity checks</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+    </w:p>
+    <w:p w14:paraId="28993FD3" w14:textId="4079E334" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="006E14EC">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>An integrity check is an examination of the condition and functionality of a cell and its ongoing security. An integrity checks are not a cell search. However, Custodial Officers may discover items not issued to the young person. Cell integrity checks shall be conducted for the following</w:t>
+      </w:r>
+      <w:r w:rsidR="006E14EC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3239ED" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">A daily cell (for example each morning) integrity check conducted by Custodial Officers shall include the following: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E4FC63" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">a test of the cell call system </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B319C9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">an examination of all fixtures and fittings </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF11A39" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">an examination of the window and grill </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B87CD42" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">an examination of the door and locking furniture </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DA1A92" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t>an examination of the ceiling and light fitting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313A125B" w14:textId="23108009" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">A new cell allocation integrity check shall be conducted each time a young person is assigned to a new or different cell and in accordance with checks </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E14EC">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">performed in </w:t>
+      </w:r>
+      <w:r w:rsidR="006E14EC">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">.2 of this COPP. Additionally, the ACM Cell Allocation Checklist shall be completed on TOMS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BDEF332" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">The Unit Manager or Custodial Officer who conducted the above cell integrity checks shall record the check in the unit occurrence book and in the TOMS Search Module by completing a cell search, structural integrity check, and record the items checked.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5324793D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="009D6C4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="009D6C4F">
+        <w:t>The Unit Manager shall immediately report any faults, defects or damage to security or maintenance for rectification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394BFC37" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">Unauthorised item(s) discovered during an any integrity check shall be recorded in the unit occurrence book and in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Unauthorised_items" w:history="1">
+        <w:r w:rsidRPr="006E14EC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unauthorised Items</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve"> of this COPP.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3317A8C4" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="006E14EC" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006E14EC">
+        <w:t xml:space="preserve">A visual cell integrity check shall be conducted each time a young person is secured in a cell. The visual check is to focus on fixtures and fitting to identify any noticeable defects and be recorded in the unit occurrence book post-inspection.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB2386D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="_Toc222747223"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc222747224"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc235106118"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc236736229"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Building and perimeter searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+    </w:p>
+    <w:p w14:paraId="292B838B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>All searches conducted of buildings and perimeter areas of a YDC will be recorded on the search module in TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05622C17" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>The unit common areas, recreational areas and workshops, including education areas, shall be searched daily, under the direction of the Senior Officer Operations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22421180" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>The Senior Officer Operations shall ensure the family visits area and the visits area toilets are searched following each visit period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BA6163E" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Other areas of a YDC shall be searched weekly under the direction of the Assistant Superintendent Security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB031F3" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">The perimeter and grounds integrity check and external grounds check shall include a search of the sterile zone and immediate surrounds for any damage and unauthorised items in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00EA4567">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.3 – Security Systems</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EA4567">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B79008F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Searches of the perimeter and grounds shall be in accordance with the following procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="9155" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="792"/>
+        <w:gridCol w:w="6375"/>
+        <w:gridCol w:w="1988"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D121C4" w:rsidRPr="00D121C4" w14:paraId="2DF46DA5" w14:textId="77777777" w:rsidTr="00D121C4">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C173A27" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="121EB998" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D121C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC2C460" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D121C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsibility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="08DB76FA" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151F1375" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="643A320A" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Commence the search of the perimeter at the main gate, outside the YDC.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="279E8EDD" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="059E41E2" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666FFB42" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7106F3C8" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Proceed around the perimeter, return to the main gate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C33392" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="27A99E64" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2352266A" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21986389" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Check the perimeter for any signs of damage, markings, or other interference.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2F4CFE" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="27AD5B22" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="312E2E62" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B62717" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Observe and, if necessary, test in accordance with, any technical security aids fitted to the perimeter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E066DC2" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="2C881815" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="408DEEE9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20132608" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ensure the area adjacent to the perimeter is free from obstruction or potential items which may be used for an escape.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19A6BC07" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="5E8953EE" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C10B8AA" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28894633" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Enter the sterile area (if applicable) and proceed around the perimeter of the YDC again, once the initial circuit is complete.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3556D07E" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="65B496D5" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5565A95A" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381EBE02" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Ensure the immediate area inside the internal perimeter, is free from contraband or other objects.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6C242D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="170C6DB9" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0B43F7" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="373B4BB9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If a security breach is determined the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shall remain at the site where the breach has been discovered and request assistance. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D4CEBF" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="7931F35B" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="792" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DA2141" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6375" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="153AACA8" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>On completion of the search:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06FE6E0B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Report any potential security breaches to the Security Manager immediately.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D05AA2" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0C51E997" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc222747226"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc235106119"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc236736230"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Vehicle searches</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="3D7AFF53" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>The YDC Superintendent or Senior Officer may approve a search of a vehicle outside but on the YDC land</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve"> for the security and good order of YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A1F935" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00EA4567" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">Entry of vehicles into a YDC shall be in accordance with this COPP and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00EA4567">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.9 – Vehicle and Buggies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EA4567">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE228DE" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>All goods entering the Sallyport shall be searched, and documentation checked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2146927C" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">All vehicles are to be searched in accordance with the following procedures: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="9146" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1117"/>
+        <w:gridCol w:w="6045"/>
+        <w:gridCol w:w="1984"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D121C4" w:rsidRPr="00D121C4" w14:paraId="145DE63B" w14:textId="77777777" w:rsidTr="00D121C4">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6E5D9D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="440A1D36" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D121C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="305497"/>
+          </w:tcPr>
+          <w:p w14:paraId="530F7DE7" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00D121C4" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D121C4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsibility </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="138A04C3" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71561AB4" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F4B7137" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The driver shall be asked to turn the vehicle off and alight from the vehicle.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C430E57" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="1774DB90" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E5688F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BE906DF" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Confirm the identity of the driver and any passengers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B97971" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="0E5A17D6" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:trPr>
+          <w:trHeight w:val="25"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7917F249" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B6C598" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The Key Issue Officer shall record the vehicle registration, driver’s name, and time of entry/exit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC7216C" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="470C4BA9" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="315119ED" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5C60E2" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Ask driver if they have any item that may not be permitted in the YDC e.g., mobile phone.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FD7206" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="33E0B57C" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBF796C" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A1F4B4" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>A systematic search shall be conducted of the:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6135A0BD" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inside driver and passenger area </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61645C88" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Boot cargo area, under the bonnet (where practicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623EC07F" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Outside, underneath, and top of the vehicle</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6BA1FA" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Wheel arches and spare wheel</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6831C57D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="num" w:pos="360"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vehicle’s underside.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58724C29" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="6CC09CE9" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E9F21CC" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E08173" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Vehicles may also be searched by a drug detection dog or ETD.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D2F9A9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="08099461" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="345092A7" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1216DBD3" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Where the vehicle is a truck or utility vehicle the Custodial Officer shall inspect the vehicle’s tray.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FBE840" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="4043508A" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728DF865" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00F400B5" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B7F2C82" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00F400B5" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">If applicable, determine the names of all young people in an escort vehicle. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DB4DC4" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="78E8FDDB" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71758D08" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45B05003" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Any equipment not required for the purpose of the vehicle’s entry shall been stored at the gate.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FA5058" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w14:paraId="6F5146F2" w14:textId="77777777" w:rsidTr="00C5116C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5FBC1D" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6045" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CC05A41" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If any unauthorised item </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">is found which is likely to result in the person being charged in accordance with legislation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or a charge by the WA Police Force manage in accordance with </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r w:rsidRPr="00D121C4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:bCs/>
+                  <w:szCs w:val="26"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>COPP 9.5 – Approved and Unauthorised Items</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00D121C4">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+                <w:bCs/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r w:rsidRPr="00D121C4">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="MS Gothic"/>
+                  <w:bCs/>
+                  <w:szCs w:val="26"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:t>Youth Custodial Rule 9</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:bCs/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5378E1" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="003B0C3C" w:rsidRDefault="00C5116C" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B0C3C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Custodial Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1C1BB1D2" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Vehicles may also be searched by a drug detection dog or ETD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D817B29" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00EA4567" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">Any item not authorised for entry into the YDC shall be removed from the vehicle and placed in a locker within the Gatehouse in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00EA4567">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.5 – Approved and Unauthorised Items</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EA4567">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB0F383" w14:textId="7027C05F" w:rsidR="002F482A" w:rsidRPr="00851F64" w:rsidRDefault="001D59DE" w:rsidP="00333124">
+    <w:p w14:paraId="1B5EC4BD" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:r w:rsidR="00DE28F3" w:rsidRPr="00851F64">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">Weapons shall be secured in the weapons safe located within the Sallyport in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="00EA4567">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="00851F64" w:rsidRPr="00851F64">
+          </w:rPr>
+          <w:t>COPP 9.1 – Gatehouse</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAE4F6B" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00FF7A4F" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>All vehicle searches shall be recorded on the search module in TOMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCE1503" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc235106120"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc236736231"/>
+      <w:r>
+        <w:t>Post Search Actions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1608F4AD" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="121" w:name="_Unauthorised_items"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc235106121"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc236736232"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:t>Unauthorised items</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="709F4991" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB1C0D">
+        <w:t>The Custodial Officer discovering unauthorised items shall notify the Superintendent, Assistant Superintendent or Senior Officer Security immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D62CC6" w14:textId="610F38EC" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB1C0D">
+        <w:t xml:space="preserve">Custodial Officers shall refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="00F400B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...4 lines deleted...]
-        <w:r w:rsidR="001122F0" w:rsidRPr="00851F64">
+          </w:rPr>
+          <w:t>COPP 9.5 – Approved and Unauthorised Items</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EB1C0D">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18806D64" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB1C0D">
+        <w:t>The Custodial Officer discovering unauthorised items shall manage the items in accordance with SMF-PRO-004_Physical Evidence Management and SMF-PRO-005_Evidence Register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F1576B" w14:textId="522AB410" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc235106122"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc236736233"/>
+      <w:r>
+        <w:t>Recording, reporting and review</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="72B35F49" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_The_Superintendent_or"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custodial officers </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008868F2">
+        <w:t xml:space="preserve">ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that all searches are recorded i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008868F2">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008868F2">
+        <w:t xml:space="preserve"> Total Offender Management Solution (TOMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E5815">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with the exception of staff searches. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665B754B" w14:textId="31723472" w:rsidR="00D121C4" w:rsidRPr="00533FC0" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00533FC0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Staff searches shall be recorded in accordance with procedures outlined in </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Officer_or_Other" w:history="1">
+        <w:r w:rsidRPr="00F400B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
-[...2 lines deleted...]
-          <w:t>.4</w:t>
+          </w:rPr>
+          <w:t>Officer or Other Employee Searches</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001122F0" w:rsidRPr="00851F64">
-[...3 lines deleted...]
-    <w:p w14:paraId="1A97BE3B" w14:textId="2042CBA7" w:rsidR="002B1299" w:rsidRPr="002B1299" w:rsidRDefault="00A52B6E" w:rsidP="00333124">
+      <w:r w:rsidRPr="00533FC0">
+        <w:t xml:space="preserve"> of this COPP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAFAF29" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="008868F2" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...59 lines deleted...]
-      <w:bookmarkEnd w:id="54"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
       <w:r>
-        <w:t>To identify random searches for the following day, each afternoon</w:t>
-[...2 lines deleted...]
-        <w:t>,</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008868F2">
+        <w:t xml:space="preserve">following information </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> t</w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="27C586D9" w14:textId="23C2A1CB" w:rsidR="00F377E2" w:rsidRPr="00EF6078" w:rsidRDefault="00421922" w:rsidP="00D25CD5">
+        <w:t>shall be recorded on TOMS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008868F2">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DFADD5" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EF6078">
-[...3 lines deleted...]
-    <w:p w14:paraId="71B05FBA" w14:textId="64E8611D" w:rsidR="00421922" w:rsidRPr="00EF6078" w:rsidRDefault="00421922" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>time and date of the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1C9A79" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EF6078">
-[...3 lines deleted...]
-    <w:p w14:paraId="41E28913" w14:textId="6BEA91C5" w:rsidR="00421922" w:rsidRPr="00EF6078" w:rsidRDefault="00421922" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>reason for search (including identified risks)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335EE27C" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="1134" w:hanging="425"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00EF6078">
-[...377 lines deleted...]
-    <w:p w14:paraId="05116340" w14:textId="77777777" w:rsidR="005E2732" w:rsidRPr="00927DA2" w:rsidRDefault="00212FB2" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>method of search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A23704F" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00927DA2">
-[...6 lines deleted...]
-    <w:p w14:paraId="0719463A" w14:textId="588344EF" w:rsidR="005E2732" w:rsidRPr="00927DA2" w:rsidRDefault="0083482D" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>name of the person or property who is the subject of the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C98688F" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00927DA2">
-[...6 lines deleted...]
-    <w:p w14:paraId="6FA7C67B" w14:textId="77777777" w:rsidR="005E2732" w:rsidRPr="00927DA2" w:rsidRDefault="00212FB2" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>persons conducting the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEFF1F8" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00927DA2">
-[...6 lines deleted...]
-    <w:p w14:paraId="12764B5B" w14:textId="77777777" w:rsidR="005E2732" w:rsidRPr="00927DA2" w:rsidRDefault="00212FB2" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>compliance issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19227D87" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00927DA2">
-[...6 lines deleted...]
-    <w:p w14:paraId="03A47DEE" w14:textId="77777777" w:rsidR="00002854" w:rsidRPr="00927DA2" w:rsidRDefault="00212FB2" w:rsidP="00D25CD5">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>details of any suspected, unauthorised items recovered during the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3673FD" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="993" w:hanging="284"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="00927DA2">
-[...48 lines deleted...]
-    <w:p w14:paraId="68773A2E" w14:textId="79BCB1C1" w:rsidR="00D93831" w:rsidRPr="00D93831" w:rsidRDefault="003F58EF" w:rsidP="00333124">
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t>any complaint made by the person who was searched.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530CA9D8" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00CC50E2" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t xml:space="preserve">The Superintendent or </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">The </w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>authorised officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC50E2">
+        <w:t xml:space="preserve"> shall review the TOMS information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27DCA3C1" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">The Superintendent shall maintain a record of all searches conducted on staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5682E63F" w14:textId="3744FB6C" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t xml:space="preserve">Staff searches shall be recorded on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00F400B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Search of a person entering/leaving the Youth Detention Centre Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C7F57F" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>The form shall contain the following details:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7021F794" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>time and date of the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6223DF13" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>method of search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1531D4EA" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>name and position of the person subject to the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C1D5E6" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>details of any suspected unauthorised or illegal items or substances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E379792" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>any complaint made by the person who was searched</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BE8CAA" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>name of the Custodial Officer(s) who conducted the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A271A52" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00FF7A4F" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1364"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1364"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7A4F">
+        <w:t>Staff member being searched shall sign the register</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692976FB" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00585606" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00585606">
+        <w:t>The Custodial Officer conducting the search shall sign the record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C6680D" w14:textId="2F851DDA" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="_Toc226040048"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc235106123"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc236736234"/>
+      <w:bookmarkStart w:id="130" w:name="_Hlk80874528"/>
       <w:r>
-        <w:t>the search shall sign the re</w:t>
-[...2 lines deleted...]
-        <w:t>cord</w:t>
+        <w:t>Staff r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644603">
+        <w:t>ecord</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="3492B801" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="_A_Search_of"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:r w:rsidRPr="00644603">
+        <w:t xml:space="preserve">The Superintendent shall maintain a record of all searches conducted on staff. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BA9CCCF" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t xml:space="preserve">Staff searches shall be recorded on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="00F400B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Search of a person entering/leaving the Youth Detention Centre Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00644603">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C232838" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>The form shall contain the following details:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCAD279" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>time and date of the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF9358A" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>method of search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5987B0D8" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>name and position of the person subject to the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459833C6" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:lastRenderedPageBreak/>
+        <w:t>details of any suspected unauthorised or illegal items or substances</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B06FC95" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>any complaint made by the person who was searched</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5614CF2C" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>name of the Custodial Officer(s) who conducted the search</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775CAC50" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00644603" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1211"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1211"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>Staff member being searched shall sign the register</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48AC7E7A" w14:textId="3C0C8D86" w:rsidR="0074016D" w:rsidRDefault="0074016D" w:rsidP="00120CA0">
+    <w:p w14:paraId="394B7764" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00644603">
+        <w:t>The Custodial Officer conducting the search shall sign the record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50204365" w14:textId="3C72FB24" w:rsidR="00D121C4" w:rsidRPr="00F14A07" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="59"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_People,_Culture_and"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc226040050"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc235106124"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc236736235"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:r w:rsidRPr="00F14A07">
+        <w:t>P</w:t>
+      </w:r>
       <w:r>
-        <w:t>Refusal to be searched</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+        <w:t>eople, culture and s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14A07">
+        <w:t xml:space="preserve">tandards </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...77 lines deleted...]
-      <w:bookmarkStart w:id="64" w:name="_Toc202523225"/>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F14A07">
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="64"/>
+        <w:t>ivision</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
       <w:r w:rsidRPr="00F14A07">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3456D2B5" w14:textId="6BDE8FAA" w:rsidR="00BC6FAE" w:rsidRDefault="00BC6FAE" w:rsidP="00333124">
+    <w:p w14:paraId="00C64F0A" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
-        <w:t>The Director General has approved staff who are engaged in positions within P</w:t>
-[...11 lines deleted...]
-        <w:t>SD)</w:t>
+        <w:t>The Director General has approved staff who are engaged in positions within People Culture and Standards Division (PCSD)</w:t>
       </w:r>
       <w:r w:rsidRPr="0026292B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="0026292B">
         <w:t xml:space="preserve"> authorised to enter and have un</w:t>
       </w:r>
       <w:r>
         <w:t>restricted</w:t>
       </w:r>
       <w:r w:rsidRPr="0026292B">
         <w:t xml:space="preserve"> access to all Department premises and facilities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (including prisons and custodial facilities) and to take possession of all Departmental assets, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>personnel</w:t>
       </w:r>
       <w:r>
-        <w:t>, records and any other documentation and information necessary to carry out P</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>, records and any other documentation and information necessary to carry out PCSD’s functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52D2E1D6" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
       <w:r>
-        <w:t>SD’s functions.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01DE3E94" w14:textId="24428540" w:rsidR="00BC6FAE" w:rsidRDefault="00BC6FAE" w:rsidP="00333124">
+        <w:t>PCSD staff may bring into any Department premises and facility any equipment that the Executive Director PCSD deems necessary to carry out its functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2EB937" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
-        <w:t>P</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Searching staff shall note that staff within PCSD cannot be refused entry.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E845C8E" w14:textId="62926406" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
+      </w:pPr>
       <w:r>
-        <w:t>SD staff may bring into any Department premises and facility any equipment that the Executive Director P</w:t>
-[...42 lines deleted...]
-        <w:r w:rsidR="00CC0E8B" w:rsidRPr="00EA6B46">
+        <w:t xml:space="preserve">PCSD staff may be searched with approved apparatus such as a handheld metal detector refer with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Handheld_metal_detectors" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Appendix </w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA6B46" w:rsidRPr="00EA6B46">
+          <w:t>section</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00EC4901">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>F</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="002E456A" w:rsidRPr="00EA6B46">
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00F400B5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve"> – Handheld Metal Detector Searching Procedures</w:t>
+          <w:t>4.5</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A55C05D" w14:textId="5A8125A7" w:rsidR="00BC6FAE" w:rsidRDefault="00BC6FAE" w:rsidP="00333124">
+        <w:t xml:space="preserve"> of this COPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76DF8AE0" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r>
-        <w:t>Following a positive indication from a handheld metal detector and where the Searching Officer is of the opinion that further a search is required (</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="26C1A281" w14:textId="7C82D98A" w:rsidR="00BC6FAE" w:rsidRPr="00470D8D" w:rsidRDefault="00BC6FAE" w:rsidP="00333124">
+        <w:t>Following a positive indication from a handheld metal detector and where the searching officer is of the opinion that further a search is required (e.g., basic or strip search), the matter must be reported immediately to the Superintendent or OIC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DFA4AA" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRPr="00470D8D" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00470D8D">
         <w:t>The Superintendent will request guidance directly from the Executive Director P</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4947">
+      <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00470D8D">
         <w:t>SD where a further search is required, or the P</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4947">
+      <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00470D8D">
         <w:t>SD staff refuses a search.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECFB23A" w14:textId="1F62E362" w:rsidR="00052061" w:rsidRDefault="00BC6FAE" w:rsidP="00333124">
+    <w:p w14:paraId="71DEE5E2" w14:textId="76AECC33" w:rsidR="00FA2DC2" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
       <w:r w:rsidRPr="00D61A96">
         <w:t xml:space="preserve">The provisions of </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00F400B5">
+        <w:t>10.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61A96">
         <w:t xml:space="preserve"> regarding P</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4947">
+      <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D61A96">
         <w:t>SD staff, override any other requirements listed in this COPP</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330AF400" w14:textId="7A950FC9" w:rsidR="0087392D" w:rsidRPr="0087392D" w:rsidRDefault="003D5267" w:rsidP="00D83635">
+    <w:p w14:paraId="2C73B9FF" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7604973C" w14:textId="77777777" w:rsidR="008C1E70" w:rsidRPr="00D121C4" w:rsidRDefault="004C187E" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="240"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F63347">
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="_Toc230247652"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc236736236"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r w:rsidRPr="00D121C4">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="138" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p w14:paraId="61F55C8C" w14:textId="086A6DD7" w:rsidR="008C1E70" w:rsidRPr="008C1E70" w:rsidRDefault="008C1E70" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc236736237"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t xml:space="preserve">Related </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008C1E70">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2629AD80" w14:textId="35744AC0" w:rsidR="00AE6E1F" w:rsidRPr="009A38F4" w:rsidRDefault="001C4775" w:rsidP="00D83635">
-[...678 lines deleted...]
-      <w:r w:rsidR="00456C5C" w:rsidRPr="006E1F8D">
+    <w:bookmarkStart w:id="141" w:name="_Related_COPPs"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:p w14:paraId="22B95584" w14:textId="385BE19E" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>A Search of a Person Entering/Leaving Banksia Hill Detention</w:t>
-[...1585 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00307EF3" w:rsidRPr="008C5FE5">
-[...24 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">COPP 4.1 </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Property</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0061591E" w:rsidRPr="008C5FE5">
+        <w:t>2.2  Cultural</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B127AA0" w14:textId="3C8FAEAA" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>4.1  Property</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50761ED8" w14:textId="5BBC296B" w:rsidR="00E03026" w:rsidRPr="008C5FE5" w:rsidRDefault="00A41C05" w:rsidP="00A21F66">
+    <w:p w14:paraId="4EF72584" w14:textId="51B7AC8E" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP 6.11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E03026" w:rsidRPr="008C5FE5">
+        <w:t>COPP 6.1</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00E03026" w:rsidRPr="008C5FE5">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> Confinement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FECEB1" w14:textId="58339579" w:rsidR="00294B8F" w:rsidRPr="008C5FE5" w:rsidRDefault="00294B8F" w:rsidP="00A21F66">
+    <w:p w14:paraId="7A67072D" w14:textId="773F750C" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>COPP 8.1</w:t>
       </w:r>
-      <w:bookmarkStart w:id="86" w:name="_Hlk100058201"/>
+      <w:bookmarkStart w:id="142" w:name="_Hlk100058201"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="86"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>Incident Reporting</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE3E809" w14:textId="6855D78A" w:rsidR="0000709E" w:rsidRPr="008C5FE5" w:rsidRDefault="0000709E" w:rsidP="00A21F66">
+    <w:p w14:paraId="5D8B3B76" w14:textId="23C1108B" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP 8.2 – Use of Force and Restraints</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">COPP 9.1 – Gatehouse </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+        <w:t xml:space="preserve">8.2 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E73">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP 9.3 – Security S</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">COPP 9.5 – </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C94E77" w:rsidRPr="008C5FE5">
+        <w:t xml:space="preserve"> of Force and Restraints</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41751048" w14:textId="739EA9D2" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">Approved </w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C1BFF" w:rsidRPr="008C5FE5">
+        <w:t xml:space="preserve">9.1 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E73">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>tems</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">COPP 9.8 </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t>Gatehouse</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>Tools and Materials</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E736AF3" w14:textId="7F923391" w:rsidR="001C1BFF" w:rsidRPr="008C5FE5" w:rsidRDefault="008017E1" w:rsidP="00A21F66">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FE8202" w14:textId="2072301B" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP 9.9</w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>s and B</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00104A5F" w:rsidRPr="008C5FE5">
+        <w:t xml:space="preserve">9.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E73">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>uggies</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="008C5FE5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t>COPP 11.2 – Social and Inter-facility Visits</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C5FE5">
+        <w:t>Security</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Systems</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38CE5720" w14:textId="2E66600C" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E73">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Approved</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Unauthorised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Items</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Staff and Visitors)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EF13CA4" w14:textId="6783FC74" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>9.8</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E73">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tools</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Materials</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B04D7F" w14:textId="7C36506C" w:rsidR="00D121C4" w:rsidRPr="008C5FE5" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">COPP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>9.9  Vehicles</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Buggies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D038AB" w14:textId="7F0345D1" w:rsidR="002B2494" w:rsidRPr="000436F5" w:rsidRDefault="00D121C4" w:rsidP="00356FF3">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008C5FE5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.2 Social and Inter-facility Visits</w:t>
+      </w:r>
+      <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3CDAC19F" w14:textId="15F61491" w:rsidR="001C1BFF" w:rsidRPr="001A1BFC" w:rsidRDefault="002C2BCB" w:rsidP="00A21F66">
+      <w:r w:rsidR="002B2494" w:rsidRPr="000436F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="002B2494" w:rsidRPr="000436F5">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="002B2494" w:rsidRPr="000436F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="002B2494" w:rsidRPr="000436F5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56EC8CEF" w14:textId="6C363391" w:rsidR="008C1E70" w:rsidRPr="008C1E70" w:rsidRDefault="002B2494" w:rsidP="00D121C4">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000436F5">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkStart w:id="143" w:name="_Toc230247654"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc235088077"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc236736238"/>
+      <w:r w:rsidR="008C1E70" w:rsidRPr="008C1E70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:r w:rsidR="008C1E70" w:rsidRPr="008C1E70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B989E90" w14:textId="77777777" w:rsidR="001A3B02" w:rsidRPr="00F400B5" w:rsidRDefault="001A3B02" w:rsidP="001A3B02">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001A1BFC">
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="00F400B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SMF-PRO-004_Physical Evidence Management</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F400B5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6907D280" w14:textId="77777777" w:rsidR="001A3B02" w:rsidRPr="00F400B5" w:rsidRDefault="001A3B02" w:rsidP="001A3B02">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="60"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="00F400B5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>SMF-PRO-005_Evidence Register</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00F400B5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="001A1BFC">
+      <w:r w:rsidRPr="00F400B5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-security.aspx" \t "_blank"</w:instrText>
       </w:r>
-      <w:r w:rsidRPr="001A1BFC">
+      <w:r w:rsidRPr="00F400B5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidRPr="001A1BFC">
+      <w:r w:rsidRPr="00F400B5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="001C1BFF" w:rsidRPr="001A1BFC">
+    </w:p>
+    <w:p w14:paraId="70630C89" w14:textId="1CF081E0" w:rsidR="00F533CF" w:rsidRPr="00FB2AF4" w:rsidRDefault="001A3B02" w:rsidP="001A3B02">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F400B5">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:cs="Arial"/>
-        </w:rPr>
-[...10 lines deleted...]
-          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="001A1BFC">
+      <w:bookmarkStart w:id="146" w:name="_Toc236736239"/>
+      <w:r w:rsidR="009D49EF" w:rsidRPr="00FB2AF4">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...53 lines deleted...]
-      <w:bookmarkEnd w:id="87"/>
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2122"/>
-        <w:gridCol w:w="7613"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="6840"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A21F66" w:rsidRPr="00A21F66" w14:paraId="60342AC5" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00873CDF" w:rsidRPr="00873CDF" w14:paraId="24A0199E" w14:textId="77777777" w:rsidTr="00873CDF">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="1772D16D" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="008E5815" w:rsidRDefault="003D708E" w:rsidP="008E5815">
+          <w:p w14:paraId="534F8EBB" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00873CDF" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5815">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00873CDF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD8F4CD" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="008E5815" w:rsidRDefault="003D708E" w:rsidP="008E5815">
+          <w:p w14:paraId="2E238B34" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00873CDF" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5815">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00873CDF">
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00326DD0" w14:paraId="04C4FE85" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="231ABAE2" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C95742" w14:textId="02654AD1" w:rsidR="00326DD0" w:rsidRPr="00130A04" w:rsidRDefault="00326DD0" w:rsidP="00326DD0">
+          <w:p w14:paraId="2D038011" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00130A04" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:bookmarkStart w:id="147" w:name="_Hlk235450942"/>
             <w:r w:rsidRPr="00130A04">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>Acknowledgment document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64254495" w14:textId="290D0DA8" w:rsidR="00326DD0" w:rsidRPr="00130A04" w:rsidRDefault="00326DD0" w:rsidP="00810C99">
+          <w:p w14:paraId="7A54D275" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00130A04" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130A04">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
-                <w:lang w:eastAsia="en-AU"/>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">1) of the </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">A document acknowledging a person’s sex or gender as per section 36ZA (1) of the </w:t>
             </w:r>
             <w:r w:rsidRPr="00130A04">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Births, Deaths and Marriages Registration Act </w:t>
-[...7 lines deleted...]
-              <w:t>1998 (</w:t>
+              <w:t>Births, Deaths and Marriages Registration Act 1998 (</w:t>
             </w:r>
             <w:r w:rsidRPr="00130A04">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri"/>
               </w:rPr>
               <w:t>WA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00176BC1" w14:paraId="09A88BF1" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:bookmarkEnd w:id="147"/>
+      <w:tr w:rsidR="00AF6737" w14:paraId="76FA8A8B" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C59C0A6" w14:textId="77777777" w:rsidR="00176BC1" w:rsidRDefault="00176BC1" w:rsidP="00315299">
+          <w:p w14:paraId="538024A0" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Assistant Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A408E87" w14:textId="5EEC5C9D" w:rsidR="00176BC1" w:rsidRDefault="00176BC1" w:rsidP="00315299">
+          <w:p w14:paraId="7609F4A0" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="009061E0">
               <w:t xml:space="preserve">Officers designated by the Superintendent to be an Assistant Superintendent of </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">Banksia Hill </w:t>
-[...5 lines deleted...]
-              <w:t>Detention Centre.</w:t>
+              <w:t>a Youth Detention Centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B73A8A" w14:paraId="578F6A52" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="6B968778" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F05899" w14:textId="51425E6B" w:rsidR="00B73A8A" w:rsidRDefault="00B73A8A" w:rsidP="00315299">
+          <w:p w14:paraId="04A1F069" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Assistive Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C83CE55" w14:textId="2B1D35C0" w:rsidR="00B73A8A" w:rsidRPr="009061E0" w:rsidRDefault="00740282" w:rsidP="00315299">
+          <w:p w14:paraId="53908DA3" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="009061E0" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00AB58B3">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="0068391D">
               <w:t>ssistive, adaptive, and rehabilitative devices that help people with practical solutions to everyday life activities. Examples include wheelchairs, prostheses, hearings aids and visual aids.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3D7A" w14:paraId="6A21BE45" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="000E6F0A" w14:paraId="7E388FD1" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="220D4730" w14:textId="33132927" w:rsidR="004B3D7A" w:rsidRPr="00D975B1" w:rsidRDefault="006F6ACD" w:rsidP="00315299">
+          <w:p w14:paraId="08D7FDF5" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t>DC)</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7270BD79" w14:textId="5B613A76" w:rsidR="004B3D7A" w:rsidRPr="00344FBE" w:rsidRDefault="006F6ACD" w:rsidP="00315299">
+          <w:p w14:paraId="6136611D" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...24 lines deleted...]
-              <w:t>Young Offenders Act 1994.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Operational Instrument that provides instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F6ACD" w:rsidRPr="000E6F0A" w14:paraId="6559C26A" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="000E6F0A" w14:paraId="4480F025" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8D4BE3" w14:textId="00BD5194" w:rsidR="006F6ACD" w:rsidRPr="00D975B1" w:rsidRDefault="006F6ACD" w:rsidP="00315299">
+          <w:p w14:paraId="5AF22F8C" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> Policy and Procedures (COPP)</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Custodial Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A50FBD" w14:textId="77777777" w:rsidR="006F6ACD" w:rsidRPr="00344FBE" w:rsidRDefault="006F6ACD" w:rsidP="00315299">
+          <w:p w14:paraId="1816F9FC" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with section 11 (1a)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="000E6F0A" w14:paraId="6B6DC2DE" w14:textId="77777777" w:rsidTr="00AF6737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21898CBE" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>Custodial Officer</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Delegate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D303545" w14:textId="56CD9CA4" w:rsidR="00E5474A" w:rsidRPr="00A21F66" w:rsidRDefault="00E5474A" w:rsidP="00315299">
+          <w:p w14:paraId="34E90B92" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:rPr>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>An officer delegated a function in accordance with section 197</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
                 <w:i/>
-                <w:iCs/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers. </w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD055F" w:rsidRPr="000E6F0A" w14:paraId="2192C579" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="000E6F0A" w14:paraId="43318D52" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3C834A" w14:textId="3AF7AC09" w:rsidR="00FD055F" w:rsidRDefault="00FD055F" w:rsidP="00315299">
+          <w:p w14:paraId="6CD9AEE3" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF03BB">
-              <w:t>Delegate</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28856C26" w14:textId="0297355E" w:rsidR="00FD055F" w:rsidRDefault="00FD055F" w:rsidP="00315299">
+          <w:p w14:paraId="76173E8F" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Means a person who is accommodated in a detention centre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or, a young person subject to a custody order or an interim or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74C7FD24" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37473E66" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E50E32" w:rsidRPr="000E6F0A" w14:paraId="6E540DCB" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="000E6F0A" w14:paraId="25242575" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF965F9" w14:textId="4BA60DC6" w:rsidR="00E50E32" w:rsidRPr="00CF03BB" w:rsidRDefault="005F551C" w:rsidP="00315299">
+          <w:p w14:paraId="5F075A74" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F400B5">
               <w:lastRenderedPageBreak/>
-              <w:t>Dog H</w:t>
-[...2 lines deleted...]
-              <w:t>andler</w:t>
+              <w:t>Dog Handler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03C9C340" w14:textId="2579228E" w:rsidR="00E50E32" w:rsidRDefault="001720EF" w:rsidP="00967CED">
+          <w:p w14:paraId="382601E9" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D40FB0">
-[...17 lines deleted...]
-            <w:r w:rsidRPr="00514181">
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">As defined in regulation 81A of the Prisons Regulations 1982 as a prison officer who is a member of the canine section referred to in regulation 81B and regulation 95 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Young Offenders Regulations 1995.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0080159F" w:rsidRPr="000E6F0A" w14:paraId="534508EF" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="000E6F0A" w14:paraId="6411367C" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57D27091" w14:textId="77777777" w:rsidR="0080159F" w:rsidRDefault="0080159F" w:rsidP="00315299">
+          <w:p w14:paraId="76BDBCDD" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F400B5">
               <w:t>Disability</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FFF51BA" w14:textId="46EDFA03" w:rsidR="00442529" w:rsidRDefault="003A2B28" w:rsidP="00315299">
+          <w:p w14:paraId="68034F70" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="007060C1">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="004E4AF3">
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Disability Discrimination Act 1992</w:t>
-[...3 lines deleted...]
-                <w:i/>
+              <w:t xml:space="preserve">Disability Discrimination Act 1992 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(Cth)</w:t>
             </w:r>
-            <w:r w:rsidRPr="007060C1">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B089941" w14:textId="77777777" w:rsidR="00442529" w:rsidRPr="00442529" w:rsidRDefault="00442529" w:rsidP="00967CED">
+          <w:p w14:paraId="620B5DEB" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00442529">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>In relation to a person means</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53EC30F2" w14:textId="02D4CDC1" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="691EDF3A" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>total or partial loss of the person’s bodily or mental functions; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="271EA80E" w14:textId="6D4B5C6D" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="6066B29F" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>total or partial loss of a part of the body; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E21E964" w14:textId="17BF1C00" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="5EDF75F2" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>the presence in the body of organisms causing disease or illness; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56038608" w14:textId="7E519AEE" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="3DBCAC3E" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>the presence in the body of organisms capable of causing disease or illness; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6039BF8A" w14:textId="77B461EB" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="0A288C83" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> or disfigurement of a part of the person’s body; or</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>the malfunction, malformation, or disfigurement of a part of the person’s body; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2275FAC9" w14:textId="49128BE4" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="50A323BA" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>a disorder or malfunction that results in the person learning differently from a person without the disorder or malfunction; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63778935" w14:textId="33844459" w:rsidR="00CF06B7" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="1D9E81DF" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> results in disturbed behaviour </w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">a disorder, illness or disease that affects a person’s thought processes, perception of reality, emotions, or judgment or that results in disturbed behaviour </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03B42650" w14:textId="7BD796D5" w:rsidR="00442529" w:rsidRPr="00CF06B7" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="64E8FFAE" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00AF6737">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:ind w:left="720"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF06B7">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>and includes a disability that:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="312E7540" w14:textId="5BBF0DAB" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="59A5B4D7" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>presently exists; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E54D5D7" w14:textId="15E58344" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="451774E5" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>previously existed but no longer exists; or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779C7EC8" w14:textId="5ECA0943" w:rsidR="00442529" w:rsidRPr="00A21F66" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="2FEC5866" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
+            <w:r w:rsidRPr="00F400B5">
               <w:t>may exist in the future (including because of a genetic predisposition to that disability); or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60EF3159" w14:textId="4A0038B6" w:rsidR="0080159F" w:rsidRPr="0037498C" w:rsidRDefault="00442529" w:rsidP="00234E6B">
+          <w:p w14:paraId="1908076A" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
             <w:pPr>
               <w:pStyle w:val="ListNumber2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A21F66">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F400B5">
               <w:t>is imputed to a person.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B3D7A" w14:paraId="4C7163B9" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00780217" w:rsidRPr="00780217" w14:paraId="5E89AAB7" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E741027" w14:textId="0D6836B8" w:rsidR="004B3D7A" w:rsidRPr="00D975B1" w:rsidRDefault="00CF06B7" w:rsidP="00315299">
+          <w:p w14:paraId="0364301B" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>(DDU)</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Drug Detection Unit (DDU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="359C68E8" w14:textId="3D5033EC" w:rsidR="004B3D7A" w:rsidRPr="001D28F3" w:rsidRDefault="00176BC1" w:rsidP="00315299">
+          <w:p w14:paraId="3596355B" w14:textId="1C5565E8" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001D28F3">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> and efficient operation of Custodial Facilities by utilising canines and other technologies to detect and prevent drugs and other contraband coming into Custodial Facilities</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>The DDU contributes to the safe, secure, and efficient operation of custodial facilities by utilising canines and other technologies to detect and prevent drugs and other contraband coming into custodial facilities.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003776AE" w14:paraId="222F6BB8" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00780217" w:rsidRPr="00780217" w14:paraId="4B7B6D2F" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="350B8913" w14:textId="1288712F" w:rsidR="003776AE" w:rsidRDefault="003776AE" w:rsidP="00315299">
+          <w:p w14:paraId="62671355" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>Dog</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Drug Detection Dog</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="169661B7" w14:textId="6F3C7383" w:rsidR="003776AE" w:rsidRPr="001D28F3" w:rsidRDefault="00CC1E7B" w:rsidP="00315299">
+          <w:p w14:paraId="275D9074" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001D28F3">
+            <w:r w:rsidRPr="00F400B5">
               <w:t xml:space="preserve">Means ‘prison dog’ as defined in section 49(A) of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-              <w:r w:rsidRPr="001D28F3">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r w:rsidRPr="00F400B5">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:iCs/>
-                  <w:color w:val="auto"/>
-                  <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="001D28F3">
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w:rsidRPr="00612F0F" w14:paraId="6C4E55BB" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="000367DC" w14:paraId="2D4F4C2B" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4D8F24" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="00851991" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="59188302" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00851991">
-[...3 lines deleted...]
-              <w:t>Gender</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Gender Diverse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="697944B9" w14:textId="57520134" w:rsidR="00315299" w:rsidRPr="00612F0F" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="1C66C2E3" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> the ways they express their personal and social identity and the way they are recognised within a community</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>An umbrella term that is used to describe gender identities that demonstrate a diversity of expression beyond the binary framework.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w:rsidRPr="000367DC" w14:paraId="408D2652" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="0FB62447" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="143BCFB0" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="5629CEF5" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Gender Diverse</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Gender Identity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="559B4404" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="000367DC" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="1CF575D5" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00D8281A">
-[...3 lines deleted...]
-              <w:t>An umbrella term that is used to describe gender identities that demonstrate a diversity of expression beyond the binary framework.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>The way a person defines their internal sense of gender.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="1B92856F" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="35B66ED7" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0203DB9A" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="599A7E99" w14:textId="65F57DFC" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Gender Identity</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handheld </w:t>
+            </w:r>
+            <w:r w:rsidR="00977166" w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">etal </w:t>
+            </w:r>
+            <w:r w:rsidR="00977166" w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>etector</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="690C652E" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="16F7A660" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>A device used to detect metallic items on a person or within areas or goods/property.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF6737" w14:paraId="1D0D5DBF" w14:textId="77777777" w:rsidTr="00AF6737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C71043" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Integrity Check </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F7BF3" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="19C7B23C" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="006F5DE8">
-[...3 lines deleted...]
-              <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>An integrity check is an examination of the condition and functionality of the cell and its ongoing security.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="5E50E665" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="46470AA9" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01DCF1D0" w14:textId="15E1975C" w:rsidR="00315299" w:rsidRPr="00720463" w:rsidRDefault="00363327" w:rsidP="00315299">
+          <w:p w14:paraId="24D239D6" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00F400B5">
               <w:lastRenderedPageBreak/>
-              <w:t>Handheld</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> metal detector</w:t>
+              <w:t>Intersex Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14355D81" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="006F5DE8" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="30018B3A" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...3 lines deleted...]
-              <w:t>A device used to detect metallic items on a person or within areas or goods/property.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>A person born with genetic, hormonal, or other sex characteristics that are not typically male or female.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="09158A5E" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="6D54972D" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D6E417C" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="00FB3E1B" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="2E70C006" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Integrity Check </w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59D2DA82" w14:textId="048B1EC5" w:rsidR="00315299" w:rsidRPr="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="36837CB9" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The officer, as designated by the Superintendent or their delegate, who is at the relevant time the Officer in Charge of a detention centre.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF6737" w14:paraId="5FEE435F" w14:textId="77777777" w:rsidTr="00AF6737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61388E9C" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>Intersex Person</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3C5969" w14:textId="3EAF67B1" w:rsidR="00315299" w:rsidRPr="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="51C3DADA" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, in regulation 49(2) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Young Offender Regulations 1995:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61AFB16A" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00AF6737">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C360FA4" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00AF6737">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers, and social trainers.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3102E224" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00AF6737">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Program support staff counsellors, program facilitators and librarians.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56AA5791" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00AF6737">
+            <w:pPr>
+              <w:pStyle w:val="ListNumber2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="489"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="567" w:hanging="567"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF6737" w14:paraId="0EBE4EEA" w14:textId="77777777" w:rsidTr="00AF6737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="529B6A5A" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00315299">
-[...18 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-              <w:t>Officer in Charge (OIC)</w:t>
+              <w:t>Pat Search</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C110FB3" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="2F4BEC8B" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>The officer, as designated by the Superintendent or their delegate, who is at the relevant time the Officer in Charge of a detention centre.</w:t>
+              <w:t>A pat search is a search of a person’s outer clothing by a Custodial Officer who runs their hands firmly along the outer garments of a person to detect any concealed and/or unauthorised items.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="5251D1A5" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="58BFD511" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="026B8D39" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="35E62640" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00263F2C">
-              <w:t>Officers and Employees of Particular Classes</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Public Service Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="731584E4" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="00263F2C" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="5956246A" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00263F2C">
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">An officer employed in the State Government Public Service, subject to Part 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994</w:t>
-[...62 lines deleted...]
-              <w:t>Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+              <w:t>Public Sector Management Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="0FBC1568" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="21D4921D" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E47E62" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="00263F2C" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="525DCFDB" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>earch</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Sallyport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03D14E78" w14:textId="728FD783" w:rsidR="00315299" w:rsidRPr="00263F2C" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="73FBE6DD" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidDel="00A633E9" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>A pat search is a search of a person</w:t>
-[...23 lines deleted...]
-              <w:t>who runs their hands firmly along the outer garments of a person to detect any concealed and/or unauthorised items.</w:t>
+              <w:t>The designated secure area in which vehicles enter and leave a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve"> youth detention centre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="5DA1B127" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="127564B6" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D8DF905" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="72F636AD" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...3 lines deleted...]
-              <w:t>PPE</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Senior Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A96FE2D" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="00E379B8" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="6A9C8A60" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...3 lines deleted...]
-              <w:t>Personal Protective Equipment</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">A Custodial Officer who is substantive to this rank, or a Unit Manager, or Custodial Officer acting in the capacity of Senior Officer, appointed by the Chief Executive Officer with reference to section 11 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="4353C8AD" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="11251D66" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F1616D6" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="3CA559CF" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Public Service Officer</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Special Operations Group (SOG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D76D846" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="2E731CD0" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Provides specialist emergency response and security support services for all correctional facilities within the State.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="10619E1C" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="55CD0479" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00466720" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="57E5909E" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Sallyport</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27EED4AC" w14:textId="77777777" w:rsidR="00315299" w:rsidDel="00A633E9" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="1CE9F0F1" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...9 lines deleted...]
-              <w:t>secure facility.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any employee or officer of the Department of Justice, including a Public Service Officer, Custodial Officer or an employee of a particular class; and any contractor who provides services to the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="67F0B366" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="70772210" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BFB4EF3" w14:textId="58C41E49" w:rsidR="00315299" w:rsidRPr="00D975B1" w:rsidRDefault="00315299" w:rsidP="00DE70BD">
+          <w:p w14:paraId="35317544" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Senior Officer </w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Sterile Zone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43106B49" w14:textId="7FAC0366" w:rsidR="00315299" w:rsidRPr="00344FBE" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="456C8D57" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004D344D">
-[...18 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>The area located between the outer perimeter wall and the inner management fence that is not accessible by young people.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="02F66592" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="580E38E7" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="181F2EC4" w14:textId="5091E82C" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="2562A963" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...3 lines deleted...]
-              <w:t>Special Operations Group (SOG)</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F51DF74" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="004D344D" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="55091241" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...3 lines deleted...]
-              <w:t>Provides specialist emergency response and security support services for all correctional facilities within the State.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994, ‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>The person in charge of a detention centre’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="7223D1B5" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="23809255" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A35267" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="34A9E856" w14:textId="04D7CB5D" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Staff</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Total Offender Management Solution </w:t>
+            </w:r>
+            <w:r w:rsidR="00977166" w:rsidRPr="00F400B5">
+              <w:t>(TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="319D1462" w14:textId="204D67DA" w:rsidR="00315299" w:rsidRPr="004D344D" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="7542ECBA" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A76013">
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> and volunteers.</w:t>
+              <w:t>An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to prisoners.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="6584423C" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="7C4BE6CE" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63311259" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="167A9CF9" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-              <w:t>Sterile Zone</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Trans </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C99DB70" w14:textId="10F6174D" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="78E4CAFB" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Umbrella term used to describe all people whose gender identity is different to the sex they were assigned at birth. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF6737" w14:paraId="3E7585FE" w14:textId="77777777" w:rsidTr="00AF6737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06E27522" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>Superintendent</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Unauthorised Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4945183B" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="002346A6" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="38B45C6A" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Any item or thing that: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4A17C9" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Constitutes a threat to or breach of the security or good order of the detention centre; or </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="077F6C97" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00356FF3">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+              </w:rPr>
+              <w:t>is unauthorised pursuant to Youth Custodial Rule 9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AF6737" w14:paraId="12273948" w14:textId="77777777" w:rsidTr="00AF6737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2086" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA23066" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB7AA0">
-[...24 lines deleted...]
-              <w:t>Total Offender Management Solution (TOMS)</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Unit Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C34E9DB" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="002346A6" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="12278BB4" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00A76013">
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to prisoners.</w:t>
+              <w:t xml:space="preserve">A Custodial Officer substantive to this rank or Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer with reference to section 11 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="5BDD68FC" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="298C9B3C" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="346208CB" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="05CD3E2D" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Trans </w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Full Search </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FF818D5" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="00710522" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="2DD6EE9C" w14:textId="4E528240" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00710522">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Umbrella term used to describe all people whose gender identity is different to the sex they were assigned at birth. </w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>A full search is a strip search as referred to in r</w:t>
+            </w:r>
+            <w:r w:rsidR="00966C55" w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">egulation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>86 (1) of the Young Offenders Regulations 1995.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="42E5EBCA" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="07230C94" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32B2875D" w14:textId="2315FB13" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="122C07FE" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>Unauthorised Item</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Visitor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05FFD6F3" w14:textId="531A35B3" w:rsidR="00315299" w:rsidRPr="003F550B" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="3E3B61C8" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r>
-[...31 lines deleted...]
-              <w:t>Young Offender Regulations 1995.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t xml:space="preserve">Any person visiting the detention centre as a social or official visitor. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="263759C3" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w14:paraId="1704892D" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0993711D" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="66A631DA" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
+            <w:r w:rsidRPr="00F400B5">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Unit Manager</w:t>
+              <w:t>Visual Search</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78671902" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00404068">
+          <w:p w14:paraId="10D358DB" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E379B8">
-[...16 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:t>Custodial Officer conducting an active scan of the person or environment using their eyes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315299" w14:paraId="2DFCC2EE" w14:textId="77777777" w:rsidTr="00810C99">
+      <w:tr w:rsidR="00AF6737" w:rsidRPr="001F75E8" w14:paraId="5BA8759F" w14:textId="77777777" w:rsidTr="00AF6737">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="347B6761" w14:textId="77777777" w:rsidR="00315299" w:rsidRDefault="00315299" w:rsidP="00315299">
+          <w:p w14:paraId="240F3EFE" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Full Search </w:t>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Youth Detention Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7613" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D39D066" w14:textId="77777777" w:rsidR="00315299" w:rsidRPr="00967CED" w:rsidRDefault="00315299" w:rsidP="00967CED">
+          <w:p w14:paraId="77F06039" w14:textId="77777777" w:rsidR="00AF6737" w:rsidRPr="00F400B5" w:rsidRDefault="00AF6737" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00967CED">
-[...105 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young people. Refer to section 13 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F400B5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>Young Offender Act 1994</w:t>
-[...2 lines deleted...]
-              <w:t>, a Youth Custodial Officer is a person appointed as a custodial officer for non- administrative functions.</w:t>
+              <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C9E3C4F" w14:textId="0AAD656F" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="001753D1">
+    <w:p w14:paraId="217A0109" w14:textId="6D71A88C" w:rsidR="002D1C49" w:rsidRPr="008C1E70" w:rsidRDefault="002D1C49" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="88" w:name="_Toc202523239"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3DA742C9" w14:textId="77777777" w:rsidR="009A2CDD" w:rsidRPr="00967CED" w:rsidRDefault="009A2CDD" w:rsidP="00967CED">
+      <w:bookmarkStart w:id="148" w:name="_Toc230247655"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc236736240"/>
+      <w:r w:rsidRPr="008C1E70">
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+    </w:p>
+    <w:p w14:paraId="2A5C9B5E" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00A11B3D" w:rsidRDefault="00780217" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-        <w:rPr>
-[...56 lines deleted...]
-      <w:r w:rsidRPr="007C534E">
+        <w:ind w:left="927"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="_Toc230247656"/>
+      <w:r w:rsidRPr="00A11B3D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC12FDA" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00EE6FFA" w:rsidRDefault="00780217" w:rsidP="00780217">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="927"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB62D0">
         <w:t>Young Offenders Regulations 1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B569DEF" w14:textId="77777777" w:rsidR="00C46979" w:rsidRPr="00C46979" w:rsidRDefault="00C46979" w:rsidP="001753D1">
+    <w:p w14:paraId="0E1DD8B3" w14:textId="67BBA120" w:rsidR="002D1C49" w:rsidRPr="00780217" w:rsidRDefault="002D1C49" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="89" w:name="_Toc178286"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C46979">
+      <w:bookmarkStart w:id="151" w:name="_Toc236736241"/>
+      <w:r w:rsidRPr="00780217">
         <w:t>Assurance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="89"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00C46979">
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+    </w:p>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRPr="002D1C49" w:rsidRDefault="002D1C49" w:rsidP="00780217">
+      <w:pPr>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D1C49">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CEDD59" w14:textId="52657C83" w:rsidR="00846247" w:rsidRPr="00542AA6" w:rsidRDefault="006622B3" w:rsidP="00967CED">
+    <w:p w14:paraId="1644A247" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00542AA6" w:rsidRDefault="00780217" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
+      <w:bookmarkStart w:id="152" w:name="_Hlk235448555"/>
       <w:r>
-        <w:t>Y</w:t>
-[...11 lines deleted...]
-        <w:r w:rsidR="00846247" w:rsidRPr="003E2C71">
+        <w:t>The Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve">DC will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="003E2C71">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00846247" w:rsidRPr="00542AA6">
+      <w:r w:rsidRPr="00542AA6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="350E8B88" w14:textId="4784C274" w:rsidR="00846247" w:rsidRPr="00967CED" w:rsidRDefault="00846247" w:rsidP="00967CED">
+    <w:p w14:paraId="621235C3" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00967CED" w:rsidRDefault="00780217" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00967CED">
-        <w:t xml:space="preserve">The Women and Young People, Head Office will undertake management oversight as required. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0A0B9EFA" w14:textId="4A783070" w:rsidR="00846247" w:rsidRPr="00AA5BDE" w:rsidRDefault="003750A6" w:rsidP="00967CED">
+        <w:t>The Young People</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Directorate within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00967CED">
+        <w:t xml:space="preserve"> Head Office will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA56DFA" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00AA5BDE" w:rsidRDefault="00780217" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00967CED">
         <w:t>Ope</w:t>
       </w:r>
       <w:r w:rsidRPr="003750A6">
-        <w:t xml:space="preserve">rational </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00846247" w:rsidRPr="00AA5BDE">
+        <w:t xml:space="preserve">rational Compliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA5BDE">
         <w:t xml:space="preserve">will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
-        <w:r w:rsidR="005266C0" w:rsidRPr="00542AA6">
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="00542AA6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">Operational </w:t>
-[...5 lines deleted...]
-          <w:t>Compliance Framework</w:t>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00846247" w:rsidRPr="00234E6B">
+      <w:r w:rsidRPr="00234E6B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58AC4923" w14:textId="6F12BF08" w:rsidR="003F07F9" w:rsidRDefault="00846247" w:rsidP="00744F5D">
+    <w:p w14:paraId="3878FE7D" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r w:rsidRPr="00AA5BDE">
         <w:t xml:space="preserve">Independent oversight will be undertaken as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8FFC8E" w14:textId="7AF0C17D" w:rsidR="00914100" w:rsidRDefault="00245869" w:rsidP="006622B3">
+    <w:bookmarkEnd w:id="152"/>
+    <w:p w14:paraId="2E768C68" w14:textId="0A73968A" w:rsidR="00780217" w:rsidRDefault="00780217">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AB1D5BD" w14:textId="0B7A7C63" w:rsidR="00EB2ABC" w:rsidRDefault="001C0B66" w:rsidP="00780217">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="92" w:name="_Toc202523241"/>
-      <w:r w:rsidRPr="00914100">
+      <w:bookmarkStart w:id="153" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="154" w:name="_Hlk228538805"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc230247657"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc236736242"/>
+      <w:r w:rsidRPr="008C1E70">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Document </w:t>
-[...15 lines deleted...]
-    <w:p w14:paraId="6402C354" w14:textId="4FF1F568" w:rsidR="009733BD" w:rsidRDefault="009733BD" w:rsidP="00234E6B"/>
+        <w:t xml:space="preserve">Document Version </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:r w:rsidR="00966C55">
+        <w:t>History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="156"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9735" w:type="dxa"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1103"/>
-        <w:gridCol w:w="1975"/>
+        <w:gridCol w:w="1586"/>
         <w:gridCol w:w="3144"/>
         <w:gridCol w:w="1961"/>
-        <w:gridCol w:w="1552"/>
+        <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009733BD" w:rsidRPr="00234E6B" w14:paraId="4170EE8D" w14:textId="77777777" w:rsidTr="00A00ED5">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00B5730B" w14:paraId="50B52C4A" w14:textId="77777777" w:rsidTr="00B5730B">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="29A014A0" w14:textId="77777777" w:rsidR="009733BD" w:rsidRPr="008E5815" w:rsidRDefault="009733BD" w:rsidP="008E5815">
+          <w:p w14:paraId="73E9D5C8" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00B5730B" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5815">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00B5730B">
+              <w:rPr>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1586" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="7D440933" w14:textId="77777777" w:rsidR="009733BD" w:rsidRPr="008E5815" w:rsidRDefault="009733BD" w:rsidP="008E5815">
+          <w:p w14:paraId="6CBB6206" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00B5730B" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E5815">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00B5730B">
+              <w:rPr>
+                <w:color w:val="305497"/>
               </w:rPr>
               <w:t>Primary author(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3144" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAC707F" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00B5730B" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5730B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Description of version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1961" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="51649CC4" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00B5730B" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5730B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Date completed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BDEE2F2" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00B5730B" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B5730B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Effective date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780217" w:rsidRPr="007D3C6F" w14:paraId="6CF6DC59" w14:textId="77777777" w:rsidTr="00B5730B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5170EC92" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1586" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74308722" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00512605">
+              <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3621E9E1" w14:textId="77777777" w:rsidR="009733BD" w:rsidRPr="008E5815" w:rsidRDefault="009733BD" w:rsidP="008E5815">
+          <w:p w14:paraId="04BD2B5A" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="008E5815">
-[...3 lines deleted...]
-              <w:t>Description of version</w:t>
+            <w:r w:rsidRPr="00C4028D">
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>A/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4028D">
+              <w:t>Director</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E163C6C" w14:textId="77777777" w:rsidR="009733BD" w:rsidRPr="008E5815" w:rsidRDefault="009733BD" w:rsidP="008E5815">
+          <w:p w14:paraId="6834C2E1" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="008E5815">
-[...3 lines deleted...]
-              <w:t>Date completed</w:t>
+            <w:r>
+              <w:t>5 May 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4618D35A" w14:textId="77777777" w:rsidR="009733BD" w:rsidRPr="008E5815" w:rsidRDefault="009733BD" w:rsidP="008E5815">
+          <w:p w14:paraId="4B2531DE" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="008E5815">
-[...3 lines deleted...]
-              <w:t>Effective date</w:t>
+            <w:r>
+              <w:t>31 May 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009733BD" w:rsidRPr="007D3C6F" w14:paraId="607D4369" w14:textId="77777777" w:rsidTr="00A00ED5">
+      <w:tr w:rsidR="00780217" w:rsidRPr="007D3C6F" w14:paraId="44D6F841" w14:textId="77777777" w:rsidTr="00B5730B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E99094" w14:textId="77777777" w:rsidR="009733BD" w:rsidRDefault="009733BD" w:rsidP="00A00ED5">
+          <w:p w14:paraId="55704634" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>1.0</w:t>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5C29F9" w14:textId="77777777" w:rsidR="009733BD" w:rsidRDefault="009733BD" w:rsidP="00A00ED5">
+          <w:p w14:paraId="4F422D1B" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00512605" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00512605">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49C315BD" w14:textId="77777777" w:rsidR="009733BD" w:rsidRDefault="009733BD" w:rsidP="00A00ED5">
+          <w:p w14:paraId="38C93415" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00C4028D" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C4028D">
-              <w:t xml:space="preserve">Approved by the </w:t>
+              <w:t>Approved by the</w:t>
             </w:r>
             <w:r>
-              <w:t>A/</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Operational Policy, Compliance and Contracts</w:t>
+              <w:t xml:space="preserve"> Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C25DD3C" w14:textId="77777777" w:rsidR="009733BD" w:rsidRDefault="009733BD" w:rsidP="00A00ED5">
+          <w:p w14:paraId="19DFEA37" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>5 May 2020</w:t>
+              <w:t>9 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A51E04" w14:textId="77777777" w:rsidR="009733BD" w:rsidRDefault="009733BD" w:rsidP="00A00ED5">
+          <w:p w14:paraId="3E28F8A0" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>31 May 2020</w:t>
+              <w:t>24 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00614147" w:rsidRPr="007D3C6F" w14:paraId="2F416FFA" w14:textId="77777777" w:rsidTr="00A00ED5">
+      <w:tr w:rsidR="00780217" w:rsidRPr="007D3C6F" w14:paraId="4926DCB3" w14:textId="77777777" w:rsidTr="00B5730B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6EE4DF69" w14:textId="32AA3D4C" w:rsidR="00614147" w:rsidRDefault="00614147" w:rsidP="00A00ED5">
+          <w:p w14:paraId="05FE9F32" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>2.0</w:t>
+              <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D5BB0CF" w14:textId="7D1AAAF8" w:rsidR="00614147" w:rsidRPr="00512605" w:rsidRDefault="00614147" w:rsidP="00A00ED5">
+          <w:p w14:paraId="142E02E1" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00512605" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00512605">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="219AE42C" w14:textId="21D7C7B9" w:rsidR="00614147" w:rsidRPr="00C4028D" w:rsidRDefault="00614147" w:rsidP="00A00ED5">
+          <w:p w14:paraId="443130AE" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00C4028D" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C4028D">
-              <w:t>Approved by the</w:t>
+              <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> Commissioner</w:t>
+              <w:t>A/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C4028D">
+              <w:t>Director</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E301FD6" w14:textId="46760BE2" w:rsidR="00614147" w:rsidRDefault="000422D7" w:rsidP="00A00ED5">
+          <w:p w14:paraId="2E254CDE" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>9</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> December 2021</w:t>
+              <w:t>6 April 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="274222E5" w14:textId="7240F6D9" w:rsidR="00614147" w:rsidRDefault="006B0D77" w:rsidP="00A00ED5">
+          <w:p w14:paraId="6802A954" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>24 December 2021</w:t>
+              <w:t>8 April 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00200334" w:rsidRPr="007D3C6F" w14:paraId="644731C3" w14:textId="77777777" w:rsidTr="00A00ED5">
+      <w:tr w:rsidR="00780217" w:rsidRPr="007D3C6F" w14:paraId="5B826D36" w14:textId="77777777" w:rsidTr="00B5730B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F40B578" w14:textId="48AD9C20" w:rsidR="00200334" w:rsidRDefault="00200334" w:rsidP="00A00ED5">
+          <w:p w14:paraId="72ED890E" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>3.0</w:t>
+              <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="607E9276" w14:textId="0EE11539" w:rsidR="00200334" w:rsidRPr="00512605" w:rsidRDefault="00200334" w:rsidP="00A00ED5">
+          <w:p w14:paraId="1DAFC99C" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00512605" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00512605">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72C598D9" w14:textId="28DCE8FC" w:rsidR="00200334" w:rsidRPr="00C4028D" w:rsidRDefault="00200334" w:rsidP="00A00ED5">
+          <w:p w14:paraId="7BD63252" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00C4028D" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00C4028D">
               <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
             <w:r>
               <w:t>A/</w:t>
             </w:r>
             <w:r w:rsidRPr="00C4028D">
               <w:t>Director</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2185B0D3" w14:textId="52A2DAF0" w:rsidR="00200334" w:rsidRDefault="00A85B4F" w:rsidP="00A00ED5">
+          <w:p w14:paraId="63556D05" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>6 April 2022</w:t>
+              <w:t>05 September 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20DD4906" w14:textId="44B74E2D" w:rsidR="00200334" w:rsidRDefault="00A85B4F" w:rsidP="00A00ED5">
+          <w:p w14:paraId="5F44551F" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>8 April 2022</w:t>
+              <w:t>05 September 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00603507" w:rsidRPr="007D3C6F" w14:paraId="023C79D7" w14:textId="77777777" w:rsidTr="00A00ED5">
+      <w:tr w:rsidR="00780217" w:rsidRPr="007D3C6F" w14:paraId="47B57891" w14:textId="77777777" w:rsidTr="00B5730B">
+        <w:trPr>
+          <w:trHeight w:val="1139"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="343B1D6A" w14:textId="4E371DD0" w:rsidR="00603507" w:rsidRDefault="00603507" w:rsidP="00A00ED5">
+          <w:p w14:paraId="35A4A07C" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>4.0</w:t>
+              <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE43469" w14:textId="0BBC9A12" w:rsidR="00603507" w:rsidRPr="00512605" w:rsidRDefault="00603507" w:rsidP="00A00ED5">
+          <w:p w14:paraId="07AD9628" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00512605">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...78 lines deleted...]
-          <w:p w14:paraId="58AD39B1" w14:textId="4611E2A1" w:rsidR="00307956" w:rsidRDefault="00307956" w:rsidP="00A00ED5">
+          <w:p w14:paraId="29663F98" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="58247498" w14:textId="4FE91673" w:rsidR="00307956" w:rsidRPr="00512605" w:rsidRDefault="00307956" w:rsidP="00307956">
+          <w:p w14:paraId="52A2737F" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00512605" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:spacing w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C3ECDE3" w14:textId="77777777" w:rsidR="00307956" w:rsidRDefault="00307956" w:rsidP="00A00ED5">
+          <w:p w14:paraId="3D35C1B4" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="002921F3">
               <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">Deputy Commissioner Operational Support </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0999C596" w14:textId="506D5AC0" w:rsidR="00307956" w:rsidRPr="00C4028D" w:rsidRDefault="00307956" w:rsidP="00A00ED5">
+          <w:p w14:paraId="5254E5D0" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00C4028D" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">CM Ref: </w:t>
             </w:r>
             <w:r w:rsidRPr="00307956">
               <w:t>S23/101313</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3DC137" w14:textId="4DE3517B" w:rsidR="00307956" w:rsidRDefault="00307956" w:rsidP="00A00ED5">
+          <w:p w14:paraId="1E014B16" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B2A3DE3" w14:textId="62497B51" w:rsidR="00307956" w:rsidRDefault="00307956" w:rsidP="00A00ED5">
+          <w:p w14:paraId="32AA3B66" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>18 December 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00860EF9" w:rsidRPr="007D3C6F" w14:paraId="088A8D48" w14:textId="77777777" w:rsidTr="00A00ED5">
+      <w:tr w:rsidR="00780217" w:rsidRPr="007D3C6F" w14:paraId="48A8802F" w14:textId="77777777" w:rsidTr="00B5730B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44FFA066" w14:textId="7B6B0EB3" w:rsidR="00860EF9" w:rsidRDefault="00860EF9" w:rsidP="00860EF9">
+          <w:p w14:paraId="17DF3B94" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1975" w:type="dxa"/>
+            <w:tcW w:w="1586" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DB94F69" w14:textId="607C99BA" w:rsidR="00860EF9" w:rsidRPr="00512605" w:rsidRDefault="00860EF9" w:rsidP="00860EF9">
+          <w:p w14:paraId="69FD5BA1" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="00512605" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="001F525C">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3144" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65CA372F" w14:textId="77777777" w:rsidR="00860EF9" w:rsidRDefault="00860EF9" w:rsidP="00860EF9">
+          <w:p w14:paraId="37B1188A" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="001F525C">
               <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
             <w:r>
               <w:t>Commissioner</w:t>
             </w:r>
             <w:r w:rsidRPr="001F525C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00307956">
+            <w:r>
               <w:t>Corrective Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69282743" w14:textId="0A56F568" w:rsidR="00307956" w:rsidRPr="002921F3" w:rsidRDefault="00307956" w:rsidP="00860EF9">
+          <w:p w14:paraId="200732F0" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="002921F3" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">CM </w:t>
-[...5 lines deleted...]
-              <w:t>25/58389</w:t>
+              <w:t>CM Ref: S25/58389</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4477376A" w14:textId="5DE48ED6" w:rsidR="00860EF9" w:rsidRDefault="00130A04" w:rsidP="00860EF9">
+          <w:p w14:paraId="4F39DBA2" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3 July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1552" w:type="dxa"/>
+            <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C95C3F0" w14:textId="3612290B" w:rsidR="00860EF9" w:rsidRDefault="00130A04" w:rsidP="00860EF9">
+          <w:p w14:paraId="79ABA366" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00130A04">
               <w:t xml:space="preserve"> July 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00780217" w:rsidRPr="007D3C6F" w14:paraId="21F51275" w14:textId="77777777" w:rsidTr="00B5730B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1103" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="034A55EE" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>7.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1586" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55CF508B" w14:textId="77777777" w:rsidR="00780217" w:rsidRPr="001F525C" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3144" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D51D079" w14:textId="77777777" w:rsidR="00780217" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002921F3">
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Deputy Commissioner Operational Support </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B7729F" w14:textId="7781BA49" w:rsidR="00780217" w:rsidRPr="001F525C" w:rsidRDefault="00780217" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref:</w:t>
+            </w:r>
+            <w:r w:rsidR="00977166">
+              <w:t xml:space="preserve"> S25/82745</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B50E3D" w14:textId="44328508" w:rsidR="00780217" w:rsidRDefault="007A4B55" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>1 August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1699" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEFF0C9" w14:textId="33494A9E" w:rsidR="00780217" w:rsidRDefault="00FB2AF4" w:rsidP="00D76C1F">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007A4B55">
+              <w:t xml:space="preserve"> August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18701A5A" w14:textId="77777777" w:rsidR="00744F5D" w:rsidRPr="00744F5D" w:rsidRDefault="00744F5D" w:rsidP="00744F5D">
-[...11 lines deleted...]
-    <w:p w14:paraId="336B3B70" w14:textId="77777777" w:rsidR="00744F5D" w:rsidRDefault="00744F5D">
+    <w:p w14:paraId="4ED1DDD9" w14:textId="354ACB47" w:rsidR="00B5730B" w:rsidRDefault="00B5730B" w:rsidP="00780217"/>
+    <w:p w14:paraId="11652302" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRDefault="00B5730B">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5712FC06" w14:textId="1FAFB97A" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00D42508">
+    <w:p w14:paraId="49914EFC" w14:textId="4EC9FC17" w:rsidR="004B7F7E" w:rsidRPr="008C1E70" w:rsidRDefault="004B7F7E" w:rsidP="00820E12">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="432" w:hanging="432"/>
-        <w:rPr>
-[...7 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="_Appendix_A:_Approved"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc81821394"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc208481600"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc230247658"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc236736243"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r w:rsidRPr="008C1E70">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0E5B5F94" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00470D8D" w:rsidRDefault="00865402" w:rsidP="00470D8D">
+        <w:t xml:space="preserve">Appendix A: </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:r w:rsidR="00C064E7" w:rsidRPr="00C064E7">
+        <w:t>Approved Searching Apparatus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="161"/>
+    </w:p>
+    <w:p w14:paraId="05054BA0" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00470D8D" w:rsidRDefault="00B5730B" w:rsidP="00B5730B">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="_Toc81476328"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="103" w:name="_Toc87607006"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc81476328"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc82663658"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc87607006"/>
       <w:r w:rsidRPr="00470D8D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Purchase</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="101"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="104" w:name="_Hlk76564669"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+    </w:p>
+    <w:p w14:paraId="3732DE24" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRDefault="00B5730B" w:rsidP="00B5730B">
+      <w:bookmarkStart w:id="165" w:name="_Hlk76564669"/>
       <w:r w:rsidRPr="008E5815">
-        <w:t>The Superintendent shall seek approval from the Corrective Services Security and Intelligence Committee when</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3246649F" w14:textId="618D19BA" w:rsidR="00865402" w:rsidRPr="00470D8D" w:rsidRDefault="00845F47" w:rsidP="00470D8D">
+        <w:t xml:space="preserve">The Superintendent shall seek approval from the Corrective Services Security and Intelligence Committee when considering purchasing new equipment which is currently not an approved item or an item to be purchased from an alternative supplier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3580DA94" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="008E5815" w:rsidRDefault="00B5730B" w:rsidP="00B5730B"/>
+    <w:p w14:paraId="2B4E2EE4" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00470D8D" w:rsidRDefault="00B5730B" w:rsidP="00B5730B">
       <w:r w:rsidRPr="00470D8D">
-        <w:t xml:space="preserve">Special Operations Group (SOG) </w:t>
-[...6 lines deleted...]
-    <w:p w14:paraId="745D3836" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00865402">
+        <w:t xml:space="preserve">Special Operations Group (SOG) is responsible for operational testing and evaluation of any searching apparatus. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p w14:paraId="7169B379" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00B5730B">
       <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9214" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
         <w:gridCol w:w="6520"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="5D12D48B" w14:textId="77777777" w:rsidTr="00744F5D">
+      <w:tr w:rsidR="008B5F53" w:rsidRPr="00B5730B" w14:paraId="496C254A" w14:textId="77777777" w:rsidTr="00972353">
         <w:trPr>
           <w:trHeight w:val="494"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="632423" w:themeFill="accent2" w:themeFillShade="80"/>
+            <w:tcW w:w="9214" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37426D0C" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="32D5A6C8" w14:textId="6307CB47" w:rsidR="008B5F53" w:rsidRPr="00B5730B" w:rsidRDefault="008B5F53" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00865402">
+            <w:r w:rsidRPr="00B5730B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Description</w:t>
             </w:r>
-          </w:p>
-[...17 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="431153DA" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="4E6E230F" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1184"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2896E6" w14:textId="791A7C9D" w:rsidR="00865402" w:rsidRPr="00744F5D" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="54DF7188" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00744F5D" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00744F5D">
               <w:t>Fish Bone Tweezers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3931B59E" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="1B134C98" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00865402">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44E8FA6B" wp14:editId="38DBC4BF">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B629C2" wp14:editId="1B17F05E">
                   <wp:extent cx="1475671" cy="714375"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="13" name="Picture 13"/>
+                  <wp:docPr id="13" name="Picture 13" descr="A white rubber band on a black background&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 14"/>
+                          <pic:cNvPr id="13" name="Picture 13" descr="A white rubber band on a black background&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId39">
+                          <a:blip r:embed="rId45">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="6609" t="-2" b="4349"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="10800000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1492943" cy="722736"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="0B6EDC39" w14:textId="77777777" w:rsidTr="00A34190">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="0B551B10" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
-          <w:trHeight w:val="5610"/>
+          <w:trHeight w:val="3147"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ACAA9CA" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00744F5D" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="7243C6FF" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00744F5D" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00744F5D">
               <w:t>ETD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73BF070A" w14:textId="77777777" w:rsidR="00A34190" w:rsidRPr="00CD648C" w:rsidRDefault="00A34190" w:rsidP="00CD648C">
+          <w:p w14:paraId="2D360898" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">The Drug Detection Unit is responsible for procuring Electronic Drug Trace Detection Devices (ETD) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="027E07C4" w14:textId="77777777" w:rsidR="00A34190" w:rsidRPr="00CD648C" w:rsidRDefault="00A34190" w:rsidP="00CD648C">
+          <w:p w14:paraId="0CF46EB0" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>The Assistant Director Drug Mitigation shall seek approval from the Corrective Services Security and Intelligence Committee when renewal and replacement of current ETD is required.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37FCAADE" w14:textId="77777777" w:rsidR="00A34190" w:rsidRPr="00CD648C" w:rsidRDefault="00A34190" w:rsidP="00CD648C">
+          <w:p w14:paraId="184703A6" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t xml:space="preserve">The Drug Detection Unit is responsible for operational testing and evaluation of any ETD. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7333D71F" w14:textId="77777777" w:rsidR="00A34190" w:rsidRPr="00CD648C" w:rsidRDefault="00A34190" w:rsidP="00CD648C">
+          <w:p w14:paraId="7763A322" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>The Drug Detection Unit will maintain a register of all ETD used at each prison.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F9FDBFC" w14:textId="57E153A0" w:rsidR="00A34190" w:rsidRPr="00CD648C" w:rsidRDefault="00A34190" w:rsidP="00CD648C">
+          <w:p w14:paraId="44765985" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00600B41" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:spacing w:after="120"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Calibri"/>
+                <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CD648C">
-[...131 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only Department approved ETD shall be used. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="05A3A07F" w14:textId="77777777" w:rsidTr="00CD648C">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="193D47B5" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11C923FB" w14:textId="4FF8A138" w:rsidR="00865402" w:rsidRPr="00744F5D" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="5AFBDCD3" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00744F5D" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00744F5D">
               <w:t>Extendable Clip Pen Search Mirror</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C75FE24" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="0B536458" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6217A01D" wp14:editId="3F665260">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1689F7E2" wp14:editId="4D4599B0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2020570</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>100330</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1447165" cy="517525"/>
                   <wp:effectExtent l="0" t="0" r="635" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="40" name="Picture 40" descr="DSC08483"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 21" descr="DSC08483"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId40">
+                          <a:blip r:embed="rId46" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="13905" t="21812" r="11975" b="34618"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1447165" cy="517525"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5372FE8C" wp14:editId="7D9C1A3F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E245A33" wp14:editId="68D1A220">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>487045</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-391795</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="691515" cy="1626870"/>
                   <wp:effectExtent l="8573" t="0" r="21907" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="39" name="Picture 39" descr="DSC08482"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 20" descr="DSC08482"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId41">
+                          <a:blip r:embed="rId47" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="16370" t="10509" r="19243" b="15935"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="16509080">
                             <a:off x="0" y="0"/>
                             <a:ext cx="691515" cy="1626870"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="6FE120D9" w14:textId="77777777" w:rsidTr="00CD648C">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="7E565CD3" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7150CD86" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00744F5D" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="5EF4A605" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00744F5D" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00744F5D">
               <w:t>Adjustable Spanner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43E98005" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="6A9201A7" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00865402">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68A7D779" wp14:editId="0A022F14">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="456DDE9A" wp14:editId="026CAE03">
                   <wp:extent cx="1570117" cy="638175"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="Picture 12" descr="DSC08485"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 22" descr="DSC08485"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId42">
+                          <a:blip r:embed="rId48" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="20963" t="14322" r="13808" b="25746"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="10800000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1584926" cy="644194"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="2A4A7010" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="5AAAF3E5" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1562"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24426F70" w14:textId="278F408C" w:rsidR="00865402" w:rsidRPr="00744F5D" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="5233FFD7" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00744F5D" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00744F5D">
-              <w:lastRenderedPageBreak/>
-              <w:t>Leatherman Multi-tool</w:t>
+              <w:t>Multi-tool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23B9CF17" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="2FEAB83E" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10D4B7E2" wp14:editId="4B9F139F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0ECBB4FB" wp14:editId="67E9764F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>324485</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-363855</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1002665" cy="1756410"/>
                   <wp:effectExtent l="4128" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="38" name="Picture 38" descr="DSC08487"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 33" descr="DSC08487"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId43">
+                          <a:blip r:embed="rId49" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="25092" t="9846" r="37799" b="20969"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="16200000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1002665" cy="1756410"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="70FF7E9D" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="18A46A82" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="976"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04B9CCF7" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00744F5D" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="6B5B7C12" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00744F5D" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00744F5D">
               <w:t>Handheld Torch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66F8C737" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="2FB39D40" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30C08F48" wp14:editId="664592CC">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4097BAC9" wp14:editId="0D96AF59">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>521970</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-613410</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="723900" cy="1809750"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="36" name="Picture 36" descr="DSC08486"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 34" descr="DSC08486"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId44">
+                          <a:blip r:embed="rId50" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="5132" t="17036" r="23766" b="24371"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="723900" cy="1809750"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="1E3501EF" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="57B96BF3" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1210"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F07A345" w14:textId="5A64E057" w:rsidR="00865402" w:rsidRPr="00744F5D" w:rsidRDefault="00865402" w:rsidP="00744F5D">
+          <w:p w14:paraId="7696B0ED" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00744F5D" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00744F5D">
+              <w:lastRenderedPageBreak/>
               <w:t>Extendable Telescopic Torch with Magnet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="230F54CD" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="0E0E5AAE" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="161D8D8E" wp14:editId="06CC3437">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A5ADF1F" wp14:editId="4E18197D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>681355</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-391795</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="475615" cy="1586230"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="35" name="Picture 35"/>
+                  <wp:docPr id="35" name="Picture 35" descr="A close up of a pen&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 35"/>
+                          <pic:cNvPr id="35" name="Picture 35" descr="A close up of a pen&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId45">
+                          <a:blip r:embed="rId51" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000" flipH="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="475615" cy="1586230"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="0CC3C185" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="7B78D4A4" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="986"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49DB9F6D" w14:textId="63D50FBB" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="7F6F1F97" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:t>Flathead Screwdriver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="097FF417" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="651BEDA6" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FBDB39" wp14:editId="73161137">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73758347" wp14:editId="5A30B0A4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>814705</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-681355</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="561340" cy="2015490"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="34" name="Picture 34" descr="DSC08481"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 36" descr="DSC08481"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46">
+                          <a:blip r:embed="rId52" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="34085" t="12775" r="35954" b="15866"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="16200000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="561340" cy="2015490"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="7426CE40" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="29F9471F" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="831"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CE3B068" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="65828186" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:t>Philips Head Screwdriver</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55F35C3F" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="5AAFEBE3" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="309F6052" wp14:editId="6D3EEEA5">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18107BC1" wp14:editId="639B5C4C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>74295</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-15875</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2257425" cy="457200"/>
                   <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="33" name="Picture 33" descr="DSC08484"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 38" descr="DSC08484"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId47">
+                          <a:blip r:embed="rId53" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="8018" t="31154" r="8006" b="40562"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="10800000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2257425" cy="457200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="0BBAAA86" w14:textId="77777777" w:rsidTr="00CD648C">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="469F13EF" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1814"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FC366A3" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="5B2A3A11" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
-              <w:t>Inspection Camera with 9mm Camera Head</w:t>
+              <w:t xml:space="preserve">Inspection Camera with </w:t>
+            </w:r>
+            <w:r>
+              <w:t>small c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD648C">
+              <w:t xml:space="preserve">amera </w:t>
+            </w:r>
+            <w:r>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CD648C">
+              <w:t>ead</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> with LCD display</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56453895" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="7E0274CA" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22562D60" wp14:editId="5CB47995">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AF51006" wp14:editId="738E144E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>474345</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-373380</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1019175" cy="1695450"/>
                   <wp:effectExtent l="4763" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="32" name="Picture 32"/>
+                  <wp:docPr id="32" name="Picture 32" descr="A close-up of a camera&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 39"/>
+                          <pic:cNvPr id="32" name="Picture 32" descr="A close-up of a camera&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId48">
+                          <a:blip r:embed="rId54">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="5400000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="1019175" cy="1695450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38987CE7" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="3F4768B0" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CFC7C6A" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="3187F2CB" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D3DC7D3" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="477A1AD4" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1627B0E9" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="326422FD" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="4961F70E" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="5BB9C5C9" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="132C7BEC" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="5FCC915D" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
-              <w:t xml:space="preserve">Garrett Handheld Metal Detector </w:t>
+              <w:t xml:space="preserve">Handheld Metal Detector </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C9ACAC7" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="45F178F2" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="217F1CB7" wp14:editId="247D509B">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67C790DD" wp14:editId="7118E879">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>274955</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>35560</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2640965" cy="781050"/>
                   <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="31" name="Picture 31" descr="P1000400"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 4" descr="P1000400"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId49">
+                          <a:blip r:embed="rId55" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="13338" r="3423" b="20573"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm flipV="1">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2640965" cy="781050"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="265793D0" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="52AA9BC3" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1543"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E4FA7DB" w14:textId="277EFFBB" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="00E5A31D" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:t>Needle Stick Gloves – (Department Issued)(various)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60E7593E" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="04AF4304" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7689FFA8" wp14:editId="1A33607D">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F60DC1E" wp14:editId="11E92C50">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>124460</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-76835</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2133600" cy="838200"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="30" name="Picture 30" descr="TurtleSkin NYDoCS Cut-Resistant Law Enforcement Gloves">
-                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId50" tgtFrame="&quot;_blank&quot;"/>
+                    <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId56" tgtFrame="&quot;_blank&quot;"/>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 15" descr="TurtleSkin NYDoCS Cut-Resistant Law Enforcement Gloves">
-                            <a:hlinkClick r:id="rId50" tgtFrame="&quot;_blank&quot;"/>
+                            <a:hlinkClick r:id="rId56" tgtFrame="&quot;_blank&quot;"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51">
+                          <a:blip r:embed="rId57">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2133600" cy="838200"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="5C94D9FE" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="399536DB" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08CE68CF" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="76266CB9" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:t>Under Vehicle Inspection Mirror</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7197834B" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="3B25F0D7" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53618C08" wp14:editId="6045ED77">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3955C27E" wp14:editId="2A1335EA">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>416560</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>-285750</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="868680" cy="1449705"/>
                   <wp:effectExtent l="0" t="4763" r="2858" b="2857"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29" name="Picture 29"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 27"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId52">
+                          <a:blip r:embed="rId58">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="16200000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="868680" cy="1449705"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="4C2DD2BE" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="5BF43751" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="2112"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="557BC7F4" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="2C6645BA" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CD648C">
-[...1 lines deleted...]
-              <w:t>P-9410L-Black</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Torch LED Lantern </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08B2BDF3" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="6A8DC610" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75B3D0E8" wp14:editId="0E625CF4">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E081931" wp14:editId="57BB35B4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>-36195</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>88265</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1776095" cy="1076325"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="28" name="Picture 28" descr="http://img.pelican.com/img/products/light/9410L/pelican-led-firefighter-lantern-flashlight-l.jpg"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13" descr="http://img.pelican.com/img/products/light/9410L/pelican-led-firefighter-lantern-flashlight-l.jpg"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId53">
+                          <a:blip r:embed="rId59">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1776095" cy="1076325"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="031E05D1" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="03B60206" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1703"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14FA9719" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="42FB00A8" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
-              <w:t>Sony Handheld Digital Video Camera</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Handheld Digital Video Camera</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C8345EA" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="32550BE4" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E94BC1A" wp14:editId="5B012BE0">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4408307A" wp14:editId="07FC320E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-38100</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2281555" cy="809625"/>
                   <wp:effectExtent l="0" t="0" r="4445" b="9525"/>
                   <wp:wrapNone/>
                   <wp:docPr id="27" name="Picture 27" descr="Sony HDR-CX405 HD 60p Camcorder"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 16" descr="Sony HDR-CX405 HD 60p Camcorder"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId54">
+                          <a:blip r:embed="rId60" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect t="21677" b="21965"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2281555" cy="809625"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="490570CF" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="5CFB018D" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="2110"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31D1D44E" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="78784BA3" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CD648C">
-              <w:t>Garrett At Pro</w:t>
+            <w:r>
+              <w:t xml:space="preserve">Metal Detector </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59CA82B6" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="39FA938B" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="56FD2915" wp14:editId="491DFC5F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD2EEFA" wp14:editId="2CADF5E4">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:posOffset>12700</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:posOffset>83185</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2302510" cy="819150"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="16" name="Picture 16"/>
+                  <wp:docPr id="16" name="Picture 16" descr="A metal detector with a round handle&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 28"/>
+                          <pic:cNvPr id="16" name="Picture 16" descr="A metal detector with a round handle&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55">
+                          <a:blip r:embed="rId61">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2302510" cy="819150"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="0069F362" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="06EF20C1" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="1765"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70C5963B" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="2477780F" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:t>Various sizes for escorts or deployments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="672137E3" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="16459844" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E679803" wp14:editId="073F7A38">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5ACDB9FA" wp14:editId="7F71DC29">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>57150</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>7620</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2675255" cy="1009650"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="15" name="Picture 15" descr="DSC08479"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 17" descr="DSC08479"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId56">
+                          <a:blip r:embed="rId62" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2675255" cy="1009650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="31751111" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="71F5D4DD" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="2409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BAAAA00" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="1EC83A7F" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00CD648C">
-[...13 lines deleted...]
-              <w:t>XHARCOR PULLTIGHT</w:t>
+            <w:r>
+              <w:t>Numbered locking security ties</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A3F8243" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="0278DE53" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="294062A1" wp14:editId="04A8AE7E">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2942EC3D" wp14:editId="5DBF5207">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-19685</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>566420</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2610485" cy="872490"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="14" name="Picture 14"/>
+                  <wp:docPr id="14" name="Picture 14" descr="A close-up of a yellow and white toothbrush&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 7"/>
+                          <pic:cNvPr id="14" name="Picture 14" descr="A close-up of a yellow and white toothbrush&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId57">
+                          <a:blip r:embed="rId63" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm rot="10800000">
                             <a:off x="0" y="0"/>
                             <a:ext cx="2610485" cy="872490"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="margin">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="margin">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00865402">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ACDF740" wp14:editId="4A93493C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1682AF50" wp14:editId="16D4DEBE">
                   <wp:extent cx="2466975" cy="609600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="11" name="Picture 11"/>
+                  <wp:docPr id="11" name="Picture 11" descr="A row of yellow plastic bags&#10;&#10;AI-generated content may be incorrect."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="Picture 8"/>
+                          <pic:cNvPr id="11" name="Picture 11" descr="A row of yellow plastic bags&#10;&#10;AI-generated content may be incorrect."/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId58">
+                          <a:blip r:embed="rId64" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2466975" cy="609600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00865402" w:rsidRPr="00865402" w14:paraId="13C9EF2B" w14:textId="77777777" w:rsidTr="008725A9">
+      <w:tr w:rsidR="00B5730B" w:rsidRPr="00865402" w14:paraId="435F4A67" w14:textId="77777777" w:rsidTr="008B5F53">
         <w:trPr>
           <w:trHeight w:val="2890"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="731C9303" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00CD648C" w:rsidRDefault="00865402" w:rsidP="00CD648C">
+          <w:p w14:paraId="7EF423C3" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00CD648C" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00CD648C">
               <w:t>Security Movement Envelopes (SMEs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A40D220" w14:textId="77777777" w:rsidR="00865402" w:rsidRPr="00865402" w:rsidRDefault="00865402" w:rsidP="00643747">
+          <w:p w14:paraId="770CDBF5" w14:textId="77777777" w:rsidR="00B5730B" w:rsidRPr="00865402" w:rsidRDefault="00B5730B" w:rsidP="00D76C1F">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00865402">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F6D6DB9" wp14:editId="74170D66">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="59CDAB5A" wp14:editId="4233717D">
                   <wp:extent cx="2209800" cy="1419225"/>
                   <wp:effectExtent l="0" t="0" r="0" b="9525"/>
                   <wp:docPr id="5" name="Picture 5"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59">
+                          <a:blip r:embed="rId65">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2209800" cy="1419225"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="792BD456" w14:textId="0BFB8637" w:rsidR="00865402" w:rsidRDefault="00865402" w:rsidP="00865402"/>
-[...11298 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="38256F3D" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00D05B49" w:rsidRDefault="004B7F7E" w:rsidP="004B7F7E"/>
+    <w:p w14:paraId="5CAEA91E" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidRDefault="004B7F7E" w:rsidP="00EB2ABC"/>
+    <w:sectPr w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidSect="009461DD">
+      <w:headerReference w:type="default" r:id="rId66"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="720" w:footer="1298" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2C313B4B" w14:textId="77777777" w:rsidR="00CE023E" w:rsidRDefault="00CE023E" w:rsidP="00D06E62">
+    <w:p w14:paraId="11DB9F0D" w14:textId="77777777" w:rsidR="000F6F61" w:rsidRDefault="000F6F61" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1476E26E" w14:textId="77777777" w:rsidR="00CE023E" w:rsidRDefault="00CE023E" w:rsidP="00D06E62">
+    <w:p w14:paraId="65E66652" w14:textId="77777777" w:rsidR="000F6F61" w:rsidRDefault="000F6F61" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="64FA3028" w14:textId="77777777" w:rsidR="000F6F61" w:rsidRDefault="000F6F61"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5C6CF70F" w14:textId="6C06EA42" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00167F8C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="1242601493"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:p w14:paraId="3B04984A" w14:textId="453236BB" w:rsidR="00060787" w:rsidRDefault="00060787">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00627992">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>The current version of this document is ma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>intained on the Custodial Op</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00627992">
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t>s intranet page</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="C00000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Page</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="17A20DA8" w14:textId="24F08AAB" w:rsidR="00F81C8C" w:rsidRDefault="00F81C8C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidRPr="00627992">
-[...73 lines deleted...]
-    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="675B2F12" w14:textId="27F1BCB3" w:rsidR="00013B88" w:rsidRDefault="00013B88">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4978674C" w14:textId="77777777" w:rsidR="00013B88" w:rsidRDefault="00013B88">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F26016F" w14:textId="77777777" w:rsidR="00CE023E" w:rsidRDefault="00CE023E" w:rsidP="00D06E62">
+    <w:p w14:paraId="1EDFCD69" w14:textId="77777777" w:rsidR="000F6F61" w:rsidRDefault="000F6F61" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="264C79E0" w14:textId="77777777" w:rsidR="00CE023E" w:rsidRDefault="00CE023E" w:rsidP="00D06E62">
+    <w:p w14:paraId="1A489350" w14:textId="77777777" w:rsidR="000F6F61" w:rsidRDefault="000F6F61" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="25D53B26" w14:textId="78A8E85A" w:rsidR="00470D8D" w:rsidRPr="0090527D" w:rsidRDefault="00470D8D" w:rsidP="007217C1">
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="036547AB" w14:textId="77777777" w:rsidR="000F6F61" w:rsidRDefault="000F6F61"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="62FC9312" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRPr="00AB62D0" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB62D0">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00AB62D0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="22" w:name="_Hlk220500203"/>
+      <w:r w:rsidRPr="0081108F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offender Regulations 1995, regulations </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r w:rsidRPr="0081108F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>86(a), 89(4(a), 92(4)(a)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="0EA30C7B" w14:textId="77777777" w:rsidR="004A5C92" w:rsidRDefault="004A5C92" w:rsidP="004A5C92">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB62D0">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0081108F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offender Regulations 1995, regulation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 81(2)(a) and (b)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7692C38F" w14:textId="77777777" w:rsidR="00FA2DC2" w:rsidRPr="003D09C5" w:rsidRDefault="00FA2DC2" w:rsidP="00FA2DC2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D09C5">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="003D09C5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0057">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, regulation 84</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0057">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1B66B985" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0057">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995, regulation 81(4)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="4EE7D31F" w14:textId="77777777" w:rsidR="0037386B" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0057">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, regulation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF40D8">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>85(1)(2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="2E9B21C2" w14:textId="77777777" w:rsidR="0037386B" w:rsidRPr="007D35F7" w:rsidRDefault="0037386B" w:rsidP="0037386B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0057">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Act 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, section 11B(d)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="14884261" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="0080332E" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>regulation 88</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="4A6738BD" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Young Offenders Regulations 1995, regulations 82(2) and 88</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="74F878A8" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, regulation 82(4)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="7B39C89A" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671E5C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, regulation 91(1) and (2)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="72D1BAA5" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="92" w:name="_Hlk218517252"/>
+      <w:r w:rsidRPr="00671E5C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, regulation </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="92"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>92(4)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="72F25223" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671E5C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, regulation 92(3)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="43297DA9" w14:textId="77777777" w:rsidR="00C5116C" w:rsidRPr="00986971" w:rsidRDefault="00C5116C" w:rsidP="00C5116C">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00986971">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00986971">
+      <w:r w:rsidRPr="00EE6FFA">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00167F8C">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00783ACA">
+      <w:r w:rsidRPr="0080332E">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Young Offenders Regulations 1995</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00167F8C">
+        <w:t xml:space="preserve">Young Offenders Regulations 1995, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE6FFA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>regulation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>82</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0080332E">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4)</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="6C041890" w14:textId="6BB8A109" w:rsidR="00470D8D" w:rsidRDefault="00470D8D">
+  <w:footnote w:id="15">
+    <w:p w14:paraId="5983E502" w14:textId="77777777" w:rsidR="00D121C4" w:rsidRDefault="00D121C4" w:rsidP="00D121C4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
-[...111 lines deleted...]
-        <w:pStyle w:val="FootnoteText"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E0057">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>Young Offenders Regulations 1995</w:t>
-      </w:r>
-[...216 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>r</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00E70488">
+        <w:t xml:space="preserve">, regulations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF40D8">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Young Offenders Regulations 1994</w:t>
+        <w:t>86(8), 89(5) and 92(6)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3863D767" w14:textId="6210C407" w:rsidR="00470D8D" w:rsidRPr="00C15CE3" w:rsidRDefault="00470D8D" w:rsidP="00EA7EAC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5C894D96" w14:textId="367FA866" w:rsidR="000451B2" w:rsidRDefault="001F7DE8">
     <w:pPr>
-      <w:pStyle w:val="Subtitle"/>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
-[...15 lines deleted...]
-        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="56"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3819494D" wp14:editId="3D1DD615">
-[...2 lines deleted...]
-                <wp:posOffset>104775</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A6C3023" wp14:editId="40AE1C6A">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>27940</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="2639695" cy="296545"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="2" name="Text Box 2"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="129448729" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="2639695" cy="296545"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="9525">
+                      <a:ln>
                         <a:noFill/>
-                        <a:miter lim="800000"/>
-[...1 lines deleted...]
-                        <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:sdt>
-                          <w:sdtPr>
+                        <w:p w14:paraId="1969E845" w14:textId="0F005A7D" w:rsidR="001F7DE8" w:rsidRPr="001F7DE8" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
+                          <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:id w:val="-1954925148"/>
-[...1 lines deleted...]
-                          <w:sdtEndPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001F7DE8">
                             <w:rPr>
-                              <w:sz w:val="20"/>
-                              <w:szCs w:val="20"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                          </w:sdtEndPr>
-[...23 lines deleted...]
-                        </w:sdt>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3819494D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5A6C3023" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:8.25pt;margin-top:2.2pt;width:207.85pt;height:23.35pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgE7Vi+QEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bcOF1bcVbb3W5V&#10;aXuRtv0AjHGMCgwFEjv9+h1wNhu1b1X9gBgPnJlz5rC5nrQiB+G8BNPQ5SKnRBgOnTS7hv74fv/m&#10;ihIfmOmYAiMaehSeXm9fv9qMthYFDKA64QiCGF+PtqFDCLbOMs8HoZlfgBUGkz04zQKGbpd1jo2I&#10;rlVW5Pk6G8F11gEX3uPfuzlJtwm/7wUPX/vei0BUQ7G3kFaX1jau2XbD6p1jdpD81Ab7hy40kwaL&#10;nqHuWGBk7+RfUFpyBx76sOCgM+h7yUXigGyW+R9sHgdmReKC4nh7lsn/P1j+5fBovzkSpvcw4QAT&#10;CW8fgP/0xMDtwMxO3DgH4yBYh4WXUbJstL4+XY1S+9pHkHb8DB0Ome0DJKCpdzqqgjwJouMAjmfR&#10;xRQIx5/F+m21rkpKOOaKal2uylSC1c+3rfPhowBN4qahDoea0NnhwYfYDaufj8RiBu6lUmmwypCx&#10;oVVZlOnCRUbLgL5TUjf0Ko/f7IRI8oPp0uXApJr3WECZE+tIdKYcpnbCg5F9C90R+TuY/YXvATcD&#10;uN+UjOithvpfe+YEJeqTQQ2r5WoVzZiCVfmuwMBdZtrLDDMcoRoaKJm3tyEZeOZ6g1r3Msnw0smp&#10;V/RMUufk72jKyzidenmF2ycAAAD//wMAUEsDBBQABgAIAAAAIQCp+DFW2wAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI5NT8MwEETvSP0P1iJxo3ZCUkGIU1UgrlSUD4mbG2+TiHgdxW4T/j3bEz2O&#10;ZvTmlevZ9eKEY+g8aUiWCgRS7W1HjYaP95fbexAhGrKm94QafjHAulpclaawfqI3PO1iIxhCoTAa&#10;2hiHQspQt+hMWPoBibuDH52JHMdG2tFMDHe9TJVaSWc64ofWDPjUYv2zOzoNn6+H769MbZtnlw+T&#10;n5Uk9yC1vrmeN48gIs7xfwxnfVaHip32/kg2iJ7zKuelhiwDwXV2l6Yg9hryJAFZlfLSv/oDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYBO1YvkBAADNAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqfgxVtsAAAAHAQAADwAAAAAAAAAAAAAAAABT&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" filled="f" stroked="f">
-              <v:textbox>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:sdt>
-                    <w:sdtPr>
+                  <w:p w14:paraId="1969E845" w14:textId="0F005A7D" w:rsidR="001F7DE8" w:rsidRPr="001F7DE8" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
+                    <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:id w:val="-1954925148"/>
-[...1 lines deleted...]
-                    <w:sdtEndPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001F7DE8">
                       <w:rPr>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                    </w:sdtEndPr>
-[...23 lines deleted...]
-                  </w:sdt>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:tab/>
+    <w:r w:rsidR="00000000">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="0F29E369">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark1563158697" o:spid="_x0000_s1026" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:596pt;height:842.5pt;z-index:-251655168;mso-wrap-edited:f;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="A4_Letter-Blue"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
     </w:r>
-    <w:r>
-[...9 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="382424D0" w14:textId="7244995A" w:rsidR="00470D8D" w:rsidRDefault="00470D8D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38ECC98E" w14:textId="705C69CB" w:rsidR="00A3157D" w:rsidRPr="00A3157D" w:rsidRDefault="001F7DE8" w:rsidP="00A3157D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
-        <w:sz w:val="56"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="799E7F84" wp14:editId="508EF4F8">
-[...2 lines deleted...]
-                <wp:posOffset>181610</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24538AA8" wp14:editId="3038F3CF">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>287655</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="1647825" cy="296545"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="1" name="Text Box 1"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="776991449" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...2 lines deleted...]
-                    <wps:spPr bwMode="auto">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="1647825" cy="296545"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="9525">
+                      <a:ln>
                         <a:noFill/>
-                        <a:miter lim="800000"/>
-[...1 lines deleted...]
-                        <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:sdt>
-                          <w:sdtPr>
+                        <w:p w14:paraId="0A920135" w14:textId="1E450F4B" w:rsidR="001F7DE8" w:rsidRPr="001F7DE8" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
+                          <w:pPr>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                            <w:id w:val="2013338137"/>
-[...1 lines deleted...]
-                          <w:sdtEndPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001F7DE8">
                             <w:rPr>
-                              <w:sz w:val="20"/>
-                              <w:szCs w:val="20"/>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
                             </w:rPr>
-                          </w:sdtEndPr>
-[...23 lines deleted...]
-                        </w:sdt>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
-                      <a:noAutofit/>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="799E7F84" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="24538AA8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:22.65pt;width:129.75pt;height:23.35pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCzO0oJ+QEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN24kFy0GaNEWB&#10;9AGk/QCaoiyiJJdd0pbcr++SUhwjvRXVgeBqydmd2eHmpreGHRUGDa7is8mUM+Uk1NrtK/7j+8O7&#10;a85CFK4WBpyq+EkFfrN9+2bT+VLNoQVTK2QE4kLZ+Yq3MfqyKIJslRVhAl45SjaAVkQKcV/UKDpC&#10;t6aYT6erogOsPYJUIdDf+yHJtxm/aZSMX5smqMhMxam3mFfM6y6txXYjyj0K32o5tiH+oQsrtKOi&#10;Z6h7EQU7oP4LymqJEKCJEwm2gKbRUmUOxGY2fcXmqRVeZS4kTvBnmcL/g5Vfjk/+G7LYv4eeBphJ&#10;BP8I8mdgDu5a4fbqFhG6VomaCs+SZEXnQzleTVKHMiSQXfcZahqyOETIQH2DNqlCPBmh0wBOZ9FV&#10;H5lMJVeLq+v5kjNJufl6tVwscwlRPt/2GOJHBZalTcWRhprRxfExxNSNKJ+PpGIOHrQxebDGsa7i&#10;6yXBv8pYHcl3RtuKX0/TNzghkfzg6nw5Cm2GPRUwbmSdiA6UY7/rma5HSZIIO6hPJAPCYDN6FrRp&#10;AX9z1pHFKh5+HQQqzswnR1KuZ4tF8mQOFsurOQV4mdldZoSTBFXxyNmwvYvZxwOxW5K80VmNl07G&#10;lsk6WaTR5smbl3E+9fIYt38AAAD//wMAUEsDBBQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI9BT8JAFITvJvyHzTPxJrtUIKX0lRCNV42AJtyW7qNt7L5tugut/971JMfJ&#10;TGa+yTejbcWVet84RphNFQji0pmGK4TD/vUxBeGDZqNbx4TwQx42xeQu15lxA3/QdRcqEUvYZxqh&#10;DqHLpPRlTVb7qeuIo3d2vdUhyr6SptdDLLetTJRaSqsbjgu17ui5pvJ7d7EIn2/n49dcvVcvdtEN&#10;blSS7UoiPtyP2zWIQGP4D8MffkSHIjKd3IWNFy1Cki5jEmG+eAIR/SRNZyBOCKtEgSxyeXug+AUA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCzO0oJ+QEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtFoTR3QAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
-              <v:textbox>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPN/u7DAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uGuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDVqRg3C+A1PTYpZTIgyHpjO7mv54WX26&#10;ocQHZhqmwIiaHoWnd4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B69D2OQLhK+lIKHJym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1APLDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+btpNi2zIs2C5Hh7psn/P1j+eNjYZ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH0+ct1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNe86X4LzRGHcjDu21u+6rD0mvnwzBwuGOdA0YYn&#10;PKSCvqZwsihpwf38mz/mI+8YpaRHwdTUoKIpUd8N7iNqKxnFbV7meHOTezsZZq/vAWVY4IuwPJkx&#10;L6jJlA70K8p5GQthiBmO5WoaJvM+jMrF58DFcpmSUEaWhbXZWB6hI12Ry5fhlTl7Ijzgph5hUhOr&#10;3vE+5sY/vV3uA7KflhKpHYk8MY4STGs9PZeo8bf3lHV51ItfAAAA//8DAFBLAwQUAAYACAAAACEA&#10;w4kdd9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3&#10;RPQ8dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCL&#10;PCzK25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs&#10;6aWh6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozeb&#10;zkHtDWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATzf7uwwCAAAcBAAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAAD&#10;AQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAG0FAAAA&#10;AA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:sdt>
-                    <w:sdtPr>
+                  <w:p w14:paraId="0A920135" w14:textId="1E450F4B" w:rsidR="001F7DE8" w:rsidRPr="001F7DE8" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
+                    <w:pPr>
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...1 lines deleted...]
-                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                      <w:id w:val="2013338137"/>
-[...1 lines deleted...]
-                    <w:sdtEndPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001F7DE8">
                       <w:rPr>
-                        <w:sz w:val="20"/>
-                        <w:szCs w:val="20"/>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
                       </w:rPr>
-                    </w:sdtEndPr>
-[...23 lines deleted...]
-                  </w:sdt>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00E2131C">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1758BE6A" wp14:editId="428DA6B3">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0FD12AFE" wp14:editId="596FB0E9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>7620</wp:posOffset>
+            <wp:align>bottom</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553878" cy="10689690"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="8" name="Picture 8"/>
+          <wp:docPr id="658896693" name="Picture 2" descr="A black background with a black border&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1666439616" name="Picture 2" descr="A black background with a black border&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553878" cy="10689690"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="309FC9F0" w14:textId="79F6EC59" w:rsidR="000451B2" w:rsidRDefault="000451B2" w:rsidP="000451B2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3AFFBFF9" w14:textId="7228E552" w:rsidR="000451B2" w:rsidRDefault="001F7DE8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F40F1B9" wp14:editId="0986381A">
-[...2 lines deleted...]
-                <wp:posOffset>2562860</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25F27E84" wp14:editId="535ADF41">
+              <wp:simplePos x="914400" y="427512"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>40005</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="3971925" cy="542925"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="21" name="Text Box 21"/>
+              <wp:docPr id="511516107" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3971925" cy="542925"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="2E52049F" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00B937D8">
+                        <w:p w14:paraId="42E99FDF" w14:textId="17A714D1" w:rsidR="001F7DE8" w:rsidRPr="00EC0D45" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
                           <w:pPr>
-                            <w:pStyle w:val="Publicationtitle"/>
                             <w:rPr>
-                              <w:rFonts w:hint="eastAsia"/>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-                            <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                          <w:r w:rsidRPr="00EC0D45">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4F40F1B9" id="Text Box 21" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:201.8pt;margin-top:3.15pt;width:312.75pt;height:42.75pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWU6MIbQIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kSbsEcYqsRYcB&#10;RVusHXpWZCkxJouaxMTOfn0p2U6CbpcOu0iU+Ejx8UPzq6YybKd8KMHmfHg24ExZCUVp1zn/8Xz7&#10;6TNnAYUthAGrcr5XgV8tPn6Y126mRrABUyjPyIkNs9rlfIPoZlkW5EZVIpyBU5aUGnwlkI5+nRVe&#10;1OS9MtloMLjIavCF8yBVCHR70yr5IvnXWkl80DooZCbnFBum1ad1FddsMReztRduU8ouDPEPUVSi&#10;tPTowdWNQMG2vvzDVVVKDwE0nkmoMtC6lCpxIDbDwRs2TxvhVOJCyQnukKbw/9zK+92Te/QMmy/Q&#10;UAFjQmoXZoEuI59G+yruFCkjPaVwf0ibapBJujyfXg6nowlnknST8SjK5CY7Wjsf8KuCikUh557K&#10;krIldncBW2gPiY9ZuC2NSaUxltU5vzifDJLBQUPOjY1YlYrcuTlGniTcGxUxxn5XmpVFIhAvUnup&#10;a+PZTlBjCCmVxcQ9+SV0RGkK4j2GHf4Y1XuMWx79y2DxYFyVFnxi/ybs4mcfsm7xlPMT3lHEZtUQ&#10;8ZyP+sKuoNhTvT20oxCcvC2pKHci4KPw1PtUYppnfKBFG6DkQydxtgH/+2/3EU8tSVrOapqlnIdf&#10;W+EVZ+abpWadDsfjOHzpMJ5cjujgTzWrU43dVtdAVRnSz+FkEiMeTS9qD9ULjf0yvkoqYSW9nXPs&#10;xWtsJ5y+DamWywSicXMC7+yTk9F1LFJsuefmRXjX9SVSR99DP3Vi9qY9W2y0tLDcIugy9W7Mc5vV&#10;Lv80qqn7u28l/gWn54Q6fn6LVwAAAP//AwBQSwMEFAAGAAgAAAAhANqyJrbhAAAACQEAAA8AAABk&#10;cnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1KrFROylEaYhTVZEqJARDSxc2J35NosbPIXbbwK/H&#10;ncp4utPdd/lqMj074+g6SxKiuQCGVFvdUSNh/7l5TIE5r0ir3hJK+EEHq+L+LleZthfa4nnnGxZK&#10;yGVKQuv9kHHu6haNcnM7IAXvYEejfJBjw/WoLqHc9DwWIuFGdRQWWjVg2WJ93J2MhLdy86G2VWzS&#10;3758fT+sh+/917OUD7Np/QLM4+RvYbjiB3QoAlNlT6Qd6yU8iUUSohKSBbCrL+JlBKySsIxS4EXO&#10;/z8o/gAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWU6MIbQIAAEQFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDasia24QAAAAkBAAAPAAAAAAAA&#10;AAAAAAAAAMcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA1QUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:textbox>
+            <v:shapetype w14:anchorId="25F27E84" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251657216;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="2E52049F" w14:textId="77777777" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="00B937D8">
+                  <w:p w14:paraId="42E99FDF" w14:textId="17A714D1" w:rsidR="001F7DE8" w:rsidRPr="00EC0D45" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
                     <w:pPr>
-                      <w:pStyle w:val="Publicationtitle"/>
                       <w:rPr>
-                        <w:rFonts w:hint="eastAsia"/>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-                      <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                    <w:r w:rsidRPr="00EC0D45">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00013B88">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="23E10CBB" wp14:editId="606E345B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>-9525</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7581900" cy="10718165"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6985"/>
+          <wp:wrapNone/>
+          <wp:docPr id="207652024" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7581900" cy="10718165"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00013B88">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4423ED15" wp14:editId="145F1144">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>581025</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>387350</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1609725" cy="297180"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="1022" y="1385"/>
+              <wp:lineTo x="767" y="6923"/>
+              <wp:lineTo x="1278" y="15231"/>
+              <wp:lineTo x="15849" y="15231"/>
+              <wp:lineTo x="16871" y="11077"/>
+              <wp:lineTo x="16360" y="4154"/>
+              <wp:lineTo x="14315" y="1385"/>
+              <wp:lineTo x="1022" y="1385"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1371512704" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1609725" cy="297180"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7407FA00" w14:textId="0DD37626" w:rsidR="00470D8D" w:rsidRDefault="00470D8D" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="529AB0DF" w14:textId="08185536" w:rsidR="001C1AFE" w:rsidRDefault="001F7DE8" w:rsidP="001C1AFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5836AFBA" wp14:editId="7801513C">
+              <wp:simplePos x="915035" y="457835"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="747418181" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="0BC4825A" w14:textId="0CC9654E" w:rsidR="001F7DE8" w:rsidRPr="00EC0D45" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EC0D45">
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5836AFBA" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVSZ7ADQIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt7WnYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv58Xn26&#10;ocQHZhqmwIiaHoWnt4uPH+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90bKN1xBx5kmHHQGUjZcZFmwGmK/NU0m5ZZkWZBcrw90+T/Hyx/OGzskyNh+AYDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHxTJsYAuHoLMvipigp4Rj6/OW6LMuIkl1+ts6H7wI0iUZNHW4lkcUO&#10;ax/G1Ckl1jKw6pRKm1HmLwdiRk926TBaYdgOpGuw+NT9FpojDuVg3Le3fNVh6TXz4Yk5XDDOgaIN&#10;j3hIBX1N4WRR0oL79Z4/5iPvGKWkR8HU1KCiKVE/DO4jaisZxde8zPHmJvd2Msxe3wHKsMAXYXky&#10;Y15Qkykd6BeU8zIWwhAzHMvVNEzmXRiVi8+Bi+UyJaGMLAtrs7E8Qke6IpfPwwtz9kR4wE09wKQm&#10;Vr3ifcyNf3q73AdkPy0lUjsSeWIcJZjWenouUeN/3lPW5VEvfgMAAP//AwBQSwMEFAAGAAgAAAAh&#10;AMOJHXfaAAAAAwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwkAQhe8m/ofNmHiTbTUlULslxIQD&#10;N0T0PHTHttCdaboLVH69qxe9TPLyXt77pliMrlNnGnwrbCCdJKCIK7Et1wZ2b6uHGSgfkC12wmTg&#10;izwsytubAnMrF36l8zbUKpawz9FAE0Kfa+2rhhz6ifTE0fuUwWGIcqi1HfASy12nH5Nkqh22HBca&#10;7Omloeq4PTkDbbaUkNL7enX4cKmk1806u26Mub8bl8+gAo3hLww/+BEdysi0lxNbrzoD8ZHwe6M3&#10;m85B7Q1k8yfQZaH/s5ffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJVJnsANAgAAHAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMOJHXfaAAAA&#10;AwEAAA8AAAAAAAAAAAAAAAAAZwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="0BC4825A" w14:textId="0CC9654E" w:rsidR="001F7DE8" w:rsidRPr="00EC0D45" w:rsidRDefault="001F7DE8" w:rsidP="001F7DE8">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EC0D45">
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00646270">
+    <w:r w:rsidR="00EC0D45">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 9.6 Searching</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> - </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="003E2ACD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...41 lines deleted...]
-      <w:t>.0</w:t>
+      <w:t>– Youth Detention Centres v7.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="226035A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6684E2E"/>
+    <w:tmpl w:val="36BEA5DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
-    </w:lvl>
-[...197 lines deleted...]
-      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F0322E7C"/>
+    <w:tmpl w:val="F82655A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:b/>
+        <w:rFonts w:hint="default"/>
+        <w:specVanish w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1287" w:hanging="720"/>
+        <w:ind w:left="1004" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D4E1678"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D548A830"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10141122">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
-        <w:outline w:val="0"/>
-[...2 lines deleted...]
-        <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
-[...1922 lines deleted...]
-        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17C87B01"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31829F80"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
@@ -35100,883 +21181,1209 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581E307E"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EEA319C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1832BAC6"/>
+    <w:tmpl w:val="CF30DC7C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...402 lines deleted...]
-        <w:ind w:left="1713" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2433" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3153" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3873" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4593" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5313" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6033" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6753" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7473" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62FD4A04"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84AC25D2"/>
+    <w:tmpl w:val="4558D5AC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1500" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2220" w:hanging="360"/>
-[...198 lines deleted...]
-        <w:ind w:left="2433" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3153" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3873" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4593" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5313" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6033" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6753" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7473" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B85BF8"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F1004DBA"/>
+    <w:tmpl w:val="9788C2B4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA10FE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5872841C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="329110F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E7289544"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3754574F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF2EFBB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1233" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1953" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4113" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B032B91"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="26AE3678"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -36015,114 +22422,1724 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74634E04"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B64374F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1AC6608C"/>
-    <w:lvl w:ilvl="0" w:tplc="3954D108">
+    <w:tmpl w:val="497A1EE4"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1233" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1953" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2673" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3393" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4113" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4833" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5553" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6273" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6993" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D00577C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22DEFC08"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="ListNumber2"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48440CFF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E34BB96"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
-        <w:b w:val="0"/>
-[...44 lines deleted...]
-        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019">
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F9A7CC4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A5A4BA6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A4125F6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="329E569A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="661216CA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="091245C6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="341C68EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FD4723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D222CBA"/>
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -36152,3104 +24169,2421 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75080B7E"/>
+    <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A74EC48"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="629090775">
-[...59 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1968197728">
+  <w:num w:numId="1" w16cid:durableId="1446726632">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1320159092">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="2" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1679236250">
+  <w:num w:numId="3" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1189567666">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1578203529">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="350692075">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1157265718">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="968392045">
+  <w:num w:numId="14" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1222979721">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1035421077">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="709762454">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1140264118">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1647082865">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="784688553">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1078671375">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="37357865">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1227690602">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="611665620">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="178278702">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="124348785">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1726224623">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1564482105">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="2127962522">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1466124620">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="367031995">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="641231238">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="34" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="124278276">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="35" w16cid:durableId="1378430448">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1633947500">
-[...8 lines deleted...]
-  <w:num w:numId="39" w16cid:durableId="1444838397">
+  <w:num w:numId="36" w16cid:durableId="1355040087">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="32"/>
+  <w:num w:numId="37" w16cid:durableId="2072580646">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="480271673">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1452362636">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="31"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="f7W0OHHO8/21rhdiGaJerDFaNvkI9gF4kgfVdCr0Md1ehRy5n1g5aXqru96XL3ssI01G8WLWkAZ3LZKF8uQgsg==" w:salt="Dy2PLmpnR5EEQRs3fhgIpg=="/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="y5Xih2NBmzMEOD7Xa6eeRj0JPtQmoH+CyEGFEmblAmqYA2ZQMNBtcaOGZeOxKD/W32+40WQn2I6IpSW26S9uaA==" w:salt="/HOVFuCJOiM7Nz2N0EgECg=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="003434BD"/>
-[...2524 lines deleted...]
-    <w:rsid w:val="00FF72C8"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="00033B38"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00060787"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="00087AD9"/>
+    <w:rsid w:val="00087F8F"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000C79B1"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="000F6F61"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="001115A5"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="00113E17"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0C79"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A3B02"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="001F67FC"/>
+    <w:rsid w:val="001F79AC"/>
+    <w:rsid w:val="001F7DE8"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="00205E2D"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="002264E9"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002657FA"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002850DC"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B04EF"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D4471"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00314F49"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="003157D4"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003409F9"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00352FB0"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00356FF3"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="0037386B"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003942BD"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D0062"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003D7E69"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E2ACD"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="003F7BF6"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443B25"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463110"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A4E73"/>
+    <w:rsid w:val="004A5C92"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00511C6E"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="00595F1A"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005E691E"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="00665C26"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A3976"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E14EC"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00732D33"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="00780217"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4B55"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007D7B28"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="00820E12"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00851154"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="008719DD"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="00873CDF"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008B5F53"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00944E15"/>
+    <w:rsid w:val="009461DD"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960D32"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="00961B04"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="00966C55"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="00977166"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D28B6"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009E692D"/>
+    <w:rsid w:val="009F0179"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A57CC5"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64303"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A711B0"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA1154"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC018F"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6737"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B0012E"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B11B8D"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30B83"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B30CED"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B411E6"/>
+    <w:rsid w:val="00B41BB5"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B5730B"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C064E7"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22A06"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C24E60"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C32BF0"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40734"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C5116C"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C82FB3"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA2FD0"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00CF6D21"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D121C4"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D52E05"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D73797"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D85BC6"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B24"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE51CB"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63233"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EB7EF7"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC0D45"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF3D9F"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F218D2"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F400B5"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F52FF2"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F76DC1"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F836F9"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2DC2"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6124"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB15E8"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB2AF4"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE419C"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF434B"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="2B3D0BEC"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{6F2F235B-920F-438B-8FA7-E057EE01243B}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -39404,4990 +26738,9262 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00643747"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00332C86"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="17"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Heading1"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00332C86"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-      <w:keepLines w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00333124"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
-      <w:ind w:left="709" w:hanging="709"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
-      <w:color w:val="auto"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D49EF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D49EF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-    <w:name w:val="Document details"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="007C75DA"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="0000FF"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...138 lines deleted...]
-      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD648C"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D05955"/>
+    <w:rsid w:val="00A57CC5"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="1134" w:hanging="672"/>
-[...23 lines deleted...]
-      <w:spacing w:before="1680" w:after="240"/>
+      <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...84 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="85" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListBullet">
-    <w:name w:val="List Bullet"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008E5815"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
-    <w:rPr>
-[...365 lines deleted...]
-    </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
     <w:name w:val="DCStable4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="57" w:type="dxa"/>
         <w:left w:w="85" w:type="dxa"/>
         <w:bottom w:w="57" w:type="dxa"/>
         <w:right w:w="85" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:wordWrap/>
         <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...4 lines deleted...]
-    <w:rsid w:val="008644BE"/>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
-[...36 lines deleted...]
-    </w:tblStylePr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable3">
-[...75 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
-      <w:jc w:val="both"/>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...4 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-      <w:iCs/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
-[...1 lines deleted...]
-    <w:basedOn w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001753D1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="002A3358"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="LightGrid-Accent22">
-[...385 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="8"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber2">
-[...4 lines deleted...]
-    <w:rsid w:val="00234E6B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:numPr>
-[...1 lines deleted...]
-      </w:numPr>
+      <w:keepNext/>
       <w:tabs>
-        <w:tab w:val="left" w:pos="489"/>
+        <w:tab w:val="num" w:pos="2160"/>
       </w:tabs>
-      <w:spacing w:after="60"/>
-      <w:contextualSpacing w:val="0"/>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber3">
-[...1 lines deleted...]
-    <w:basedOn w:val="ListParagraph"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="5"/>
+        <w:numId w:val="13"/>
       </w:numPr>
-      <w:spacing w:after="60"/>
-      <w:contextualSpacing w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="list2table">
-[...2 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="6"/>
-[...1564 lines deleted...]
-        <w:numId w:val="7"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
-[...2 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:keepLines w:val="0"/>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="15"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:tabs>
-        <w:tab w:val="num" w:pos="692"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
       </w:tabs>
-      <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
-      <w:color w:val="auto"/>
-      <w:kern w:val="28"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleListBulletAfter3pt">
-[...2 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
     <w:rPr>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
-[...2 lines deleted...]
-    <w:rsid w:val="002A3358"/>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:numPr>
-[...9 lines deleted...]
-      <w:spacing w:after="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...301 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="660"/>
+      <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="880"/>
+      <w:ind w:left="960"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1100"/>
+      <w:ind w:left="1200"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1320"/>
+      <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="1540"/>
+      <w:ind w:left="1680"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="002A3358"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
       <w:ind w:left="1920"/>
     </w:pPr>
-  </w:style>
-[...3 lines deleted...]
-    <w:rsid w:val="00332C86"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...25 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...3 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00572992"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...6 lines deleted...]
-    <w:rsid w:val="00E50E6B"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-    <w:name w:val="Comment Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E50E6B"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B30B83"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00B30B83"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="0000FF"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="108202075">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="133718576">
+    <w:div w:id="63988114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="160047008">
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="307057239">
+    <w:div w:id="236718672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="541133579">
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="684404577">
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="697047099">
+    <w:div w:id="491290560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="816532511">
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1107315695">
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1158958832">
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1249920630">
+    <w:div w:id="821391549">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1307854027">
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1505704049">
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1550535659">
+    <w:div w:id="1092555627">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1708791278">
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
-        <w:div w:id="447699697">
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
-            <w:div w:id="608001718">
+            <w:div w:id="37054244">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
-              <w:divsChild>
-[...110 lines deleted...]
-              </w:divsChild>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1769889122">
+    <w:div w:id="1170146424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1857620157">
+    <w:div w:id="1191184404">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1937010174">
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="2033148034">
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/prison-security.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;url=https://turtleskin.com/default/turtleskin-nydocs-kevlar-search-gloves.html&amp;psig=AOvVaw1rB4r8G68Ux4Kx4TEu8bCV&amp;ust=1622520561329000&amp;source=images&amp;cd=vfe&amp;ved=0CAIQjRxqFwoTCODr2qOG8_ACFQAAAAAdAAAAABAD" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/youth-custodial-rules.aspx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.emf"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/prison-security.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/youth-custodial-rules.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.emf"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.jpeg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.jpeg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=i&amp;url=https://turtleskin.com/default/turtleskin-nydocs-kevlar-search-gloves.html&amp;psig=AOvVaw1rB4r8G68Ux4Kx4TEu8bCV&amp;ust=1622520561329000&amp;source=images&amp;cd=vfe&amp;ved=0CAIQjRxqFwoTCODr2qOG8_ACFQAAAAAdAAAAABAD" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.jpeg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/security-intelligence/security-response/Pages/srs-operational-guidance.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4129ae93-c9e2-4495-a427-f3d2bbb7a03f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="930bf7ff-1314-4f79-947a-be18314117ba">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Contributor Email" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Position" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -44427,338 +36033,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...64 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0C794D8-8961-4F46-ACE7-8C06840A681A}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>40</Pages>
-[...1 lines deleted...]
-  <Characters>60377</Characters>
+  <Pages>1</Pages>
+  <Words>8510</Words>
+  <Characters>48508</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>141</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>404</Lines>
+  <Paragraphs>113</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 9.6 Searching</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>70828</CharactersWithSpaces>
+  <CharactersWithSpaces>56905</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 9.6 Searching</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>COPP; BDHC; Rule; Detainee; Search; Searching; Detect; Dog; Strip.</cp:keywords>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00FE5B8762CE52B8419B14E9B6ABC76620</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>1;#Corrective Services|ce9ba758-ea71-457b-9a14-44db9922bfb4</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>1e7d1dcb,7b73b19,2e4ff2d9,2c8cb245</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>19;#Youth Custodial Rules|58081a5c-2417-44d0-aab6-abfe5521b729</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>20;#Custodial Management Youth|86dadb23-f3e8-45d0-a50e-683c2dd71471</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>21;#Operational Support|06b4752c-4a05-4733-84b5-3d0fa3cfc36b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Contributor Email">
-    <vt:lpwstr>31</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-16T06:57:18Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="n398ab4bf91e43a0a550736abedc299f">
-    <vt:lpwstr>Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="g2cdfbdd30c849e9bbb5c12aa747ff35">
-    <vt:lpwstr>Custodial Management Youth|86dadb23-f3e8-45d0-a50e-683c2dd71471</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="pa8a0a93780a4945b3173f20d8e45055">
-    <vt:lpwstr>Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TaxCatchAll">
-    <vt:lpwstr>20;#Custodial Management Youth|86dadb23-f3e8-45d0-a50e-683c2dd71471;#40;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b;#39;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44;#16;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>9de870ba-8a1d-4f95-b3a4-f123d9a63085</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="kf620cb349b946fa81ca1074c0b3c5af">
-    <vt:lpwstr>Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Contributor Name">
-[...3 lines deleted...]
-    <vt:lpwstr>Procedures for searching.</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>