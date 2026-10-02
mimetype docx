--- v0 (2025-12-19)
+++ v1 (2026-10-02)
@@ -1,12757 +1,12828 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4911C6EA" w14:textId="17A257AF" w:rsidR="00146739" w:rsidRPr="00EA7EAC" w:rsidRDefault="00194613" w:rsidP="0014448C">
+    <w:p w14:paraId="52F25E9C" w14:textId="77777777" w:rsidR="007140F0" w:rsidRDefault="007140F0" w:rsidP="0025156E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:before="360"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="1A4153CA" w14:textId="77B0A480" w:rsidR="00BA7AA6" w:rsidRPr="004F69A0" w:rsidRDefault="000F1A32" w:rsidP="00BA7AA6">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="360"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="005D220F">
-[...2 lines deleted...]
-      <w:r w:rsidR="00AE6866">
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00336066" w:rsidRPr="004F69A0">
+        <w:t>11.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B523BA" w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00336066" w:rsidRPr="004F69A0">
         <w:t>Communication</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A08E8BB" w14:textId="2D9BF61B" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00420208" w:rsidP="00EA7EAC">
-[...1 lines deleted...]
-        <w:pStyle w:val="Subtitle"/>
+    <w:p w14:paraId="6E8C7067" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="004F69A0" w:rsidRDefault="00E96E71" w:rsidP="00E96E71"/>
+    <w:p w14:paraId="0C2C069A" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="004F69A0" w:rsidRDefault="00E96E71" w:rsidP="00E96E71">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
         <w:rPr>
-          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Detention Centre</w:t>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Detention Centres </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="9003"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C7440" w:rsidRPr="00D5046D" w14:paraId="18CCA656" w14:textId="77777777" w:rsidTr="00C47B1A">
+      <w:tr w:rsidR="00352E48" w:rsidRPr="004F69A0" w14:paraId="7BD5D5F2" w14:textId="77777777" w:rsidTr="001217F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="707962F2" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="001217F6">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Principles and Standards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="004F69A0" w14:paraId="4F090754" w14:textId="77777777" w:rsidTr="001217F6">
         <w:trPr>
-          <w:trHeight w:val="3266"/>
+          <w:trHeight w:val="4018"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:tcW w:w="9003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="52D53316" w14:textId="317359C7" w:rsidR="007C7440" w:rsidRPr="00365E34" w:rsidRDefault="007C7440" w:rsidP="007C7440">
+          <w:p w14:paraId="557DA4D1" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="001217F6">
             <w:pPr>
-              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Principles</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Model of Care (MoC) Instruction guides and supports staff to operationalise the MoC’s high-level principles. The Moc creates a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EEE27A3" w14:textId="77777777" w:rsidR="00146C86" w:rsidRDefault="008E76C6" w:rsidP="008E76C6">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> following:</w:t>
+          <w:p w14:paraId="5028C229" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="001217F6">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, the Commissioner’s Operating Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3147FEA9" w14:textId="77777777" w:rsidR="00146C86" w:rsidRDefault="00146C86" w:rsidP="008E76C6"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="692AD8B7" w14:textId="25AAEBB5" w:rsidR="00E55CB6" w:rsidRPr="00C07A2D" w:rsidRDefault="00C07A2D" w:rsidP="00E55CB6">
+          <w:p w14:paraId="46AD8FBD" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B700E45" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E020EA" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055BA586" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E9CA77" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="004F69A0" w14:paraId="2C397839" w14:textId="77777777" w:rsidTr="001217F6">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="286B0206" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="001217F6">
             <w:pPr>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...22 lines deleted...]
-              <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC8E31C" w14:textId="06F1A82F" w:rsidR="00E55CB6" w:rsidRDefault="00C07A2D" w:rsidP="00E55CB6">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="004F69A0" w14:paraId="3B6F8A83" w14:textId="77777777" w:rsidTr="001217F6">
+        <w:trPr>
+          <w:trHeight w:val="4825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C5E698" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="001217F6">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="004F69A0">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
+                  <w:sz w:val="22"/>
+                </w:rPr>
+                <w:t>Public Information Privacy Statemen</w:t>
+              </w:r>
+              <w:r w:rsidRPr="004F69A0">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>t</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="004F69A0">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F607742" w14:textId="5464888E" w:rsidR="00631E43" w:rsidRPr="005C2494" w:rsidRDefault="00631E43" w:rsidP="005C2494">
-[...5 lines deleted...]
-          <w:p w14:paraId="5775437F" w14:textId="531266D8" w:rsidR="003D34E6" w:rsidRPr="00C577EB" w:rsidRDefault="003D34E6" w:rsidP="005C2494">
+          <w:p w14:paraId="4A2C1E6C" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="001217F6">
             <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
                 <w:i/>
-              </w:rPr>
-[...28 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="23427B45" w14:textId="6118B846" w:rsidR="00D36EEE" w:rsidRPr="00110447" w:rsidRDefault="00D36EEE" w:rsidP="00E55CB6">
+          <w:p w14:paraId="199800D6" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
             <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Family and community contact is facilitated for children and young people in custody.</w:t>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D87BFD1" w14:textId="77777777" w:rsidR="00E55CB6" w:rsidRDefault="00E55CB6" w:rsidP="00E55CB6"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="7764BEEC" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5676CA2A" w14:textId="77777777" w:rsidR="00E55CB6" w:rsidRPr="00110447" w:rsidRDefault="00E55CB6" w:rsidP="00E55CB6"/>
-[...2 lines deleted...]
-              <w:t>Risk management strategies focus on preventing, identifying and mitigating risks to children and young people.</w:t>
+          <w:p w14:paraId="6EFD51E0" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073AFF2E" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D5C4479" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BBE212" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DDCC027" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C47C6B" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E6166D" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F70953" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D71B3" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="004F69A0" w:rsidRDefault="00352E48" w:rsidP="003A4EAC">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A3EB9C1" w14:textId="77777777" w:rsidR="00B15164" w:rsidRPr="00B15164" w:rsidRDefault="00B15164" w:rsidP="00B15164"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="12E203E7" w14:textId="2368DCB9" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="15461777" w14:textId="6F1EEB23" w:rsidR="00655C09" w:rsidRPr="004F69A0" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373865E1" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="004F69A0" w:rsidRDefault="00E96E71">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F312FE8" w14:textId="58F3972E" w:rsidR="00550DEF" w:rsidRPr="004F69A0" w:rsidRDefault="00550DEF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:spacing w:before="0" w:after="60"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219BA9E0" w14:textId="28E3EF71" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00622694">
+    <w:p w14:paraId="74BD8744" w14:textId="749E60A5" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="00D92259" w:rsidP="001A3724">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc201654291" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127260" w:history="1">
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
+            <w:lang w:eastAsia="en-AU"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127260 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6BD0BAA2" w14:textId="5438A08D" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25FB279A" w14:textId="403D45FC" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654292" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127261" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127261 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4194C4E6" w14:textId="14D097C2" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2F2B0800" w14:textId="7EAC3432" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654293" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127262" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
           </w:rPr>
           <w:t>Telephone Use</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127262 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="035282B3" w14:textId="4EEF13F7" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="20DEC5AA" w14:textId="624E6755" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654294" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127263" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Telephone calls – outgoing</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127263 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0F6CCA06" w14:textId="0B8D6A0A" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D51C02F" w14:textId="4C5EB122" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654295" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127264" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.2</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Telephone call allocation</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127264 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B8EF61D" w14:textId="1919C578" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6446921B" w14:textId="7344681C" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654296" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127265" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.3</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Additional telephone call purchase</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127265 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="16848E47" w14:textId="73D29003" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="025FF725" w14:textId="6C6CB119" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654297" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127266" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.4</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Procedures for access to the DTS</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127266 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7653082A" w14:textId="1AD7ABC8" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3698F80B" w14:textId="330621EC" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654298" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127267" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.5</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Authentication process – calls to family and friends</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Authentication process – responsible adults/caregivers, family and friends</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127267 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A6D334F" w14:textId="79D5E921" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2570A148" w14:textId="71E09A6E" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654299" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127268" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.6</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Authentication process – legal calls</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127268 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A5647DF" w14:textId="5BC9E8E4" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6CE8051F" w14:textId="20D78A82" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654300" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127269" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.7</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Authentication process – Youth Justice Services</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127269 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5B101E9C" w14:textId="54EF418D" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C19586C" w14:textId="273B35A0" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654301" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127270" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.8</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Common telephone calls</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Common telephone numbers list</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127270 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="14733665" w14:textId="78CC6581" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1361D8EA" w14:textId="39C752A3" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654302" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127271" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.9</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Loss of privilege – telephone calls</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Misuse of the DTS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127271 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="22FA6D80" w14:textId="11C613ED" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2BCB4CE5" w14:textId="795F9B94" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654303" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127272" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.10</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Minimum telephone entitlement</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Removal or suspension of a DTS call recipient or number</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127272 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C4792CD" w14:textId="0929D1C5" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3151B666" w14:textId="7295CC68" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654304" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127273" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.11</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Telephone calls - incoming calls</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Minimum telephone entitlement</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127273 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="60D7B15D" w14:textId="41AC7022" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="26CF2C4A" w14:textId="2F2CF469" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654305" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127274" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.12</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Inter-prison telephone calls</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Telephone calls – incoming calls</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127274 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DBC3665" w14:textId="5E37FE9B" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="74E2E66D" w14:textId="14B3EBD0" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654306" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127275" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.13</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Shut down of DTS</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Telephone calls between YDC and prisons</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127275 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="487F92F6" w14:textId="234472FF" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="3FAED1BE" w14:textId="42BE93A8" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654307" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127276" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>3.14</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Mail</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Shut down of DTS</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127276 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6135D223" w14:textId="19CF3502" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="30B14077" w14:textId="3B062863" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654308" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127277" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127277 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="68CB82B2" w14:textId="726F0B72" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1B02D1ED" w14:textId="4A1094A6" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654309" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127278" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>4.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Outgoing privileged mail</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Privileged mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127278 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6261DBC6" w14:textId="153A99A2" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="563C2985" w14:textId="16D45069" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654310" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127279" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Incoming privileged mail</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Outgoing privileged mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127279 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F393775" w14:textId="2FA1AA15" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D11A48A" w14:textId="69151F0D" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654311" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127280" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.4</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Outgoing mail</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Incoming privileged mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127280 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31117F5D" w14:textId="0513F84D" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08E21814" w14:textId="759B9185" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654312" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127281" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>4.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Incoming mail</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Outgoing mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127281 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="074FCFEE" w14:textId="166D0B25" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="64C277DA" w14:textId="537432E7" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654313" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127282" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>4.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Restraining Orders</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Incoming mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127282 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1BE89955" w14:textId="637B4440" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="137CD611" w14:textId="552E7AEA" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654314" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127283" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>4.6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Serving of Restraining Orders to Young people in Custody:</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Unit 18 YDC Mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127283 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="454F0A60" w14:textId="1D9B019B" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="372D04EC" w14:textId="4BAFA7B6" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654315" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127284" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Restraining Orders</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127284 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="044DDD12" w14:textId="3A19F9EF" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="552294CB" w14:textId="7B0254AB" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654316" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127285" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Authorisation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>General</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127285 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A26A700" w14:textId="294DCF78" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="2AB31F64" w14:textId="6FDA34B2" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654317" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127286" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>7</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Young people Photographs</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Serving restraining orders on young people in custody</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127286 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="77E16BF6" w14:textId="0AA4069B" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="34C80B88" w14:textId="57DE06AF" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654318" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127287" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Video Conferencing</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127287 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1DF7A8B7" w14:textId="3D80F38A" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="796F2FD4" w14:textId="0C629FF2" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654319" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127288" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>7.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Circumstances where photographs are not permitted</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Authorisation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127288 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="41104122" w14:textId="4D7FF28B" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="398AC689" w14:textId="4C1B75EF" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654320" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127289" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Photographs of Young People</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127289 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="279F8839" w14:textId="5ED06536" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="1BEF4C9D" w14:textId="75D77884" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654321" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127290" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>8</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>7.1</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Annexures</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Authorised circumstances for young people photographs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127290 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2E39C880" w14:textId="0DB218D7" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="465AEA84" w14:textId="36411A6F" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654322" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127291" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>8.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>7.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Related COPPs</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Circumstances where photographs are not permitted</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127291 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79CDAF83" w14:textId="2628D9BC" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="28E3AEBC" w14:textId="39E709FA" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654323" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127292" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>8.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>7.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definitions and acronyms</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          <w:t>Photograph assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...12 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127292 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...6 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62D32CB3" w14:textId="10964897" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="41B32189" w14:textId="51A695FC" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654324" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127293" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127293 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A66AF75" w14:textId="12CDE6E4" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="101A6A4D" w14:textId="482FDEF6" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654325" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127294" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...9 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...15 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127294 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="306612F1" w14:textId="444931EB" w:rsidR="001941A7" w:rsidRPr="001941A7" w:rsidRDefault="00000000">
-[...5 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="606CC42B" w14:textId="46D8774B" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc201654326" w:history="1">
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+      <w:hyperlink w:anchor="_Toc238127295" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>10</w:t>
-[...7 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+          <w:t>Appendix</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127295 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="47AE884D" w14:textId="27A24EFE" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238127296" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127296 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0DAFD448" w14:textId="5EF325AD" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238127297" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127297 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2D6F8D9F" w14:textId="59369C9E" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238127298" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127298 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B98E0D5" w14:textId="616CE8B1" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238127299" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127299 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22F61D94" w14:textId="0548246B" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238127300" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t>Document Version History</w:t>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...14 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127300 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001941A7" w:rsidRPr="001941A7">
-[...8 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5321119F" w14:textId="56F16F8E" w:rsidR="00634C54" w:rsidRDefault="00622694">
-      <w:r w:rsidRPr="001941A7">
+    <w:p w14:paraId="56D97435" w14:textId="5D1A41FC" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="001A3724">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc238127301" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Unit 18 YDC Mail</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238127301 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="004B490F">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F23D9F4" w14:textId="25255043" w:rsidR="00156F18" w:rsidRPr="004F69A0" w:rsidRDefault="00D92259" w:rsidP="00D5683B">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="36ADD834" w14:textId="2018AE91" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00B15164">
+      <w:bookmarkStart w:id="1" w:name="_Toc238127260"/>
+      <w:r w:rsidR="00156F18" w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Scope</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="0CDB0C59" w14:textId="77777777" w:rsidR="00B402FD" w:rsidRPr="004F69A0" w:rsidRDefault="00B402FD" w:rsidP="00B402FD">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all Youth Detention Centre’s (YDC’s) Custodial Officers and staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535C99BD" w14:textId="0A8E612C" w:rsidR="00863C19" w:rsidRPr="004F69A0" w:rsidRDefault="00156F18" w:rsidP="00544128">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc201654291"/>
-[...2 lines deleted...]
-        <w:t>Scope</w:t>
+      <w:bookmarkStart w:id="2" w:name="_Toc238127261"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="0295F3BE" w14:textId="77777777" w:rsidR="00420208" w:rsidRPr="00420208" w:rsidRDefault="00023247" w:rsidP="00420208">
-[...23 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="097BE6E0" w14:textId="42DAE7E6" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc12451801"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc14159551"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc14175495"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc14175643"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc14342900"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc31709743"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk85100113"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc216356025"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The purpose of this document is to establish clear policies and procedures for the support and management of mail and telephone communications for young people at a YDC.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-    </w:p>
-[...28 lines deleted...]
-      <w:r w:rsidR="00D5046D">
+      <w:r w:rsidRPr="004F69A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D5046D" w:rsidRPr="001941A7">
-[...17 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="5CB9D76B" w14:textId="60765BCA" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Through the MoC the Department of Justice (the Department) is committed to supporting young people in maintaining frequent and ongoing communication with their family, friends, the community and cultural ties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1B4FA6" w14:textId="46143D1C" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc12451802"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc14159552"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc14175496"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc14175644"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc14342901"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Communications for young people shall also ensure access to legal representation and independent statutory government agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCB4D3A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">In accordance with this COPP the YDC shall: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115E6D36" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>where possible support family, friends and community in contacting the young person through means the Superintendent (or authorised officer) determine as appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E905A80" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>provide structure and consistency regarding communications to and from young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ECCEF2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>reinforce consistent behavioural expectations for young people accessing mail and telephone communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D795DB" w14:textId="6F5C349A" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">where propriate make adjustments to assist or accommodate a young person to access communications. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36516B9B" w14:textId="37D93274" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The application of rigorous security measures will ensure a young person’s contact with community members does not compromise the safety and security of staff or young people at the YDC.</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="001941A7">
-[...55 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
+    </w:p>
+    <w:p w14:paraId="6C99E98E" w14:textId="5A6ABF04" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The management of young people’s communications is governed by a structured recording and reporting regime that provides transparency and accountability. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2EE4AE" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3D12AD" w14:textId="3E8B473F" w:rsidR="00621C96" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc238127262"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Telephone Use</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:p w14:paraId="7FFABCAD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc233899900"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc236735832"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc238127263"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Telephone calls – outgoing</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
-    </w:p>
-[...22 lines deleted...]
-        <w:t>Use</w:t>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="512543FD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Young people may have access to telephones to promote and facilitate positive social contact with parents, caregivers, family, friends, or significant others in addition to contact with their legal counsel or prescribed external service providers (refer to section 3.8). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAE2697" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Excluding calls outlined below at section 3.1.6, all telephone calls by young people shall occur through the Detainee Telephone System (DTS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0B34FD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>All telephone calls made on the DTS shall be recorded, other than calls to a young person’s legal counsel or to prescribed external service providers (refer to 3.8.1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FCA859" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people shall not be permitted to make reverse charge calls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D34164" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Officer-initiated calls through the DTS may only be approved by Unit Managers. A personal identification number (PIN) code is supplied through Security and shall be changed daily. Officer initiated calls may only be approved if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="378051E6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>in the opinion of the officer approving the call, the call is of a compassionate nature (e.g., a recent family bereavement, severe illness of a family member, special family events, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D2C3B7" w14:textId="20BBD854" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">the young person’s telephone account has not been activated </w:t>
+      </w:r>
+      <w:r w:rsidR="008858FE" w:rsidRPr="004F69A0">
+        <w:t>since admission</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> or has been closed due to the young person exiting the YDC previously. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AB112E" w14:textId="2CF568BD" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">there is a compelling need for the call because the young person is experiencing psychological </w:t>
+      </w:r>
+      <w:r w:rsidR="008858FE" w:rsidRPr="004F69A0">
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> emotional distress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBEF969" w14:textId="448C6E87" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">If the supporting of phone calls is an integral strategy listed in the young </w:t>
+      </w:r>
+      <w:r w:rsidR="008858FE" w:rsidRPr="004F69A0">
+        <w:t>person’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> Individual Engagement Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227319F9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the young person does not have adequate funds to make the call and wishes to contact their registered legal practitioner and time factors preclude the young person utilising written correspondence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34B81D6E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the call is part of a formal therapeutic programme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164DD2BD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the call is an inter-facility call and complies with section 3.12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A64F7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Officer-initiated calls for official purposes may be facilitated without using the DTS by a Unit Manager where it is impracticable to progress the call through the DTS (i.e. time does not permit). These calls shall be supervised accordingly. Such calls include the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38203C6F" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Contact with family in the case of emergencies or in extenuating circumstances as approved by the Unit Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BB4CF5" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where young people are from intrastate, interstate or overseas, and contact with family or friends cannot be facilitated on the DTS. The relevant Senior Officer shall approve the call through an overseas access phone point and young people shall have access to an equivalent number of calls as local young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77843CA6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Foreign nationals for the purpose of accessing interpreter services, contact with foreign embassies or support services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2717B0DB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Raising bail, contacting lawyers or securing release.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E88179" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Where the call is of a compassionate nature and assists young people to adjust or settle into the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="20" w:name="_Hlk145075218"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>YDC</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
-    </w:p>
-[...20 lines deleted...]
-    <w:p w14:paraId="15339D4F" w14:textId="49771071" w:rsidR="00514C34" w:rsidRPr="001941A7" w:rsidRDefault="00D5046D" w:rsidP="007F61B1">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CBBD679" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="240"/>
-[...592 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where a Unit Manager facilitates a call in accordance with sections above, a record shall be maintained in the Unit Occurrence Book and the Total Offender Management Solutions (TOMS) Notes specifying the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D1FBFCB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>young person’s name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160D8E70" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>date and time of the call</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A87146" w14:textId="63540291" w:rsidR="00514C34" w:rsidRPr="001941A7" w:rsidRDefault="00514C34" w:rsidP="002C6299">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+    <w:p w14:paraId="211E214D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>number called and name of party contacted</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640E4027" w14:textId="28F3648C" w:rsidR="00514C34" w:rsidRPr="001941A7" w:rsidRDefault="00514C34" w:rsidP="002C6299">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+    <w:p w14:paraId="1BF04CCF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>specific reason for the call</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BFFB14" w14:textId="1C65099B" w:rsidR="00514C34" w:rsidRPr="001941A7" w:rsidRDefault="00514C34" w:rsidP="002C6299">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+    <w:p w14:paraId="6CBF5FC3" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>name and signature of officer initiating call</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B16C68A" w14:textId="64370328" w:rsidR="00D97F1F" w:rsidRPr="001941A7" w:rsidRDefault="00514C34" w:rsidP="002C6299">
-[...20 lines deleted...]
-    <w:p w14:paraId="1F481CD9" w14:textId="77777777" w:rsidR="007D1B7C" w:rsidRPr="001941A7" w:rsidRDefault="007D1B7C" w:rsidP="007D1B7C">
+    <w:p w14:paraId="04C9AF62" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>any general comments if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4859F9AC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="578" w:hanging="578"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc201654295"/>
-      <w:r w:rsidRPr="001941A7">
+      <w:bookmarkStart w:id="21" w:name="_Toc233899901"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc236735833"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc238127264"/>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>Telephone call allocation</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="7BFE1416" w14:textId="13532913" w:rsidR="007D1B7C" w:rsidRPr="001941A7" w:rsidRDefault="007D1B7C" w:rsidP="002C6299">
+    <w:p w14:paraId="3ECC28BB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="003A4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
-[...3 lines deleted...]
-    <w:p w14:paraId="5F957B42" w14:textId="6AF63B6B" w:rsidR="007D1B7C" w:rsidRPr="001941A7" w:rsidRDefault="007D1B7C" w:rsidP="007D1B7C">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Young people shall be allocated an amount of telephone calls each week in accordance with their privilege category. Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.2 – Entitlements, Privileges and Supervision Levels</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> and the relevant Local Operating Procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39436154" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="3316F5E1" w14:textId="0E0EC011" w:rsidR="007D1B7C" w:rsidRPr="001941A7" w:rsidRDefault="007D1B7C" w:rsidP="007D1B7C">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Young people who have been identified as regional, out of country, interstate or international may be entitled to additional call allocation as determined by the relevant Assistant Superintendent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68F9B3B9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc233899902"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc236735834"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc238127265"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Additional telephone call purchase</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E70A2BD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="043CF07A" w14:textId="549CC86D" w:rsidR="00D03A0A" w:rsidRPr="001941A7" w:rsidRDefault="00D03A0A" w:rsidP="00D03A0A">
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Young people in accordance with their privilege category shall be permitted the option to purchase additional social calls. Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.2 – Entitlements, Privileges and Supervision Levels</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> and the relevant Local Operating Procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52200107" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="4B923455" w14:textId="77777777" w:rsidR="00427DD0" w:rsidRPr="001941A7" w:rsidRDefault="00427DD0" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">In the event a young person wishes to purchase calls in accordance with this section, the young person shall complete an </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Additional Telephone Call Purchase Request</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> to purchase calls and forward the form to the Unit Manager. Where a young person needs assistance or is unable to complete the form a staff member, shall assist them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D4579D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The Unit Manager </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="27" w:name="_Hlk138153092"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">or responsible Custodial Officer </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>shall check that the young person has sufficient funds to purchase the requested calls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D31F55B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Unit Manager or responsible Custodial Officer shall forward the form to the Gratuities Clerk to action.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609E7D4C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Gratuities Clerk shall deduct the required amount from young people’s gratuities and crediting the young person’s telephone account for the required amount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B39B343" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="42EE7DCA" w14:textId="72726CDC" w:rsidR="00427DD0" w:rsidRPr="001941A7" w:rsidRDefault="00D5046D" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc58939119"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc233899903"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc236735835"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc238127266"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Procedures for access to the DTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
+    </w:p>
+    <w:p w14:paraId="2F9EE556" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="62C781C7" w14:textId="1966937E" w:rsidR="00600E6C" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Upon admission, young people will be requested to provide Admissions staff with the telephone contact numbers and names of family, friends and/or legal counsel they wish to have contact with. The Unit Manager will then authenticate contacts by conducting the process in sections 3.5 and 3.6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD0DF77" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
-[...62 lines deleted...]
-    <w:p w14:paraId="6DD7B1FD" w14:textId="0F351847" w:rsidR="00C37111" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where admission of a young person occurs after hours (e.g. late evening) the Senior Officer Admissions may authenticate the telephone number for the young person’s responsible adult/caregiver by conducting the process in sections 3.5 and 3.6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5119E685" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="1973A53B" w14:textId="361377EA" w:rsidR="00C37111" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Telephone numbers on any young person’s telephone number list can be re-activated from a prior admission if the admission was less than 3 months ago.  Telephone numbers from prior admissions greater than 3 months are not to be re-activated without the processes in sections 3.5 and 3.6 being completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69AD53C1" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="4B1355BE" w14:textId="330EBA08" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">At any time after admission young people may request new telephone numbers to be added to their approved list through their unit manager or a custodial officer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39731258" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...47 lines deleted...]
-    <w:p w14:paraId="644D950A" w14:textId="779AB616" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="007F61B1">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">If a family member, friend or the young person’s legal counsel requests their number to be added to the young person’s telephone number list, the young person should provide their approval prior to conducting sections 3.5 and 3.6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E937DC8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="240"/>
-[...223 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:vanish/>
           <w:specVanish/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
-[...42 lines deleted...]
-    <w:p w14:paraId="7DEC82CD" w14:textId="7FC472B9" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="007E3555" w:rsidP="00B15164">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people are only permitted to have telephone contact with young people previously accommodated at a YDC or ex-prisoner if they are a parent, sibling, partner, extended family or significant other and will require written approval of the Superintendent (or authorised Assistant Superintendent) and the young person’s responsible adult/caregiver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4D23E4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="7562DFCA" w14:textId="6CB9A55C" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00D5046D" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> Unit Managers or the responsible Custodial officer shall where practicable seek the relevant consent(s) and approval via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Ex-Offender Telephone Application Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6966D18B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="6D30492F" w14:textId="2909B41B" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Unit Managers or the responsible Custodial Officer may consult with the Case Planning and Programs Unit (CPPU) for verification of the contact person for young people from interstate or overseas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2881BB08" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people shall be made aware that telephone calls to family and friends will be recorded via the pre-recorded message heard by both parties at the commencement of each call on the DTS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13F0ED36" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Unit Managers or the responsible Custodial Officer may be required to listen to telephone calls. The monitoring of these telephone calls is to be recorded in the Unit’s Occurrence Book (including the name of the young person, the time the call was made and the time the monitoring took place). Security Reports are to be submitted as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC8F926" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:lastRenderedPageBreak/>
-        <w:t>Unit Managers</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidR="007947B4" w:rsidRPr="001941A7">
+        <w:t>Additional monitoring of DTS phone calls to family and friends shall be carried out by Senior Officer’s and Security as required. Security Reports are to be submitted as appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650AFA0C" w14:textId="354118B9" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">All young people shall be allocated an individual, confidential PIN in order to access their approved telephone numbers and shall be informed of actions that are misuse of the DTS as per 3.9.1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712796FE" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people shall also be advised that should the privacy of their DTS PIN number be breached they are to inform the Unit Manager or Custodial Officers and request a new PIN.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D8790D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc233899904"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc236735836"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc238127267"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Authentication process – calls to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>responsible adults/caregivers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>, family and friends</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+    </w:p>
+    <w:p w14:paraId="09A8950F" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The authentication process shall be undertaken by the Unit Manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="236B0FCE" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Prior to approving a telephone contact list or a request for an addition to an existing list, the Unit Manger shall ensure that the following are checked:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4A23E2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the young person’s responsible adult/caregiver is contacted and authorises the contact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004F6AF9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the number belongs to the person identified on the request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C78C15" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>that the person is willing to have their number added to the young person’s DTS account</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F55A8E4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>a victim alert does not exist for the proposed recipient or any other person at the address where the telephone is located</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743D21EF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the call would not breach the terms of any active restraining order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="684BB60C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the person is not an ex-offender or young person previously accommodated at a YDC (other than parents, siblings, partners or extended family members and significant others). Contact shall only be permitted where written approval of the Superintendent (or authorised Assistant Superintendent) and the young person’s responsible adult/caregiver has been received</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B93DDAD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the recipient’s responsible adult/caregiver approves the contact if the recipient is under 18 years of age</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ABFE3B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the telephone number is not an interstate or overseas telephone number. In these cases, approval is to be sought from the relevant Assistant Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B44E2BF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Unit Manager shall refer the authentication to Security where the young person is subject to a Family Violence Restraining Order alert and/or the Unit Manager has concerns regard any of the 3.5.2 criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CBB6D89" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Recipients must agree not to forward or divert calls to other telephone numbers, establish conference calls between the young person and third parties or converse with another prisoner/young person during a call.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D660ACA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Unit Managers or the responsible Custodial Officer shall verify the above requirements and enter the contact information on the young people DTS and in the comments section note that the requirements of section 3.5.2 have been checked, including that authorisation of the responsible adult/caregiver(s) has been received and the positive influence between the young person and the call recipient has been confirmed. If the number was not initially requested by the young person, then additionally note that they have approved the contact to be added. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB8E87B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>In the event that person refuses contact or later requests that their telephone number be removed from a young person’s DTS telephone list, the young person is to be advised by the Unit Manager, and referrals made to the AYSO, Youth Justice Psychological Services (YJPS) or Mental Health as appropriate. Details of the reason the contact was refused by the call recipient and information pertaining to notifying the young person is to be recorded on notes section in the DTS system and TOMS notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BBB5B1" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Should staff be concerned about a young person’s potential to self-harm or suicide after receiving information of the refusal for contact the staff member shall commence the at risk notification and action as per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.4 – Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001941A7">
-[...15 lines deleted...]
-    <w:p w14:paraId="70747334" w14:textId="06CCAC05" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+    </w:p>
+    <w:p w14:paraId="3A35F648" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc233899905"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc236735837"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc238127268"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Authentication process – legal calls</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+    </w:p>
+    <w:p w14:paraId="4335FDB9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="46504013" w14:textId="6EB899F6" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Prior to any legal telephone number being added or amended on a young person’s DTS list, the Unit Manager or the responsible Custodial Officer shall check that the telephone number requested is associated with a valid legal practitioner or firm, by first checking that the practitioner is a current (practising) certificated legal practitioner. Legal practitioners can be located via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Legal Practice Board of Western Australia</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> General Roll or on the Department of Attorney General’s list of Certified Legal Practitioners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09538CAF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
-[...53 lines deleted...]
-    <w:p w14:paraId="796B6A9B" w14:textId="4DE4B839" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="007F61B1">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>If the initial checks undertaken above raise suspicion as to the validity of the legal practitioner, further enquiries are to be undertaken directly with the legal firm (if applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6548CD52" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:spacing w:before="240"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="28E5AD87" w14:textId="4CC67267" w:rsidR="00E64B61" w:rsidRPr="001941A7" w:rsidRDefault="00E64B61" w:rsidP="00B15164">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Following checks conducted, the Unit Manager or the responsible Custodial Officer shall ensure that the certified legal practitioner is willing to have their number added to the young person’s DTS account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F9A206" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...223 lines deleted...]
-    <w:p w14:paraId="7995AB0C" w14:textId="47C76859" w:rsidR="007D1B7C" w:rsidRPr="001941A7" w:rsidRDefault="007D1B7C" w:rsidP="007D1B7C">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The Unit Manager or the responsible Custodial Officer shall verify the above requirements and enter the contact information on the young peoples’ DTS and in the comments section note that the requirements of section 3.6.1 have been checked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C994D9" w14:textId="076F9DA6" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>Legal calls (including calls to Legal Aid or the Aboriginal Legal Service) shall be provided free of charge to young people on the DTS and shall not be subject to recording and monitoring.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB61012" w14:textId="77777777" w:rsidR="007D1B7C" w:rsidRPr="001941A7" w:rsidRDefault="007D1B7C" w:rsidP="00D03A0A">
-[...3309 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+    <w:p w14:paraId="5FFFA4B9" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B602C6A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="38" w:name="_Toc233899906"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc236735838"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc238127269"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Authentication process – Youth Justice Services</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7394A157" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people may request that the telephone number of an officer of Youth Justice Services (YJS) or the Metropolitan Youth Bail Service (MYBS) be added to their DTS account. In these instances, the process described below shall be followed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FE87B5" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Prior to approving a request for an addition to a young person’s telephone contact list, or an amendment to the existing list, the Unit Manager shall ensure that the following are checked:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA90364" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>that the number belongs to the person and office identified on the request</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F40EF5" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>that the person is willing to have their number added to the young person’s DTS account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEEC1F7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The Unit Manager or responsible Custodial Officer shall verify the above requirements and enter the contact information on the young person’s DTS and in the comments section note that the requirements of section 3.7.2 have been checked. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B940F67" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where a YJS and/or MYBS staff member or officer refuses contact or later requests that their telephone number be removed from a young person’s DTS telephone list, the young person is to be advised by the Unit Manager or responsible Custodial Officer, and referrals made to the AYSO, Psychological Services or Mental Health as appropriate. Details of the reason the contact was refused by the call recipient and information pertaining to notifying the young person is to be recorded on TOMS Notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1FA0C2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Should staff be concerned about a young person’s potential to self-harm or suicide after receiving information of the refusal for contact, the staff member shall commence an ‘at risk’ notification and action as per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.4 – Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A67111C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Calls to YJS or MYBS staff shall be provided free of charge to young people on the DTS but shall be subject to recording and monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0848D2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc233899907"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc236735839"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc238127270"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Common telephone </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>numbers list</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="3BDE7E79" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young people shall be made aware of the following numbers that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">are supplied as unmonitored, unrecorded free calls on the DTS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>available to all young people:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61A6CE28" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Aboriginal Legal Service – 1800 019 900</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573FCB71" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Aboriginal Visitors Scheme – 1800 282 429</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="456C9201" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">ACCESS Helpline – 08 9264 1732 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712A160A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Alcohol and Drug Information Service – 08 9442 5000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769C6A20" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Australian Taxation Office (Indigenous clients) – 131 030</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A04E6D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Australian Taxation Office (non-English-speaking clients) – 131 450</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45ED8EBA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Cannabis Information Helpline – 1800 304 050</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45895B53" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Child Support Agency – 1800 824 044</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41814C41" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Crime Stoppers (includes crime in custody) – 1800 333 000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18572FEF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Equal Opportunity Commission – 1800 198 149</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D6A0E4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Family Relationship Advice Line – 1800 050 321</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE72617" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Fines Enforcement Registry – 1300 650 235</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAD2356" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Health and Disability Services Complaints Office – 08 6551 7600</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6631720E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Hepatitis Helpline – 1800 800 070</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F17ECC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Kids Helpline – 1800 551 800</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789A0750" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Legal Aid – 1300 650 579</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48177289" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Lifeline – 131 114</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4691CFF4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+        </w:rPr>
+        <w:t>Quitline – 137 848</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62E3A9D7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">State Ombudsman </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B6D0D" w:rsidRPr="001941A7">
+        <w:t>WA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> – 08 9220 7559 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F79404" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Samaritans Crisis Line – 1800 656 336</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF64167" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Telephone numbers included on the common telephone numbers list shall be audited once per calendar year by Security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48381875" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc233899908"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc236735840"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc238127271"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Misuse of the DTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="2B0F2D14" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people shall only use their DTS account to contact approved call recipients and shall not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00411350" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>register DTS contacts under a false name or relationship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8E9CA2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>use the telephone system to abuse, threaten, intimidate or harass call recipients</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091BD204" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>use the telephone system to arrange for other parties to be abused, threatened, intimidated, or harassed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B54992E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>use the DTS for the use of call forwarding, call diversion three-way calls or conference calls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47853641" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>use the telephone system to make calls that breach restraining orders or contact restrictions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7F2C76" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>share their personal identification number (PIN) with other young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15D98456" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>allow other young people to speak to their call recipients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54B68612" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where Custodial Officers identify misuse (or attempted misuse) of the DTS the officer shall discuss the misuse with the young person and record in TOMS the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79424E88" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>details of the misuse including when, what occurred and the details of the call recipient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FCBAA1E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>discussion with the young person about the misuse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434A44B3" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>any other actions taken (where appropriate).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133A4DFD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Actions and behaviours listed at section 3.9.1 may result in the withdrawal of privileges or regression of privilege categories in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.2 – Entitlements, Privileges and Supervision Levels</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ECE96E9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The removal or reduction of a young person’s access to telephone calls shall only occur:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168044BC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>where the young person’s actions directly relate to the abuse of the DTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D99CD7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>following the consideration of alternate management options, if available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2462B4F5" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where a young person’s telephone privileges are withdrawn or regressed, young people shall be entitled to minimum telephone usage in line with section 3.11 below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79C4CE1A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Where DTS misuse results in the young person being charged with a detention centre offence, it shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.4 – Offences and Charges</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="47" w:name="_Toc233898781"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc233899630"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc233899909"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc234497638"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc236730395"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc236731774"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc236735841"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+    </w:p>
+    <w:p w14:paraId="0E23B701" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc233899910"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc236735842"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc238127272"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Remov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>al or suspension of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a DTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> call</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recipient or number</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+    </w:p>
+    <w:p w14:paraId="0B306913" w14:textId="445BBE6F" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The Superintendent (or authorised Deputy Superintendent) may remove for the remainder of admission or suspend a number or call recipient from a young person’s DTS account in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consideration of: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3BAADC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the interests of the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B16932A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the interests of other young people detained in the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C18728C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the security of the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EF38DA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>any other matter the Superintendent considers appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5464F4C9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Only the Superintendent may remove or suspend the number of a young person’s responsible adult/caregiver from a young person’s DTS account for any period of time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="400FAAF2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Where a responsible adult/caregiver is removed or suspended from a young person’s DTS account the Superintendent shall as soon as practicable notify via email the Assistant Commissioner Young People. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341DDD48" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Custodial Officers may remove for the remainder of admission or suspend a number or call recipient from the young person’s DTS account (excluding responsible adults/caregivers) for the following reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BEE50D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>at the request of the young person, their responsible adult/care giver, the call recipient or the responsible adult/caregiver of the call recipient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E661204" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>there is a victim alert for the recipient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CCE0BAE" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>calls to the recipient would breach the terms of a restraining order or protective bail condition</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A2DF16" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where it is identified that the contact was registered under a false name or relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5536C4" w14:textId="54197D53" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where a young person or call recipient has misused or attempted to misuse the DTS as per 3.9 The Unit Manager may remove the number or call recipient (excluding responsible adults/caregivers) pending review by Security and the Superintendent (or authorised Deputy Superintendent) within seven days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3622ECFF" w14:textId="751A8A54" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Security shall either ensure the numbers or call recipients are returned to the young person’s DTS account or refer them to the Superintendent (or authorised Deputy Superintendent) to determine as per 3.10.1. The Assistant Superintendent Security shall email the Superintendent (or authorised Deputy Superintendent):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EACCC6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">the young person’s details </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EBEB579" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">numbers and/or call recipients and their relationship to the young person </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2544D261" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">details of misuse or attempted misuse as per 3.9.1 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C478A9C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>all relevant reporting (e.g., Incident Reports, Security Reports)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9D656D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>recommendation that the numbers or call recipients are removed or suspended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1448EFE0" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Where a number or call recipient is removed or suspended from a young person’s DTS account, the Unit Manager shall advise the young person (subject to security considerations) the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D271FB8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the reason for removal/suspension</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F8AA49" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the period they are suspended for</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA9A790" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>that they may make a complaint as per 3.10.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8DE84D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">A range of communication tools and the use of easy language, words and short sentences may assist the young person in understanding the discussion. It is important to treat the young person with respect and clearly identify the reason the number or call recipient has been removed from the DTS in a calm and positive environment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF2B6E3" w14:textId="7649FE10" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Where a young person is dissatisfied with a decision to remove a number or call recipient from their DTS account they may make a complaint in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00D737D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.6 – Complaints, Requests and Feedback.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1EBB66C9" w14:textId="21F47265" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00D61250">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Call recipients where practicable shall also be advised in writing that their number has been removed and the period it has been removed for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1662ED29" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">All staff shall monitor the young person’s response to the removal of numbers and/or recipients from their DTS and ensure that the young person is provided with adequate support. When there is concern for a young person’s risk of self-harm, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.4 – Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> shall be applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3103F3" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="289" w:hanging="289"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="_Toc233899911"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc236735843"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc238127273"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Minimum telephone entitlement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+      <w:bookmarkEnd w:id="59"/>
+    </w:p>
+    <w:p w14:paraId="2F717B1D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00EE5464">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Regardless of a young person’s privilege category or withdrawal of telephone privilege, young people shall be permitted to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8CC880" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">make calls to their registered legal counsel, YJS or MYBS regarding matters about the young person’s current sentence or pending appeal/charges </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F49C7C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>make calls to those organisations listed in section 3.8.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31240D8D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>make one welfare call per day to the young person’s responsible adult/caregiver.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F289F28" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="60" w:name="_Toc233899912"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc236735844"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc238127274"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Telephone calls – incoming calls</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:bookmarkEnd w:id="61"/>
+      <w:bookmarkEnd w:id="62"/>
+    </w:p>
+    <w:p w14:paraId="646E9F90" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people may receive incoming telephone calls from:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02EC55F2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>their responsible adults/caregivers in the case of emergency or where the responsible adults/caregivers do not have a return telephone number;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FA9D757" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the young person’s legal representative, MYBS officer (or YJS court officer) or Youth Justice Officer; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B707CF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">any registered caller for another reason approved by the Unit Manager. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15B393ED" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The nature of the call is to be considered with young people’s welfare being paramount.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253EAB2A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Incoming telephone calls shall be directed to the Unit Manager or responsible Custodial Officer to assess the authenticity of the call. Where possible the contact number will be recorded, and a return call facilitated from the facility in accordance with 3.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70392958" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Unit staff who receive an incoming telephone call that provides information in relation to an emergency (e.g. death of a family member or serious accident/ illness involving a family member) shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BF412EC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>inform their line manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D86CE9D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>seek information from the caller as to the specific details</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B11F92" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>attempt to verify that information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61150944" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>inform the young person’s Senior Case Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F115ED3" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>inform the young person or arrange for staff known to the young person to inform them (unless responsible adult/caregiver or family request to inform the young person).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586FBEC9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>provide support to the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F701DB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>make referrals to AYSO, YJPS and/or Mental Health should the young person require additional support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0F0A6D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Should staff be concerned about a young person’s potential to self-harm or suicide after receiving disturbing news from family members, the staff member shall commence the at risk notification and action as per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.4 – Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="380F9F3C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="63" w:name="_Toc233899913"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc236735845"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc238127275"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Telephone calls</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="63"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>between YDC and prisons</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="4A5C9E02" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Superintendent (or authorised officer) may consider a request from a young person to undertake communication to/from family members and significant others held in custody at an adult prison. Young people who would otherwise be disadvantaged by way of distance or ability to receive visits from family or significant others whilst in custody shall have more opportunity to contact relatives in a prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E268B11" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The following process is to be followed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B1EAF0" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">the young person is required to fill out </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Inter-Facility Telephone Call Request</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> and forward to an AYSO for action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8EB1E8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the AYSO is to contact the young person’s responsible adult/caregivers to obtain authorisation for the young person to have telephone contact with the person listed on the young person’s request form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="304BFE61" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the AYSO is to send the request to the relevant facility and liaise with the relevant officer to seek approval and determine the frequency of ongoing telephone calls</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6A94B2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the AYSO will forward the completed request to the relevant Assistant Superintendent for approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D7591E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Approval will only be granted where the importance of the relationship is established. Consideration is to be given to several or all of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25828F78" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>degree of blood relationship - the existence of a blood relationship with a mother, father, sister or brother is usually sufficient to recommend a telephone contact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC6B195" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>young people who are significantly isolated from their normal community or country may be approved telephone contact with other young people or prisoners from the same region or country</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D976372" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>proven past importance of the relationship by the young person or prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CEB661" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>commitment demonstrated to the relationship by one or both of the young person or prisoner through other forms of communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C374FED" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>negative impact of non-contact to either the young person or prisoner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610202C6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>marriage relationship including de-facto or ceremonial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2531514E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The AYSO shall forward the completed form to the relevant Unit Manager or responsible Custodial Officer and place a copy in the responsible Senior Officer’s file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7008DBF9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Unit Manager or the responsible Custodial Officer shall ensure that the approved call(s) is facilitated at the agreed time/day(s). Where practicable, the YDC should be recipient of the incoming call.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEBD9F8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people shall be advised that telephone calls will be monitored by a designated person to ensure acceptability of content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5915B1F8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">In the event that the inter-prison telephone call request is initiated by a prison, the AYSO is to complete </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Inter-Prison Telephone Call Request</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> and follow the process as above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30595DBF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>All inter-prison telephone calls will be of a 10-minute duration unless otherwise approved by the Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F6E3C61" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc233899914"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc236735846"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc238127276"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Shut down of DTS</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+    </w:p>
+    <w:p w14:paraId="730F46D4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">In the event of a death of a young person, the Superintendent shall ensure that the DTS is shut down immediately in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.3 – Death of a Young Person</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C1D1AF1" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Superintendent may also shut down the DTS in an emergency situation within the YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="739F66FD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The restriction to telephone access or the DTS shall remain in place until the Superintendent determines otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02533473" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc233899915"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc236735847"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc238127277"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkEnd w:id="71"/>
+    </w:p>
+    <w:p w14:paraId="4D0FD235" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc233899916"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc236735848"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc238127278"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Privileged mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+      <w:bookmarkEnd w:id="74"/>
+    </w:p>
+    <w:p w14:paraId="73000F17" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Mail to and from the following organisations is to be dealt with and handled as privileged mail and is not to be opened, inspected, or read by the YDC staff:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644FE7BB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Administration of Complaints, Compliments and Suggestions (ACCESS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6879CCDE" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Assistant Commissioner Young People, Corrective Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B55BFC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Attorney General (WA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F968545" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Commissioner for Children and Young People</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C83A725" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Commissioner, Corrective Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71B012AD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Commonwealth Ombudsman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AC967B1" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Corruption and Crime Commission (WA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B9BBA0E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Deputy Commissioner Young People, Corrective Services </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503D933C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Director, Health and Disability Services Complaints Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65465137" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Equal Opportunities Commission (WA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A6A4D0" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Australian Human Rights Commission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750DA6BC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Members of Parliament</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27C27F12" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Minister for Corrective Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B91AA48" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Office of the Inspector of Custodial Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3E76B4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>People, Culture and Standards Division, Department of Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5CBC9E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Public Interest Disclosures Officer, Department of Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79BCE272" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Ombudsman WA (Parliamentary Commissioner for Administrative Investigations)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E482294" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Visiting Justice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="106368A7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00D61250">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">As part of their orientation all young people received into the facility will be advised of the privileged mail process in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1 – Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B27CD3" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="75" w:name="_Toc233899917"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc236735849"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc238127279"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Outgoing privileged mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:p w14:paraId="6A6B804B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Unit Managers shall ensure that all young people are able to access stationery such as paper, pencils, complaint forms and privileged mail envelopes to enable correspondence with the agencies listed at section 4.1.1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3925AEB0" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>All privileged mail is to be posted in the yellow privileged mailbox located in each of the accommodation units.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AB6FEC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The privileged mailboxes shall be locked at all times and the key is to be held by Security. A member of the Security team shall empty the privileged mailboxes every weekday (other than public holidays) and record the emptying of the mailboxes in the Unit’s Occurrence Book, including the number of mail items collected. Security staff shall also ensure that sufficient yellow envelopes are available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF1B6B5" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Security staff shall record in the Outgoing Confidential Mail Register the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFB0EE6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the date the mail was collected from the mailboxes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7782E5" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the Unit from which the mail was collected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE5500D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the agency intended to receive the mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443CD9CA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the date the mail is forwarded to the agency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7BF6C4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>if no mail present in the privileged mailboxes, that no mail was collected.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B6BBFB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Security staff shall place all envelopes received into a clearly marked/addressed registered mail envelope which is to be posted without delay. The date the mail is sent from the YDC shall also be recorded in the Register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="485672E9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where young people incorrectly addressed the mail, addressed to more than one recipient, a recipient is not marked on the yellow envelope, or the young person is unsure which agency to address the mail to Security staff shall forward the mail to the Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0" w:rsidDel="00AA43F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>of the Ombudsman WA. The Ombudsman WA shall then re-direct the mail accordingly.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37832F9C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The Ombudsman WA and other agencies may contact the YDC via email regarding privileged mail from young people accommodated at the YDC.  YDC staff shall assist the Ombudsman WA and other agencies in resolving enquiries where appropriate. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC63AC7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Privileged mail is not to be opened, inspected, or read other than by the person to whom it has been addressed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C9CC98" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Should outgoing privileged mail be opened in error, a written report shall be submitted to the Superintendent by the person who opened the mail. The report will outline the circumstances in which the mail was opened.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39BAB710" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Superintendent shall inform both the young person and the addressee of the circumstance in which the mail was opened.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0DC477" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="78" w:name="_Toc233899918"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc236735850"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc238127280"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Incoming privileged mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="78"/>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="6A36F965" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Incoming mail from persons on the privileged mail list in Section 4.1.1 shall be forwarded, unopened, to Security and recorded in the Privileged Mail Register and stamped with the YDC security stamp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0A94AC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Security staff shall deliver the mail to the young person without undue delay and record in the register the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F6636C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the receiving young person’s name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21511761" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the name of person and title sending in the privileged mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EFAA25B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the name of the Security officer delivering the correspondence to young people</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="303346CA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the date the correspondence was delivered to the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2F8308" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the young person’s signature when accepting the privileged mail (if the young people refuse to sign, the Security officer delivering the mail is to sign and note the young person’s refusal to sign).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC2A6F7" w14:textId="265F02ED" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>If Security has compelling reasons to believe that the mail did not originate</w:t>
+      </w:r>
+      <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>from the person/agency referred to as privileged mail, Security shall forward the unopened letter to the Superintendent who may:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058C4280" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>open and inspect the letter to verify its origin; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DFEA22" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>return the letter unopened to the statutory agency that it allegedly came from.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59261F0C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where the Superintendent opens privileged mail for the purpose stated in 4.3.3, the following shall apply:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26820393" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>inform the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CFEDAD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>submit a Security Report. The Security Report is to include the reason for opening the mail and the result of the inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17DDE66F" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Should incoming privileged mail be opened in error, a written report shall be completed. The report will outline the circumstances in which the mail was opened.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DDE8F9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Superintendent shall inform both the young person and the addressee of the circumstance in which the mail was opened.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3F5838" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc233899919"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc236735851"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc238127281"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Outgoing mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+      <w:bookmarkEnd w:id="83"/>
+    </w:p>
+    <w:p w14:paraId="6B284C49" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young people are to hand all outgoing mail, unsealed, to their Unit Manager or responsible Custodial Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040374C0" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Unit Managers shall ensure that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A29057" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>all outgoing mail (except privileged mail) includes on the front of the envelope the full name and correct address of the recipient and on the back the young person’s name and the post box address and postcode of the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8821FC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>no graffiti is present on the envelopes of outgoing mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278CAC38" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>handwriting on the envelope is legible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB7BADB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>the mail is not sealed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55884D95" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>All outgoing mail (other than legal mail) shall be read by an officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691527CA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Unit Managers are authorised by the Superintendent to open and read mail (not privileged mail). Unit Managers may assign that Custodial Officers perform this task.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA46857" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>No staff member shall communicate either verbally or in writing to any person the contents of mail, other than as outlined in 4.4.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D43CA64" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Legal mail shall be opened in the presence of the young person and shall only be read to the extent necessary to verify the recipient/sender and to assess whether 4.4.7 applies. Staff may also read legal mail out loud to a young person at the young person’s request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB830AD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Staff authorised to open and read mail shall hand-deliver mail to Security where it appears the mail:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5130283A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>may jeopardise the good order or security of the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F840892" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>contains a threat to a person or property</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4749982A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>contains a threat or a reference to a self-harm risk (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Superintendent or authorised officer will serve the RO on </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F3598" w:rsidRPr="001941A7">
+        <w:t xml:space="preserve">refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.4 – Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5F55E7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>contains obscene or offensive language or material</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6F662A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>constitutes or is expressed in a code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35AF6526" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>contains contents written in another language</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C84171" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>contains reference to an illegal activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31834F56" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>attempts to breach an active restraining order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1587746E" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>attempts to contact a person who has been approved not to receive mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="088A5FCE" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>is addressed to a prisoner at an adult prison; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F8A0C05" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">contains photos in contravention of </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Young_people_Photographs" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7 Photographs of Young People.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2DFBFFC6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Security shall take appropriate action and submit a Security Report as required. If approved by Security for on forwarding, that action shall be taken expeditiously </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+        </w:rPr>
+        <w:t>and shall be logged on TOMS by Security in accordance with 4.4.10 as ‘sent via security’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37900E3F" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Mail deemed suitable for sending by the Unit Manager shall be sealed and marked across the seal with the YDC address. The Unit Manager shall then ensure the mail is provided to Security. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7F4D05" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Security shall ensure that a register of all outgoing mail is maintained on TOMS. The register shall record the following details:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABA9342" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Name of young person (sender).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B007AB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Name and address of recipient.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462309E8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Date of dispatch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="493FDA81" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Following processing in accordance with 4.4.10, the mail is to be forwarded to the outgoing mail tray in the Administration building for forwarding by administration staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AE5CCF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="84" w:name="_Hlk138154798"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Young people are not required to meet the cost of postage of outgoing mail or parcels unless otherwise directed by the Superintendent. Excessive quantities of mail (more than three letters per day) or oversized mail (larger than A4) may be charged to the young person at current postal rates. Exceptions are confidential mail and articles pertinent to a course of external study approved by the Superintendent (or </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>authorised officer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092B31CB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Mail shall be posted every weekday, excluding public holidays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5921DBE3" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc233899920"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc236735852"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc238127282"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Incoming mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+    </w:p>
+    <w:p w14:paraId="02FD7493" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>A register on TOMS of all incoming mail for young people shall be maintained by administration staff. The following shall be recorded, as applicable:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506DEE76" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Name and address of sender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24621484" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Name of young person (recipient).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B9C8CB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Date the mail was received at the YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F590078" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="88" w:name="_Hlk199151774"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>All incoming mail (other than legal mail) shall be read by an officer as per 4.4.4 to 4.4.7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p w14:paraId="0473C494" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Caution shall be exercised when opening mail and contents should be examined prior to its removal from an envelope. Incoming mail for young people shall be opened in the presence of two staff members. Any items of concern are to be referred to Security immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68491218" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Should the envelope contain any powder, tablet, type of drug, wire, sharp objects stickers or any other unusual object, staff are not to attempt to remove the contents from the envelope.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564802A0" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Stamps and stickers are to be lifted (cut if required) from envelopes and seals of the envelope to be inspected for contraband.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2399A126" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Should the envelope contain money (cash, money orders or similar) the money shall be counted in the presence of another YDC staff member and receipted in the private cash receipt book with the appropriate receipt placed in the envelope with the mail and forwarded to the young person’s Unit Manager or responsible Custodial Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C7ED4B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The money (cash or money order) will be placed in young people’s Private Cash Account and recorded on TOMS as applicable, refer </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 4.1 – Property</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE742D2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Upon the authorised inspection of incoming mail, all approved goods received in the mail shall be forwarded to Admissions for recording on TOMS and placing in young people’s property. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61FB2D55" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Incoming mail shall then be distributed to each Unit as soon as practical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C06F4CF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="89" w:name="_Toc236735853"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc238127283"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Unit 18 YDC Mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+    </w:p>
+    <w:p w14:paraId="31EAAEB9" w14:textId="09409A40" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Unit 18 YDC staff shall ensure that Unit 18 mail is managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Request" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Appendix A: </w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Unit 18 YDC Mail.</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="133DBD10" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="91" w:name="_Toc234497651"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc236730408"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc236731787"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc236735854"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc233899921"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc236735855"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc238127284"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Restraining Orders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+    </w:p>
+    <w:p w14:paraId="428AB7B9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="98" w:name="_Toc233899922"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc236735856"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc238127285"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>General</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:p w14:paraId="5EB714CA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following service of a Restraining Order (RO) on a young person Security shall: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A56865" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>update TOMS alerts where appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A2AA74" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">check young person’s DTS account for recipients related to the RO and remove them in accordance with 3.10 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F721414" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="101" w:name="_Toc233899923"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc236735857"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc238127286"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Serving restraining orders on young people in custody</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="567951B4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>When a RO is received by the YDC, Security will take responsibility for serving the RO and notification as per 5.2.5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07404BC6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>ROs shall be served on young people within a reasonable period not exceeding 24 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A79530" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Superintendent (or authorised officer) shall ensure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60133D5C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002B6D0D" w:rsidRPr="001941A7">
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve"> young person</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>the RO is served on the young person by an authorised officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D25D3FA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:keepNext/>
-        <w:keepLines/>
-[...6 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>check whether it is an ‘interim’ or ‘final’ RO</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>the RO is signed by the young person, or the young person’s refusal to sign is recorded</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F420AB2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:keepNext/>
-        <w:keepLines/>
-[...6 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+        <w:t xml:space="preserve">a copy is placed in the young person’s file and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>documented in the young person’s TOMS notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A0FF37" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">If the RO is an interim order, it will include an Objection/Consent form. The authorised officer shall inform the young person that they have 21 days to object or consent to the RO, that if they do not respond the order will become final and that they may contact a legal practitioner. The authorised officer shall then ensure that Objection/Consent form is completed by the young person who will specify if they consent to the order or wish to appeal the order. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026BD5CC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Following this, copies of the completed RO shall be sent to the following recipients:     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DF5AD7A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">if it is an interim order, it will include an Objection/Consent form. This form must be completed by the young person who will specify if they wish to appeal or are happy to consent </w:t>
-[...13 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+        <w:t>the issuing Court (original by postal service, copy via direct email)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550D0E44" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...156 lines deleted...]
-        <w:r w:rsidR="009E6A60" w:rsidRPr="001941A7">
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="MS Gothic"/>
             <w:bCs/>
             <w:szCs w:val="26"/>
           </w:rPr>
-          <w:t>YJS-JCS-BanksiaHilladmissions@justice.wa.gov.au</w:t>
+          <w:t>YJS-JCS-WAPOLServiceDocs@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00160ED3" w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="MS Gothic"/>
-          <w:bCs/>
-          <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DBDBE17" w14:textId="62EEAA91" w:rsidR="009E6A60" w:rsidRPr="001941A7" w:rsidRDefault="009E6A60" w:rsidP="009E6A60">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E93BAA" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Where the RO is related to another young person in the YDC, staff are to ensure that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA2D75A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>the young people are not housed in the same unit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62BCD10E" w14:textId="60084D20" w:rsidR="009E6A60" w:rsidRPr="001941A7" w:rsidRDefault="009E6A60" w:rsidP="0078326F">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+    <w:p w14:paraId="082C756F" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>they do not recreate or engage in YDC activities in the same area at the same time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F142D3A" w14:textId="352CA229" w:rsidR="009E6A60" w:rsidRPr="001941A7" w:rsidRDefault="009E6A60" w:rsidP="0078326F">
-[...18 lines deleted...]
-    <w:p w14:paraId="35A000EA" w14:textId="77777777" w:rsidR="00C15AF4" w:rsidRPr="001941A7" w:rsidRDefault="009E6A60" w:rsidP="00C15AF4">
+    <w:p w14:paraId="2CA1DFB8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>they do not attend education or other appointments at the same time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591058C1" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="426" w:hanging="426"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="47" w:name="_Toc201654315"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="59557ABF" w14:textId="77777777" w:rsidR="00C15AF4" w:rsidRPr="001941A7" w:rsidRDefault="00C15AF4" w:rsidP="00C15AF4">
+      <w:bookmarkStart w:id="104" w:name="_Toc233899924"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc236735858"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc238127287"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Video Conferencing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="6329C5D1" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc233899925"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc236735859"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc238127288"/>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>Authorisation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="48"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="0A5B3A74" w14:textId="77777777" w:rsidR="00C15AF4" w:rsidRPr="001941A7" w:rsidRDefault="00C15AF4" w:rsidP="002C6299">
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="5496DDBB" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="003A4EAC">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="24"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc12451825"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+      <w:bookmarkStart w:id="110" w:name="_Toc12451825"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc14159574"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc14175518"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc14175666"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc14342923"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The Superintendent may allow young people to use other communications, such as video conferencing, under whatever conditions and arrangements the Superintendent (or authorised officer) believes reasonable.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+      <w:r w:rsidRPr="004F69A0">
         <w:t xml:space="preserve"> Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="001941A7">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs w:val="0"/>
           </w:rPr>
           <w:t>COPP 11.2 – Social and Inter-facility Visits</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.3 – Official Visitors</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:r w:rsidRPr="004F69A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58022958" w14:textId="77777777" w:rsidR="00C15AF4" w:rsidRPr="001941A7" w:rsidRDefault="00C15AF4" w:rsidP="00C15AF4">
+    <w:p w14:paraId="3AC543F9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="715" w:hanging="431"/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="115" w:name="_Young_people_Photographs"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc233899926"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc236735860"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc238127289"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Photographs of Young People</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:p w14:paraId="3CCD76A8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:left="578" w:hanging="578"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="119" w:name="_Toc233899927"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc236735861"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc238127290"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Authorised circumstances for young people photographs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r w:rsidRPr="004F69A0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697BAEEE" w14:textId="77777777" w:rsidR="00C15AF4" w:rsidRPr="001941A7" w:rsidRDefault="00C15AF4" w:rsidP="00650CDE">
+    <w:p w14:paraId="314DE4A6" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Young people’s photographs are only to be taken by a staff member authorised by the Superintendent and are permitted under the following circumstances unless otherwise authorised:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14497113" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">official purposes – including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>but not limited to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TOMS identification, medical purposes, driver’s licence renewals or applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6083A54A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sending to young people’s immediate family (mother, father, brother, sister, grandparents or caregiver/s), whereby the young person’s immediate family are not readily able to attend the YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0" w:rsidDel="000F51A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>for social visits. The photo is to be taken against a plain backdrop with no security equipment or infrastructure being visible</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3568FB59" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>young people with family members (limited to parents, spouse and children) if the photograph is for the young person’s use</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177F5BA7" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>photographs of the YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0" w:rsidDel="000F51A6">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sporting teams if the photograph is for the use by the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BEBD2BD" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>photographs of groups of young people participating in activities approved by the Superintendent if the photograph is for the use of the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7100518F" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>unidentifiable photographs of individual/groups of young people if the photograph is taken for a purpose and with such conditions as expressly approved by the Superintendent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3445BDEE" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All young people who are having photographs taken are to be dressed appropriately in standard YDC issued attire or approved recreation apparel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72942B59" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...126 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc233899928"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc236735862"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc238127291"/>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>Circumstances where photographs are not permitted</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+    </w:p>
+    <w:p w14:paraId="394FF802" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="003A4EAC">
+      <w:pPr>
+        <w:keepLines/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="120"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Young people photographs are not permitted under the following circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FC05A9" w14:textId="4D30020A" w:rsidR="00650CDE" w:rsidRPr="001941A7" w:rsidRDefault="00650CDE" w:rsidP="00F0157F">
-[...14 lines deleted...]
-    <w:p w14:paraId="2EA8A8D3" w14:textId="042A8029" w:rsidR="00E70E13" w:rsidRPr="001941A7" w:rsidRDefault="00E70E13" w:rsidP="00F0157F">
+    <w:p w14:paraId="4BEA362C" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Photographs of young people participating in role plays/fancy dress.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="732D20D4" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="125" w:name="_Hlk199152573"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Group photographs other than those permitted in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:p w14:paraId="255165F8" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Photographs that detail the </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="126" w:name="_Hlk145075441"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="126"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> security infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC1A5CC" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Photographs that include sufficient background in the photograph which identifies that the photograph was taken in the YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2602609F" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Photographs with other identifiable persons in the background who are not part of the photo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4441819D" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Photographs depicting gang signs, rude or inappropriate behaviour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20163350" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="127" w:name="_Toc233899929"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc236735863"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc238127292"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Photograph assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBB3E49" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Before any photograph is issued or removed from the YDC, it is to be provided to the Assistant Superintendent Security who is responsible for ensuring the photographs are vetted to ensure compliance with section 7. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40512F2A" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:lastRenderedPageBreak/>
-        <w:t>Group photographs other t</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="17617F5F" w14:textId="50107CFE" w:rsidR="00E70E13" w:rsidRPr="001941A7" w:rsidRDefault="00E70E13" w:rsidP="00F0157F">
+        <w:t xml:space="preserve">In addition to 7.3.1, the Assistant Superintendent Security shall not permit the issue or removal from the YDC of any photograph if it may impact negatively on the Department of Justice or be deemed distressful to victims of crime or their families. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="058B4464" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:numPr>
-[...156 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Any photograph deemed inappropriate or not compliant with section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
         <w:t xml:space="preserve"> shall be destroyed by the Assistant Superintendent Security and the digital image removed from the camera’s memory.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468126F9" w14:textId="18259866" w:rsidR="007F61B1" w:rsidRPr="001941A7" w:rsidRDefault="007F61B1" w:rsidP="007F61B1"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="6E261189" w14:textId="06734D7B" w:rsidR="000755EE" w:rsidRPr="001941A7" w:rsidRDefault="003D708E" w:rsidP="00B15164">
+    <w:p w14:paraId="70630C89" w14:textId="184ADB27" w:rsidR="00F533CF" w:rsidRPr="004F69A0" w:rsidRDefault="009D49EF" w:rsidP="00D61250">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc201654321"/>
-[...359 lines deleted...]
-    <w:p w14:paraId="3AED0E6C" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="001941A7" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc238127293"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Definitions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2115"/>
-        <w:gridCol w:w="7053"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="6824"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="001941A7" w14:paraId="10E0D92D" w14:textId="77777777" w:rsidTr="000F12C1">
+      <w:tr w:rsidR="00C545D7" w:rsidRPr="004F69A0" w14:paraId="15F2AA14" w14:textId="77777777" w:rsidTr="00D61250">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2117" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="334F2A77" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="001941A7" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="67FE0ECC" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="004F69A0" w:rsidRDefault="00C545D7" w:rsidP="00D61250">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7063" w:type="dxa"/>
+            <w:tcW w:w="6840" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="7F1CD9EA" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="001941A7" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="188A8A91" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="004F69A0" w:rsidRDefault="00C545D7" w:rsidP="00D61250">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...17 lines deleted...]
-      <w:tr w:rsidR="00721DCD" w:rsidRPr="001941A7" w14:paraId="0F0B5682" w14:textId="77777777" w:rsidTr="00C375F2">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="29183ACF" w14:textId="77777777" w:rsidTr="00D61250">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="529FBFF0" w14:textId="77777777" w:rsidR="00721DCD" w:rsidRPr="001941A7" w:rsidRDefault="00721DCD" w:rsidP="004171E0">
+          <w:p w14:paraId="43F13A8A" w14:textId="289901E9" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Authorised Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7084" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55934D5A" w14:textId="77777777" w:rsidR="00721DCD" w:rsidRPr="001941A7" w:rsidRDefault="00721DCD" w:rsidP="004171E0">
+          <w:p w14:paraId="185FAA62" w14:textId="37BEE5A9" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...3 lines deleted...]
-              <w:t>An officer authorised by the Superintendent to conduct a function / or activity from this COPP. This authorisation will be made in writing and recorded.</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>An officer authorised by the Superintendent to conduct a function or activity from this COPP. This authorisation will be made in writing and recorded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      <w:tr w:rsidR="003D708E" w:rsidRPr="001941A7" w14:paraId="5555D143" w14:textId="77777777" w:rsidTr="00AB7109">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="6E3493FD" w14:textId="77777777" w:rsidTr="00D61250">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF84DDE" w14:textId="6079B59B" w:rsidR="003D708E" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="72A99908" w14:textId="3E9F2421" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>Assistant Superintendent</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD0122A" w14:textId="647A0D6D" w:rsidR="003D708E" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="0081691B">
+          <w:p w14:paraId="6F60C363" w14:textId="7A39D03D" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Operational Instruments that provide instructions to staff on how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="001941A7" w14:paraId="08CEFB08" w14:textId="77777777" w:rsidTr="00AB7109">
-[...63 lines deleted...]
-      <w:tr w:rsidR="00B1780A" w:rsidRPr="001941A7" w14:paraId="6E5F0C46" w14:textId="77777777" w:rsidTr="00C375F2">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="7D0F3B25" w14:textId="77777777" w:rsidTr="00D61250">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4889C662" w14:textId="77777777" w:rsidR="00B1780A" w:rsidRPr="001941A7" w:rsidRDefault="00B1780A" w:rsidP="004171E0">
+          <w:p w14:paraId="721E47D2" w14:textId="16F6B497" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t xml:space="preserve">Custodial Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="688C6DD9" w14:textId="77777777" w:rsidR="00B1780A" w:rsidRPr="001941A7" w:rsidRDefault="00B1780A" w:rsidP="004171E0">
+          <w:p w14:paraId="0EB62752" w14:textId="588FB055" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00EC06D6" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t xml:space="preserve">An officer with custodial functions, appointed under section 11(1) of the </w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with section 11(1a)(a) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="4B5C2BD6" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="123CEF52" w14:textId="28CE5EC4" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Delegate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B5E698" w14:textId="4329B31C" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t xml:space="preserve">An officer delegated a function in accordance with section 197 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers.</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      <w:tr w:rsidR="002A6E52" w:rsidRPr="001941A7" w14:paraId="396BAC5C" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="4349662D" w14:textId="77777777" w:rsidTr="00D61250">
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2BBFAC79" w14:textId="2888EFE0" w:rsidR="002A6E52" w:rsidRPr="001941A7" w:rsidRDefault="002A6E52" w:rsidP="00DF778C">
+          <w:p w14:paraId="2A0A89AF" w14:textId="29EE65F3" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...28 lines deleted...]
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73811260" w14:textId="0785680C" w:rsidR="00071E8A" w:rsidRPr="001941A7" w:rsidRDefault="00071E8A" w:rsidP="00071E8A">
+          <w:p w14:paraId="18CF68C5" w14:textId="77777777" w:rsidR="00EC06D6" w:rsidRPr="004F69A0" w:rsidRDefault="00EC06D6" w:rsidP="00EC06D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Means a person who is detained in a detention centre as defined in s</w:t>
+              <w:t>Means a person who is accommodated in a detention centre</w:t>
             </w:r>
-            <w:r w:rsidR="002C6299" w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">ection </w:t>
+              <w:t xml:space="preserve">as defined in section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> or, a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C9D8799" w14:textId="77777777" w:rsidR="008508B6" w:rsidRPr="001941A7" w:rsidRDefault="008508B6" w:rsidP="00071E8A">
+          <w:p w14:paraId="67F30D54" w14:textId="77777777" w:rsidR="00EC06D6" w:rsidRPr="004F69A0" w:rsidRDefault="00EC06D6" w:rsidP="00EC06D6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2BCB490C" w14:textId="00F1529C" w:rsidR="008508B6" w:rsidRPr="001941A7" w:rsidRDefault="008508B6" w:rsidP="00071E8A">
+          <w:p w14:paraId="7150C95A" w14:textId="72533F75" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00EC06D6" w:rsidP="00EC06D6">
             <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> be replaced with the term ‘Young People’ or the singular ‘young person.’   </w:t>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00230D15" w:rsidRPr="001941A7" w14:paraId="338F6AFB" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="16A4F3F6" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1CA7A3DF" w14:textId="019B5388" w:rsidR="00230D15" w:rsidRPr="001941A7" w:rsidRDefault="00230D15" w:rsidP="00DF778C">
+          <w:p w14:paraId="71E19626" w14:textId="7AA7B8BD" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Detainee Telephone System (DTS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66465749" w14:textId="6DD49B56" w:rsidR="00230D15" w:rsidRPr="001941A7" w:rsidRDefault="00230D15" w:rsidP="002A6E52">
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> use.</w:t>
+          <w:p w14:paraId="764A2CC8" w14:textId="0F672F49" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>The telephone system provided for a young person’s use.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F51A6" w:rsidRPr="001941A7" w14:paraId="53D727CA" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="0EB88B5C" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4031E3" w14:textId="59B3B2D5" w:rsidR="000F51A6" w:rsidRPr="001941A7" w:rsidRDefault="00AB7109" w:rsidP="000F51A6">
+          <w:p w14:paraId="512FEF38" w14:textId="7084594B" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...45 lines deleted...]
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>General Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6117BD8C" w14:textId="52158DD8" w:rsidR="002A6E52" w:rsidRPr="001941A7" w:rsidRDefault="002A6E52" w:rsidP="002A6E52">
-[...4 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="36F922CB" w14:textId="20628FFA" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Any letter, parcel, card or package.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A6E52" w:rsidRPr="001941A7" w14:paraId="30B81892" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="7BE70F85" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1976A9E7" w14:textId="21937893" w:rsidR="002A6E52" w:rsidRPr="001941A7" w:rsidRDefault="002A6E52" w:rsidP="00DF778C">
+          <w:p w14:paraId="47D31616" w14:textId="003A3BDF" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="004F69A0">
               <w:t xml:space="preserve">Letter </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7860B2CB" w14:textId="31856995" w:rsidR="002A6E52" w:rsidRPr="001941A7" w:rsidRDefault="002A6E52" w:rsidP="00DF778C">
+          <w:p w14:paraId="08032675" w14:textId="55178984" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t xml:space="preserve">A standard article which complies with the requirements as set down by Australia Post. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w:rsidRPr="001941A7" w14:paraId="685012D9" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="336CB482" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="75E61E36" w14:textId="28A0124F" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="6A4B6A48" w14:textId="7817A511" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F464578" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="004E7A01">
+          <w:p w14:paraId="3E247EE1" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of s 11(1a)(b) of the </w:t>
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">, in r 49(2) of the </w:t>
+              <w:t xml:space="preserve"> and regulation 49(2) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:i/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Young Offender Regulations 1995</w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15E3BBCD" w14:textId="4CA4F7BB" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="004E7A01">
+          <w:p w14:paraId="19244167" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>(a) Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+              <w:t>Medical staff – persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA86B95" w14:textId="6FC099B9" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="004E7A01">
+          <w:p w14:paraId="1EEDC0B8" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>(b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+              <w:t>Teaching staff – persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4434113D" w14:textId="77777777" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="004E7A01">
+          <w:p w14:paraId="7D2297B1" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>(c) Program support staff counsellors, program facilitators and librarians.</w:t>
+              <w:t>Program support staff – counsellors, program facilitators and librarians.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1821EB64" w14:textId="4AD63169" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="004E7A01">
+          <w:p w14:paraId="6A394DDB" w14:textId="728BED7C" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>(d) Centre support staff</w:t>
+              <w:t xml:space="preserve">Centre support staff </w:t>
             </w:r>
-            <w:r w:rsidR="0081691B" w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
               </w:rPr>
-              <w:t>,</w:t>
+              <w:t xml:space="preserve">– </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
-                <w:rFonts w:eastAsia="MS Mincho" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+              <w:t>cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00230D15" w:rsidRPr="001941A7" w14:paraId="42BEF37B" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="44E57D30" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="62E610B1" w14:textId="2383B7D3" w:rsidR="00230D15" w:rsidRPr="001941A7" w:rsidRDefault="005E2CFD" w:rsidP="00DF778C">
+          <w:p w14:paraId="6C55B2EB" w14:textId="3BAE7372" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">nitiated’ Telephone Call </w:t>
+              <w:t xml:space="preserve">‘Officer Initiated’ Telephone Call </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1B3B4E" w14:textId="21C8BBAE" w:rsidR="00230D15" w:rsidRPr="001941A7" w:rsidRDefault="00230D15" w:rsidP="004E7A01">
+          <w:p w14:paraId="2EBDDD74" w14:textId="2E8FBCFF" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> or through a standard telephone line.</w:t>
+              <w:t>Where an officer establishes a call either through the detainee telephone system using a generic PIN number or through a standard telephone line.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w:rsidRPr="001941A7" w14:paraId="5DEF0EBD" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00EC06D6" w:rsidRPr="004F69A0" w14:paraId="31DDD6C9" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="79316092" w14:textId="14DAA134" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="4F77EA95" w14:textId="03B61E7D" w:rsidR="00EC06D6" w:rsidRPr="004F69A0" w:rsidRDefault="00EC06D6" w:rsidP="00EC06D6">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>Public Service Officer</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Responsible Adult</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7652B4CD" w14:textId="6CB3465D" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="466F2B53" w14:textId="7CBC5050" w:rsidR="00EC06D6" w:rsidRPr="004F69A0" w:rsidRDefault="00EC06D6" w:rsidP="00EC06D6">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> and includes such officers and other persons as are necessary to implement or administer this Act.</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>In relation to a young person means parent or guardian, or other person having responsibility for the day-to-day care of the young person but does not include a person who the regulations may provide is not a responsible adult.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0A20" w:rsidRPr="001941A7" w14:paraId="71B25A30" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="07A2AC0B" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2648CCB7" w14:textId="742F3F89" w:rsidR="008E0A20" w:rsidRPr="001941A7" w:rsidRDefault="008E0A20" w:rsidP="008E0A20">
+          <w:p w14:paraId="0C78C6E0" w14:textId="68E4BB37" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Restraining Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51E24D0A" w14:textId="53A56F2B" w:rsidR="008E0A20" w:rsidRPr="001941A7" w:rsidRDefault="008E0A20" w:rsidP="008E0A20">
+          <w:p w14:paraId="10722FDB" w14:textId="29EF2B63" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">An order imposing restraints of the kind referred to in section 13 of the </w:t>
+              <w:t xml:space="preserve">An order imposing restraint of the kind referred to in section 13 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Restraining Orders Act 1997</w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – including Family violence restraining orders (FVRO), Violence restraining order (VRO), Misconduct restraining order (MRO).</w:t>
+              <w:t xml:space="preserve"> – including Family Violence Restraining Orders (FVRO), Violence Restraining Order (VRO), Misconduct Restraining Order (MRO).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w:rsidRPr="001941A7" w14:paraId="43B2C7F0" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="2F23E1EA" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="41AB1728" w14:textId="2E83CD23" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00071E8A">
+          <w:p w14:paraId="06AEE06A" w14:textId="2D2DF36B" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t xml:space="preserve">Senior Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BA42881" w14:textId="73FAD5E7" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="7DE401BE" w14:textId="56E00E6F" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t xml:space="preserve">A Youth Custodial Officer who is substantive to this rank, or a Unit Manager, or Youth Custodial Officer acting in the capacity of Senior Officer, appointed by the Chief Executive Officer with reference to s11 of the </w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t xml:space="preserve">A Custodial Officer who is substantive to this rank, or a Unit Manager, or Custodial Officer acting in the capacity of Senior Officer, appointed by the Chief Executive Officer with reference to section 11 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w:rsidRPr="001941A7" w14:paraId="36336621" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="7BD30440" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="44537BC1" w14:textId="4CFB3964" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="0E9EACA5" w14:textId="4EBBBE89" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51BF6285" w14:textId="12D32500" w:rsidR="00071E8A" w:rsidRPr="001941A7" w:rsidRDefault="00071E8A" w:rsidP="0081691B">
+          <w:p w14:paraId="7851F939" w14:textId="13896A75" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E7A01" w:rsidRPr="001941A7" w14:paraId="7FEBE201" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="1FD8B8AD" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7FA20146" w14:textId="512AC1DB" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="695717E3" w14:textId="1F686DE1" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0517DFA8" w14:textId="2B73048D" w:rsidR="004E7A01" w:rsidRPr="001941A7" w:rsidRDefault="004E7A01" w:rsidP="00DF778C">
+          <w:p w14:paraId="4D3C5D6B" w14:textId="044C1DEB" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t xml:space="preserve">In accordance with section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994, ‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>The person in charge of a detention centre’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E82852" w:rsidRPr="001941A7" w14:paraId="178AD159" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="0522F93D" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6165BBFB" w14:textId="3A6A1C0B" w:rsidR="00E82852" w:rsidRPr="001941A7" w:rsidRDefault="00E82852" w:rsidP="00DF778C">
+          <w:p w14:paraId="5831806A" w14:textId="49EF5357" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16E98472" w14:textId="770EBF47" w:rsidR="00DA5339" w:rsidRPr="001941A7" w:rsidRDefault="00DA5339" w:rsidP="0081691B">
+          <w:p w14:paraId="7E184BDB" w14:textId="7D5D1A07" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>The computer application used by the Department of Justice for the management of young people in custody.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="2C59F1A2" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C04332" w14:textId="2E8EAF27" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">An electronic database used by the Department of Corrective Services to record and manage comprehensive information relating to prisoners and </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Trauma-Informed Care</w:t>
             </w:r>
-            <w:r w:rsidR="00D5046D" w:rsidRPr="001941A7">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E241C9" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>young people</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="001941A7">
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:t xml:space="preserve">Trauma-informed care recognises that young people in detention are likely to have experiences of past trauma, and is practically based on the principles of four Rs: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0294F6" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Realises the widespread impact of trauma and understands potential paths for recovery. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57196C25" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recognises the signs and symptoms of trauma in clients, families, staff, and others involved. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9BC30F" w14:textId="77777777" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responds by fully integrating knowledge about trauma into policies, procedures, and practices. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDEAB2E" w14:textId="73CEC656" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Seeks to actively resist re-traumatisation.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="141FADB3" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1197993D" w14:textId="6B4BEC74" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Unit Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FDE7446" w14:textId="5ABAFF06" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Custodial Officer substantive to this rank or Custodial Officer acting in the capacity of Unit Manager, appointed by the Chief Executive Officer with reference to section 11 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E0A20" w:rsidRPr="001941A7" w14:paraId="6A891171" w14:textId="77777777" w:rsidTr="00F2331C">
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="54966469" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA602E5" w14:textId="719C7B5D" w:rsidR="008E0A20" w:rsidRPr="001941A7" w:rsidRDefault="008E0A20" w:rsidP="008E0A20">
+          <w:p w14:paraId="1E5760B4" w14:textId="37F76F2A" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>Young People</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Visiting Justice (VJ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6824" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BF660D" w14:textId="691FEFC9" w:rsidR="008E0A20" w:rsidRPr="001941A7" w:rsidRDefault="008E0A20" w:rsidP="008E0A20">
+          <w:p w14:paraId="1925A778" w14:textId="2A707A0C" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-              </w:rPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">A </w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t xml:space="preserve">A person appointed in accordance with section 166 and 168 of the </w:t>
             </w:r>
-            <w:r w:rsidR="00D5046D" w:rsidRPr="001941A7">
-[...113 lines deleted...]
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="4F7449EF" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2896E45E" w14:textId="513705B4" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Young Pe</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC06D6" w:rsidRPr="004F69A0">
+              <w:t>rson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AEE3C0F" w14:textId="4F52B0A5" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC06D6" w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>detainee</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>oung Offenders Act 1994.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC3A3EB" w14:textId="2C15430D" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any young person who is accommodated in a YDC, or who is in the custody of a YDC. The term young pe</w:t>
+            </w:r>
+            <w:r w:rsidR="00A52A06" w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>rson</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> also describes a young person, who is alleged to be an offender or who is remanded in custody, prior to being dealt with by the Courts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="143A0952" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B452E51" w14:textId="187EAAE4" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t xml:space="preserve">Youth Detention Centre </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680EA0C1" w14:textId="4E6E98A9" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young people, refer section 13 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D61250" w:rsidRPr="004F69A0" w14:paraId="03C53913" w14:textId="77777777" w:rsidTr="00D61250">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11845646" w14:textId="71BD2889" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Youth Justice Psychological Services (YJPS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6824" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CEE79D9" w14:textId="00C8F766" w:rsidR="00D61250" w:rsidRPr="004F69A0" w:rsidRDefault="00D61250" w:rsidP="00D61250">
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Provides psychological services to young people, their families, and staff working with young people. Psychological services include assessment, intervention and consultation.    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0781068D" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="001941A7" w:rsidRDefault="003D708E" w:rsidP="00B15164">
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="414C4114" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="00D61250">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="_Toc230247655"/>
+    </w:p>
+    <w:p w14:paraId="5A7FF47F" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:i/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
-[...8 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69CC068D" w14:textId="25697A27" w:rsidR="006D79C6" w:rsidRPr="004F69A0" w:rsidRDefault="006D79C6" w:rsidP="00D61250">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc238127294"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:lastRenderedPageBreak/>
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="133" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="132"/>
+    </w:p>
+    <w:p w14:paraId="4A5DE192" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="135" w:name="_Toc233899931"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc236735872"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc238127295"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Appendix</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p w14:paraId="0EA3763C" w14:textId="03A3B3C8" w:rsidR="002922FF" w:rsidRPr="004B490F" w:rsidRDefault="004B490F" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:rPr>
-          <w:iCs/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001941A7">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK  \l "_Appendix_A:_Unit"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="002922FF" w:rsidRPr="004B490F">
         <w:rPr>
-          <w:iCs/>
+          <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
-        <w:t xml:space="preserve">Young Offenders </w:t>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Appendix A: Unit 18 YDC Mail </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="138" w:name="_Toc238127296"/>
+    <w:p w14:paraId="53242FBB" w14:textId="085011E6" w:rsidR="006D79C6" w:rsidRPr="004F69A0" w:rsidRDefault="004B490F" w:rsidP="006D79C6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="004F69A0">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:r w:rsidR="006D79C6" w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="139" w:name="_Related_COPPs"/>
+    <w:bookmarkStart w:id="140" w:name="_Toc230247654"/>
+    <w:bookmarkStart w:id="141" w:name="_Toc235088077"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p w14:paraId="06BA3D47" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:color w:val="0000FF"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 4.1 – Property</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E04938D" w14:textId="77777777" w:rsidR="00AC2696" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1 – Orientation</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="31CD7388" w14:textId="31FF5A63" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00AC2696" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.2 – Entitlements, Privileges and Supervision Levels</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00336066" w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D5FEBA" w14:textId="6DA796B9" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="004B490F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.6 – Complaints, Requests and Feedback</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7999E2A2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.9 – Unit Management and Timetables</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1F98627B" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.4 – Young People at Risk of Self-Harm or Requiring Additional Support and Monitoring</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3406C574" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.3 – Death of a Young Person</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02D1B289" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2 – Social and Inter-Facility Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41BAD882" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.3 – Official Visitors</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18F46AB5" w14:textId="07C3952A" w:rsidR="006D79C6" w:rsidRPr="004F69A0" w:rsidRDefault="006D79C6" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="_Toc238127297"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BA63D" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="004F69A0" w:rsidRDefault="00877F41" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6549AD" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="004F69A0" w:rsidRDefault="00877F41" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations (UN) Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="02B867DF" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Additional Telephone Call Purchase Request</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="77757DF2" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Inter-Prison Telephone Call Request</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="345366C7" w14:textId="0A5E7946" w:rsidR="004965CD" w:rsidRPr="004F69A0" w:rsidRDefault="004965CD" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Ex-Offender Telephone Application </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="350714E2" w14:textId="13DC52F7" w:rsidR="00336066" w:rsidRPr="004F69A0" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId46" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information Management Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="712508E4" w:rsidR="002D1C49" w:rsidRPr="004F69A0" w:rsidRDefault="002D1C49" w:rsidP="00877F41">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="143" w:name="_Toc238127298"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p w14:paraId="23921673" w14:textId="10E02B6A" w:rsidR="00315D93" w:rsidRPr="004F69A0" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Young Offenders </w:t>
+      </w:r>
+      <w:r w:rsidR="00315D93" w:rsidRPr="004F69A0">
+        <w:t>Act 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>94</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D96CB1F" w14:textId="6DC353A7" w:rsidR="007B001A" w:rsidRPr="004F69A0" w:rsidRDefault="006D79C6" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1DD8B3" w14:textId="44EF8878" w:rsidR="002D1C49" w:rsidRPr="004F69A0" w:rsidRDefault="002D1C49" w:rsidP="00BA033C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc230247656"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc238127299"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRPr="004F69A0" w:rsidRDefault="002D1C49" w:rsidP="002922FF">
+      <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
         <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755B634B" w14:textId="6F0C4A5C" w:rsidR="001627C4" w:rsidRPr="001941A7" w:rsidRDefault="00611CEB" w:rsidP="002C6511">
+    <w:p w14:paraId="06E64C98" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="004F69A0" w:rsidRDefault="006178B5" w:rsidP="003A4EAC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="21"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...20 lines deleted...]
-            <w:rStyle w:val="Hyperlink"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The YDC will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
           </w:rPr>
           <w:t>Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001627C4" w:rsidRPr="001941A7">
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DFD302D" w14:textId="18F4C7E6" w:rsidR="001627C4" w:rsidRPr="001941A7" w:rsidRDefault="001627C4" w:rsidP="002C6511">
+    <w:p w14:paraId="4C1516C5" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="004F69A0" w:rsidRDefault="006178B5" w:rsidP="003A4EAC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="052E18F9" w14:textId="7E538783" w:rsidR="001627C4" w:rsidRPr="001941A7" w:rsidRDefault="00AA3D26" w:rsidP="002C6511">
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">The Young People Directorate within Head Office will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60175C34" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="004F69A0" w:rsidRDefault="006178B5" w:rsidP="003A4EAC">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...16 lines deleted...]
-          <w:t>Operational Compliance Framework.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="004F69A0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26" w:history="1"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D70B53E" w14:textId="083EAF45" w:rsidR="00B402FD" w:rsidRPr="004F69A0" w:rsidRDefault="006178B5" w:rsidP="00D92259">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="002922FF" w:rsidRPr="004F69A0">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746CA1BB" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="147" w:name="_Hlk228538805"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc230247657"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EE0194" w14:textId="750FA653" w:rsidR="00C854A7" w:rsidRPr="004F69A0" w:rsidRDefault="00C854A7" w:rsidP="00C854A7">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="001941A7">
+      </w:pPr>
+      <w:bookmarkStart w:id="149" w:name="_Toc238127300"/>
+      <w:r w:rsidRPr="004F69A0">
         <w:lastRenderedPageBreak/>
-        <w:t>Do</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="48CF11F5" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="001941A7" w:rsidRDefault="00245869" w:rsidP="00175E04"/>
+        <w:t xml:space="preserve">Document Version </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="149"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9168" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1109"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1344"/>
+        <w:gridCol w:w="1052"/>
+        <w:gridCol w:w="1411"/>
+        <w:gridCol w:w="3628"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1706"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00001BC3" w:rsidRPr="001941A7" w14:paraId="00DF7D54" w14:textId="281C5610" w:rsidTr="00001BC3">
+      <w:tr w:rsidR="00536DB1" w:rsidRPr="004F69A0" w14:paraId="60866036" w14:textId="77777777" w:rsidTr="00D737D1">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="4AF0C08A" w14:textId="77777777" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="00DF778C">
+          <w:p w14:paraId="239422AD" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="004F69A0" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="1117547D" w14:textId="77777777" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="00DF778C">
+          <w:p w14:paraId="050317ED" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="004F69A0" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcW w:w="3628" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="4710F788" w14:textId="77777777" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="00DF778C">
+          <w:p w14:paraId="62B980BD" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="004F69A0" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="70F4F81E" w14:textId="77777777" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="00DF778C">
+          <w:p w14:paraId="018CC1DC" w14:textId="6F8B6F01" w:rsidR="00536DB1" w:rsidRPr="004F69A0" w:rsidRDefault="002D1C49" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>Date completed</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Date Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcW w:w="1706" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="621E6692" w14:textId="7525DB79" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="00DF778C">
+          <w:p w14:paraId="0FF5B751" w14:textId="77777777" w:rsidR="00536DB1" w:rsidRPr="004F69A0" w:rsidRDefault="00536DB1" w:rsidP="00C854A7">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>Effective date</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effective date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001BC3" w:rsidRPr="001941A7" w14:paraId="6568F57C" w14:textId="4351E92C" w:rsidTr="00001BC3">
+      <w:tr w:rsidR="002922FF" w:rsidRPr="004F69A0" w14:paraId="1D9C9F22" w14:textId="77777777" w:rsidTr="00D737D1">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45995BA4" w14:textId="4323FAEF" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="000E097F">
+          <w:p w14:paraId="1E25EF64" w14:textId="53E79017" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="275D6C16" w14:textId="33CC63F8" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="000E097F">
+          <w:p w14:paraId="305DA38C" w14:textId="758F967F" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcW w:w="3628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="460842BC" w14:textId="2F3220A6" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="000E097F">
+          <w:p w14:paraId="208D85AB" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Approved by the A/Director Operational Projects, Policy, Compliance and Contracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="135811FF" w14:textId="704DAA97" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>CM Ref: S21/26546</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45F50FB9" w14:textId="2AE1ECAF" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="000E097F">
+          <w:p w14:paraId="34B718D6" w14:textId="6E9648E8" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>27 January 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="386B19AC" w14:textId="77777777" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="000E097F">
+          <w:p w14:paraId="6F40A23B" w14:textId="3D274BE4" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00001BC3" w:rsidRPr="001941A7" w14:paraId="1E0F3996" w14:textId="7FC4A968" w:rsidTr="00001BC3">
+      <w:tr w:rsidR="002922FF" w:rsidRPr="004F69A0" w14:paraId="5F73E566" w14:textId="77777777" w:rsidTr="00D737D1">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23B783A9" w14:textId="4920E704" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="00394B3E">
+          <w:p w14:paraId="4B40DB66" w14:textId="1677D569" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5242A403" w14:textId="106CD13F" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="000E097F">
+          <w:p w14:paraId="122DBFFC" w14:textId="0E42CAA1" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcW w:w="3628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="619AFB14" w14:textId="163105FC" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="000E097F">
+          <w:p w14:paraId="33643FC8" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t xml:space="preserve">Approved by the Commissioner Corrective Services </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="002AD78E" w14:textId="27EFA576" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>CM Ref: S24/38611</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="119F0F00" w14:textId="58D01132" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00001BC3" w:rsidP="007B5FFD">
+          <w:p w14:paraId="069C0E20" w14:textId="2FAB767C" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>2 June 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36A3F763" w14:textId="24928D67" w:rsidR="00001BC3" w:rsidRPr="001941A7" w:rsidRDefault="00D52405" w:rsidP="007B5FFD">
+          <w:p w14:paraId="2BD68332" w14:textId="5FED4BFC" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>29 September 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00611CEB" w:rsidRPr="001941A7" w14:paraId="14599B39" w14:textId="4B566D80" w:rsidTr="00001BC3">
+      <w:tr w:rsidR="002922FF" w:rsidRPr="004F69A0" w14:paraId="17E19847" w14:textId="77777777" w:rsidTr="00D737D1">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1113" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647D6DE9" w14:textId="77777777" w:rsidR="00611CEB" w:rsidRPr="001941A7" w:rsidRDefault="00611CEB" w:rsidP="00611CEB">
+          <w:p w14:paraId="0F29A8ED" w14:textId="2D88F3B1" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>3.0</w:t>
-            </w:r>
-[...114 lines deleted...]
-              <w:t>A/ Assistant Commissioner Young People</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424962A1" w14:textId="4906AD16" w:rsidR="00611CEB" w:rsidRPr="001941A7" w:rsidRDefault="00FA7755" w:rsidP="00611CEB">
+          <w:p w14:paraId="4C424B43" w14:textId="79F98B6A" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>9 November 2023</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB3ADDA" w14:textId="1B02369C" w:rsidR="00611CEB" w:rsidRPr="001941A7" w:rsidRDefault="004E429B" w:rsidP="00611CEB">
+          <w:p w14:paraId="75665199" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> December 2023</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w14:paraId="6D1395A5" w14:textId="77777777" w:rsidR="00611CEB" w:rsidRPr="001941A7" w:rsidRDefault="00611CEB" w:rsidP="00611CEB">
+          <w:p w14:paraId="264E27E7" w14:textId="71555097" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...29 lines deleted...]
-              <w:t>Deputy Commissioner Operational Support</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>CM Ref: S23/101340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA116BD" w14:textId="5692AA32" w:rsidR="00611CEB" w:rsidRPr="001941A7" w:rsidRDefault="00FA7755" w:rsidP="00611CEB">
+          <w:p w14:paraId="1F5D853D" w14:textId="7101B45A" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D388EC" w14:textId="77777777" w:rsidR="00611CEB" w:rsidRPr="001941A7" w:rsidRDefault="00611CEB" w:rsidP="00611CEB">
+          <w:p w14:paraId="61CD311A" w14:textId="6970D881" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>18 December 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002922FF" w:rsidRPr="004F69A0" w14:paraId="3DBA2417" w14:textId="77777777" w:rsidTr="00D737D1">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="449B8980" w14:textId="292EB7CA" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2443" w:type="dxa"/>
+            <w:tcW w:w="1411" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B9F253" w14:textId="61A39BC2" w:rsidR="009227E6" w:rsidRPr="001941A7" w:rsidRDefault="009227E6" w:rsidP="00611CEB">
+          <w:p w14:paraId="1DF6C5B3" w14:textId="004D7B95" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcW w:w="3628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2109CF8D" w14:textId="0785E344" w:rsidR="000E1F05" w:rsidRPr="001941A7" w:rsidRDefault="000E1F05" w:rsidP="000E1F05">
+          <w:p w14:paraId="378AA346" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t xml:space="preserve">Approved by the </w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F9213ED" w14:textId="106C24C7" w:rsidR="009227E6" w:rsidRPr="001941A7" w:rsidRDefault="000E1F05" w:rsidP="000E1F05">
+          <w:p w14:paraId="1F0B2179" w14:textId="5CA68B59" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
-              <w:t>Deputy Commissioner Operational Support</w:t>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>CM Ref: S25/63668</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1371" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7213204B" w14:textId="69ED0A72" w:rsidR="009227E6" w:rsidRPr="001941A7" w:rsidRDefault="000E1F05" w:rsidP="00611CEB">
+          <w:p w14:paraId="090FD057" w14:textId="7C3CB22A" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001941A7">
+            <w:r w:rsidRPr="004F69A0">
               <w:t>26 May 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1171" w:type="dxa"/>
+            <w:tcW w:w="1706" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62CADC19" w14:textId="36024319" w:rsidR="009227E6" w:rsidRPr="001941A7" w:rsidRDefault="009D66EC" w:rsidP="00611CEB">
+          <w:p w14:paraId="3EB8419E" w14:textId="3F8BF77C" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>24 June 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002922FF" w:rsidRPr="004F69A0" w14:paraId="2F481F13" w14:textId="77777777" w:rsidTr="00D737D1">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515185EF" w14:textId="77A21E32" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1411" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8BFC0A" w14:textId="216D4F50" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3628" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7988804F" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7850D9C8" w14:textId="04AF4526" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004F69A0">
+              <w:t>CM Ref: S25/109870</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BFB8CE" w14:textId="0A85C4CB" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="00D737D1" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>24</w:t>
+              <w:t>16 September 2026</w:t>
             </w:r>
-            <w:r w:rsidR="00423EDA" w:rsidRPr="001941A7">
-              <w:t xml:space="preserve"> June 2025</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1706" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66218715" w14:textId="50F1859D" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="00D737D1" w:rsidP="002922FF">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>18 September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B732F23" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00D05B49" w:rsidRDefault="00245869" w:rsidP="00C375F2"/>
-[...10 lines deleted...]
-      <w:titlePg/>
+    <w:p w14:paraId="0FBE415D" w14:textId="77777777" w:rsidR="00EB2ABC" w:rsidRPr="004F69A0" w:rsidRDefault="00EB2ABC" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432"/>
+        <w:sectPr w:rsidR="00EB2ABC" w:rsidRPr="004F69A0" w:rsidSect="007F6A61">
+          <w:headerReference w:type="even" r:id="rId49"/>
+          <w:headerReference w:type="default" r:id="rId50"/>
+          <w:footerReference w:type="default" r:id="rId51"/>
+          <w:headerReference w:type="first" r:id="rId52"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A696E3A" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="_Appendix_A:_Request"/>
+      <w:bookmarkStart w:id="151" w:name="_Appendix_A:_Unit"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc236735883"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc238127301"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Appendix A: Unit 18 YDC Mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+    </w:p>
+    <w:p w14:paraId="39B69CC9" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>The following procedures shall apply to mail to and from young people accommodated at Unit 18 YDC:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DA98C49" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="154" w:name="_Toc234497674"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc236735884"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc238127302"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Incoming mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="154"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> and privileged mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+    </w:p>
+    <w:p w14:paraId="5C778803" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Incoming mail shall be received by Banksia Hill YDC and processed as per 4.3 Incoming privileged mail and 4.5 Incoming mail. Where practicable Banksia Hill YDC shall deliver mail for distribution to young people at Unit 18 no later than the following weekday excluding public holidays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A9BD78" w14:textId="77777777" w:rsidR="002922FF" w:rsidRPr="004F69A0" w:rsidRDefault="002922FF" w:rsidP="002922FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="157" w:name="_Toc234497675"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc236735885"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc238127303"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Outgoing mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="157"/>
+      <w:r w:rsidRPr="004F69A0">
+        <w:t xml:space="preserve"> and privileged mail</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+    </w:p>
+    <w:p w14:paraId="38256F3D" w14:textId="14DF92F9" w:rsidR="004B7F7E" w:rsidRPr="00D05B49" w:rsidRDefault="002922FF" w:rsidP="004B7F7E">
+      <w:r w:rsidRPr="004F69A0">
+        <w:t>Outgoing mail shall be processed as per 4.2 Outgoing privileged mail and 4.4 Outgoing mail. Where practicable the Unit Manager shall arrange delivery of outgoing Unit 18 mail to Banksia Hill YDC Administration for forwarding no later than the following weekday excluding public holidays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAEA91E" w14:textId="77777777" w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidRDefault="004B7F7E" w:rsidP="00EB2ABC"/>
+    <w:sectPr w:rsidR="004B7F7E" w:rsidRPr="00EB2ABC" w:rsidSect="000D3867">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1588" w:right="1440" w:bottom="2438" w:left="1440" w:header="1417" w:footer="1020" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D1E8C06" w14:textId="77777777" w:rsidR="00CF0B51" w:rsidRDefault="00CF0B51" w:rsidP="00D06E62">
+    <w:p w14:paraId="458B8319" w14:textId="77777777" w:rsidR="00AA7E9B" w:rsidRDefault="00AA7E9B" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2ACF9BF1" w14:textId="77777777" w:rsidR="00CF0B51" w:rsidRDefault="00CF0B51" w:rsidP="00D06E62">
+    <w:p w14:paraId="3CFCEE6F" w14:textId="77777777" w:rsidR="00AA7E9B" w:rsidRDefault="00AA7E9B" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="055E685B" w14:textId="77777777" w:rsidR="00AA7E9B" w:rsidRDefault="00AA7E9B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5BA3D0DD" w14:textId="5539AC7B" w:rsidR="00B15164" w:rsidRDefault="00B15164" w:rsidP="00656F4A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="353A6204" w14:textId="174D9C90" w:rsidR="00E47878" w:rsidRPr="00B028FC" w:rsidRDefault="00E47878">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>The current version of this document is mai</w:t>
+      <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t>ntained on the Custodial Ops</w:t>
+      <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve">          </w:t>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
-[...11 lines deleted...]
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
-      <w:t>20</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="567761F4" w14:textId="77777777" w:rsidR="00CF0B51" w:rsidRDefault="00CF0B51" w:rsidP="00D06E62">
+    <w:p w14:paraId="5C5B7201" w14:textId="77777777" w:rsidR="00AA7E9B" w:rsidRDefault="00AA7E9B" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="366EF3A2" w14:textId="77777777" w:rsidR="00CF0B51" w:rsidRDefault="00CF0B51" w:rsidP="00D06E62">
+    <w:p w14:paraId="755BF52D" w14:textId="77777777" w:rsidR="00AA7E9B" w:rsidRDefault="00AA7E9B" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="315D2F94" w14:textId="77777777" w:rsidR="00AA7E9B" w:rsidRDefault="00AA7E9B"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="7E7F36D9" w14:textId="77777777" w:rsidR="00336066" w:rsidRPr="00A93B6F" w:rsidRDefault="00336066" w:rsidP="00336066">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act 1994, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F69A0">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Section 170</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="348EE3DA" w14:textId="2ACD7C66" w:rsidR="00B15164" w:rsidRDefault="00B15164" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7494750F" w14:textId="121BF7D8" w:rsidR="0087244E" w:rsidRDefault="00F56F06">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FFC1DB" wp14:editId="6EB7B3DA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="259819291" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F56F06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="55FFC1DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F56F06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="529AB0DF" w14:textId="23E09D7C" w:rsidR="001C1AFE" w:rsidRDefault="00F56F06" w:rsidP="001C1AFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284D87C" wp14:editId="6DFC6AE3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1746931753" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00736AB2" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00736AB2">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5284D87C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="00736AB2" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00736AB2">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="001C1AFE">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00194B26">
+    <w:r w:rsidR="00736AB2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 11.1 Communication</w:t>
+      <w:t>COPP 11.1 – Communication</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve">  </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="001941A7">
+    <w:r w:rsidR="00415279">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00622694" w:rsidRPr="001941A7">
+    <w:r w:rsidR="00D5683B" w:rsidRPr="004F69A0">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="001941A7">
-[...10 lines deleted...]
-    </w:r>
+  </w:p>
+  <w:p w14:paraId="42408781" w14:textId="42216205" w:rsidR="003B7806" w:rsidRDefault="003B7806" w:rsidP="000451B2">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6169E94E" w14:textId="240F8F16" w:rsidR="00B15164" w:rsidRDefault="00611CEB">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD384C7" w14:textId="322CFEBF" w:rsidR="007140F0" w:rsidRDefault="00352E48" w:rsidP="00352E48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
-    <w:r>
-[...60 lines deleted...]
-    <w:r w:rsidR="00B15164" w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="731D68A1" wp14:editId="1FA782D1">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8D338" wp14:editId="185B149B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>209550</wp:posOffset>
+                <wp:posOffset>577850</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>255905</wp:posOffset>
+                <wp:posOffset>334010</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
-                            <w:id w:val="-1312790215"/>
+                            <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="73F8935F" w14:textId="77777777" w:rsidR="00B15164" w:rsidRPr="00464E72" w:rsidRDefault="00B15164" w:rsidP="00BA3BF6">
+                            <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                               <w:pPr>
                                 <w:rPr>
-                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                                  <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="731D68A1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5EB8D338" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:16.5pt;margin-top:20.15pt;width:129.75pt;height:23.35pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQBSgeEn3QAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/NTsMwEITvSLyDtUjcqN2kpW2aTYVAXEH9Q+LmxtskIl5HsduEt8ec4Dia0cw3&#10;+Wa0rbhS7xvHCNOJAkFcOtNwhXDYvz4sQfig2ejWMSF8k4dNcXuT68y4gbd03YVKxBL2mUaoQ+gy&#10;KX1Zk9V+4jri6J1db3WIsq+k6fUQy20rE6UepdUNx4Vad/RcU/m1u1iE49v582Om3qsXO+8GNyrJ&#10;diUR7+/GpzWIQGP4C8MvfkSHIjKd3IWNFy1CmsYrAWGmUhDRT1bJHMQJYblQIItc/j9Q/AAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA5V1Wo9gEAAM0DAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBSgeEn3QAAAAgBAAAPAAAAAAAAAAAAAAAAAFAE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:45.5pt;margin-top:26.3pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAOZl1FdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Oi4LalIiFMhEFsQ5SGxc+NpEhGPo9htwt8zrGA5&#10;OqN7zy23s+/VicbYBTawXGhQxHVwHTcG3l4fr25AxWTZ2T4wGfimCNvq/Ky0hQsTv9BplxolIRwL&#10;a6BNaSgQY92St3ERBmJhhzB6m+QcG3SjnSTc97jSeoPediwNrR3ovqX6a3f0Bt6fDp8f1/q5efDZ&#10;MIVZI/scjbm8mO9uQSWa098z/OqLOlTitA9HdlH1BvKlTEkGstUGlPB1pjNQewH5GrAq8f+A6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5mXUV3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
-                      <w:id w:val="-1312790215"/>
+                      <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="73F8935F" w14:textId="77777777" w:rsidR="00B15164" w:rsidRPr="00464E72" w:rsidRDefault="00B15164" w:rsidP="00BA3BF6">
+                      <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                         <w:pPr>
                           <w:rPr>
-                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="eastAsia"/>
+                            <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00B15164">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F191A5" wp14:editId="213AC8B4">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7553325" cy="10718800"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1346594179" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7553325" cy="10718800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00F56F06">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A1B435B" wp14:editId="4542A475">
-[...2 lines deleted...]
-                <wp:posOffset>2515235</wp:posOffset>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="607BC7FE" wp14:editId="265B0BE8">
+              <wp:simplePos x="914400" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-31115</wp:posOffset>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="3971925" cy="542925"/>
-              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="21" name="Text Box 21"/>
+              <wp:docPr id="1430070932" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="3971925" cy="542925"/>
+                        <a:ext cx="622300" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
-                      <a:ln w="6350">
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
-                      <a:effectLst/>
                     </wps:spPr>
-                    <wps:style>
-[...12 lines deleted...]
-                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="36A1C938" w14:textId="77777777" w:rsidR="00B15164" w:rsidRDefault="00B15164" w:rsidP="00BA3BF6">
+                        <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00736AB2" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                           <w:pPr>
-                            <w:pStyle w:val="Publicationtitle"/>
                             <w:rPr>
-                              <w:rFonts w:hint="eastAsia"/>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
-                            <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+                          <w:r w:rsidRPr="00736AB2">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
-                      <a:noAutofit/>
+                      <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="margin">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="4A1B435B" id="Text Box 21" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:198.05pt;margin-top:-2.45pt;width:312.75pt;height:42.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWgwKsagIAAEQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGyEQvlfqf0Dcm7UdO6mtrCM3katK&#10;VhLVqXLGLMSrsgyFsXfdX5+BXT/k9pKqFxiYb4b55sHNbVMZtlU+lGBz3r/ocaashKK0rzn/8Tz/&#10;9JmzgMIWwoBVOd+pwG+nHz/c1G6iBrAGUyjPyIkNk9rlfI3oJlkW5FpVIlyAU5aUGnwlkI7+NSu8&#10;qMl7ZbJBr3eV1eAL50GqEOj2vlXyafKvtZL4qHVQyEzOKTZMq0/rKq7Z9EZMXr1w61J2YYh/iKIS&#10;paVHD67uBQq28eUfrqpSegig8UJClYHWpVSJA7Hp987YLNfCqcSFkhPcIU3h/7mVD9ule/IMmy/Q&#10;UAFjQmoXJoEuI59G+yruFCkjPaVwd0ibapBJurwcX/fHgxFnknSj4SDK5CY7Wjsf8KuCikUh557K&#10;krIltouALXQPiY9ZmJfGpNIYy+qcX12OesngoCHnxkasSkXu3BwjTxLujIoYY78rzcoiEYgXqb3U&#10;nfFsK6gxhJTKYuKe/BI6ojQF8R7DDn+M6j3GLY/9y2DxYFyVFnxifxZ28XMfsm7xlPMT3lHEZtUQ&#10;8ZPCrqDYUb09tKMQnJyXVJSFCPgkPPU+lZjmGR9p0QYo+dBJnK3B//7bfcRTS5KWs5pmKefh10Z4&#10;xZn5ZqlZx/3hMA5fOgxH1wM6+FPN6lRjN9UdUFX69HM4mcSIR7MXtYfqhcZ+Fl8llbCS3s457sU7&#10;bCecvg2pZrMEonFzAhd26WR0HYsUW+65eRHedX2J1NEPsJ86MTlrzxYbLS3MNgi6TL0b89xmtcs/&#10;jWrq/u5biX/B6Tmhjp/f9A0AAP//AwBQSwMEFAAGAAgAAAAhAK6qqZ3iAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1lbi1dgJEacimqiJVSAgOLb1w28RuEjW2Q+y2ga/HPZXj&#10;ap5m3uarSffsrEbXWYMQLQQwZWorO9Mg7D838xSY82Qk9dYohB/lYFXc3+WUSXsxW3Xe+YaFEuMy&#10;Qmi9HzLOXd0qTW5hB2VCdrCjJh/OseFypEso1z2PhUi4ps6EhZYGVbaqPu5OGuGt3HzQtop1+tuX&#10;r++H9fC9/3pGfJhN6xdgXk3+BsNVP6hDEZwqezLSsR7hcZlEAUWYPy2BXQERRwmwCiEVCfAi5/9f&#10;KP4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAVoMCrGoCAABEBQAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEArqqpneIAAAAKAQAADwAAAAAAAAAA&#10;AAAAAADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANMFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
-              <v:textbox>
+            <v:shapetype w14:anchorId="607BC7FE" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="36A1C938" w14:textId="77777777" w:rsidR="00B15164" w:rsidRDefault="00B15164" w:rsidP="00BA3BF6">
+                  <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="00736AB2" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
                     <w:pPr>
-                      <w:pStyle w:val="Publicationtitle"/>
                       <w:rPr>
-                        <w:rFonts w:hint="eastAsia"/>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...8 lines deleted...]
-                      <w:t>)</w:t>
+                    <w:r w:rsidRPr="00736AB2">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6684E2E"/>
+    <w:tmpl w:val="226035A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A618CB"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090019">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...72 lines deleted...]
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039A4D38"/>
-[...84 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2D7671A6"/>
+    <w:tmpl w:val="A3AEBBFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="716" w:hanging="432"/>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:specVanish w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="851"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
@@ -12789,64 +12860,2893 @@
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7058" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A5360B"/>
+    <w:nsid w:val="1E8935F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E424F36"/>
+    <w:tmpl w:val="37AC1C14"/>
+    <w:lvl w:ilvl="0" w:tplc="DEF4BEEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BD09AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5CE6210"/>
+    <w:lvl w:ilvl="0" w:tplc="8F065F90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9788C2B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30712E20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="62E43742"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="337249A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="43BAA652"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DF5C55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0B24C152"/>
+    <w:lvl w:ilvl="0" w:tplc="0E96DF08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F46A4CE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B2469EE8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A0BCDB7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E6F04514">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="615C92F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9F3E76A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4A6EC058">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="80C44F50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4109365D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B390481A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414B0E18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B85AE446"/>
+    <w:lvl w:ilvl="0" w:tplc="398E5BEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEC6B6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3BED860"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2E8E8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73A72669"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CB4D0F0"/>
+    <w:lvl w:ilvl="0" w:tplc="4440D9C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F4C028BE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6A941144">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CBE831F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1C286ADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="38767D76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A4A4A64E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="972CDC0A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1B8AF116">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75FD4723"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D222CBA"/>
+    <w:lvl w:ilvl="0" w:tplc="312E38C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
@@ -12882,3720 +15782,2590 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F408BF"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="892CFE46"/>
-[...757 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="22687AFA">
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBE18D6"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F1E7F02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F962DE0A"/>
-[...172 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="6F0A7590"/>
+    <w:lvl w:ilvl="0" w:tplc="7A906454">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="5942AC94">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="5D8C3388">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="602E4986">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="F62CB9BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="98322B7C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AE5C6B2A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BF907366">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AA9EDFF0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...1465 lines deleted...]
-  <w:num w:numId="31" w16cid:durableId="1894385832">
+  <w:num w:numId="1" w16cid:durableId="1446726632">
     <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1245185442">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1189567666">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="350692075">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1157265718">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1222979721">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1035421077">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="367031995">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1668678226">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1011839704">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="157889793">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1704403741">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1894385832">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1032656889">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="25" w16cid:durableId="91123111">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1252005654">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="26" w16cid:durableId="1514799941">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1843230074">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27" w16cid:durableId="917329736">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="35"/>
+  <w:num w:numId="28" w16cid:durableId="1772386663">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1779906241">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="624047923">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1312712386">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="27"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="l7/MkjzG27kP1Ui0QGAxcWyRO0Psu6GrNZTYBoRZVkAtAaG7FYmCSOeNxcTCnxckqpbeJZ38OjCv+Fixn+99hA==" w:salt="bQEM0vwZg+YdHrjvbexYgQ=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="+dxClZgvoRjcyN/CvvtTIUN9kA+IZlr/cJos8k+q7A4QVp2/GiYjPN0Rt7CYKKSfUwDIvn7oolKdk9ntpAyX7Q==" w:salt="MzNB6fcy5v7m4VNJpbQYcw=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
-    <w:pos w:val="beneathText"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="000E1621"/>
-[...714 lines deleted...]
-    <w:rsid w:val="00FF3C21"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00000AEA"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="000333A4"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00045EDD"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="00065036"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="00072E31"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="00093F7C"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000A73CD"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000B7A92"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3867"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D6033"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001143CA"/>
+    <w:rsid w:val="00114D53"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="001217F6"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00123973"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00132781"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00155017"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="00157E1C"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="001632CB"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="0017031F"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00184961"/>
+    <w:rsid w:val="00185F01"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A3724"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B0ECB"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="00220E6E"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="0022268C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="0026062B"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="002721E1"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002922FF"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B15AE"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002C6B04"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E0843"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00324347"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="00336066"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="0034047C"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00352E48"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00377F76"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A4EAC"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="00463E6A"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="004965CD"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B490F"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F69A0"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="00550DEF"/>
+    <w:rsid w:val="00550F9C"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0055627E"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587149"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="00595E68"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E4A35"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005F1A75"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006178B5"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="006316A0"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0064686E"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680CD1"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D79C6"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E5475"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00706647"/>
+    <w:rsid w:val="00707BE1"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="007140F0"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00725408"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00736AB2"/>
+    <w:rsid w:val="00737DFF"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="007409DD"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="00746FA6"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="007559B5"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761B78"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="00777CBA"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="0078401A"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B001A"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C352B"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1A3C"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F5C31"/>
+    <w:rsid w:val="007F6A61"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="00813D71"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087244E"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="008762ED"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="00877F41"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="008858FE"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896590"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901A21"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00953142"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="00963C7F"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="0098089F"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="00992611"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00995C5F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009B694B"/>
+    <w:rsid w:val="009C1121"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009E7E5B"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A30796"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A52A06"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A6055A"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A711B0"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A86189"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A9058D"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AA7E9B"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC2696"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B028FC"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B044CA"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B101F2"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00B523BA"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B72C01"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B84A93"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B87B6A"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA033C"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7AA6"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE116E"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE1FDD"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C53752"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C628BE"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C6631E"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C764A0"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C854A7"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C91993"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB2753"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC191F"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5B99"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE3CC5"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D050B2"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D129F7"/>
+    <w:rsid w:val="00D1776C"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D363D1"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D5683B"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D61250"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D737D1"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D830B1"/>
+    <w:rsid w:val="00D83728"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86D0F"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA5B2E"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC34C9"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE34F4"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02AB5"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E249EE"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47878"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E509D8"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E96E71"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA1EAA"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA567E"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC06D6"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE5464"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27775"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41DE8"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F44AF3"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F56F06"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1286"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC2386"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="54B6E2D7"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{7E945D55-5662-4C1E-8E1C-7A9DFD801BA0}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A4A51A8-1E91-46A4-8EC1-304D7C09735B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -16750,1867 +18520,9261 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B15164"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B15164"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:pPr>
-      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Heading1"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00B15164"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00D92259"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="00D92259"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:bCs/>
       <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="243F60"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
-      <w:sz w:val="24"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:color w:val="404040"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007C75DA"/>
+    <w:pPr>
+      <w:spacing w:before="2280" w:after="240"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="007C75DA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-    <w:name w:val="Document details"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
     <w:qFormat/>
-    <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94A7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA1D8B"/>
+    <w:rsid w:val="001A3724"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="426"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+      </w:tabs>
+      <w:spacing w:after="40"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F2F1D"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="851"/>
+        <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="240"/>
-[...23 lines deleted...]
-      <w:spacing w:before="1680" w:after="240"/>
+      <w:ind w:left="998" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...84 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="00B101F2"/>
     <w:pPr>
-      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="22"/>
       </w:numPr>
-      <w:spacing w:after="180"/>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="LightGrid-Accent2">
-[...135 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
-[...3 lines deleted...]
-    <w:rsid w:val="008D51C1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
     <w:pPr>
-      <w:jc w:val="right"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="111Heading">
-[...2 lines deleted...]
-    <w:rsid w:val="001627C4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:eastAsia="en-AU"/>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D7C37"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D7C37"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003D7C37"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D7C37"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003D7C37"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
-    <w:name w:val="toc 3"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...1 lines deleted...]
-    <w:uiPriority w:val="39"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00305E50"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
     <w:pPr>
-      <w:spacing w:after="100"/>
-      <w:ind w:left="480"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
     </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
     <w:name w:val="DCStable1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B1780A"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
-    <w:name w:val="DCStable2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00721DCD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:tcBorders>
-[...9 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00261B3C"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-[...13 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00622694"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00622694"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-    <w:name w:val="endnote reference"/>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00622694"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
+    <w:name w:val="Publicationtitle"/>
+    <w:basedOn w:val="Subtitle"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00622694"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="960"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155017"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00155017"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00622694"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00622694"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00336066"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1888490734">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="63988114">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="236718672">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="491290560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="821391549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1092555627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1191184404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
-  <w:relyOnVML/>
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\DMCBDPFPS05\Public$\Standards%20and%20Procedures\Operating%20Standards%20and%20Procedures\New%20Operating%20Policies%20and%20Procedures\5.%20Youth%20Current\9.%20Safety%20&amp;%20Security\9.4%20Centre%20Communications\9.4%20Drafts\" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHilladmissions@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lpbwa.org.au/lawyer-search" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/records/Pages/records-governance.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-WAPOLServiceDocs@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
-[...59 lines deleted...]
-    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -18650,234 +27814,174 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDA7A4AD-154D-4E86-B1BD-110120DBE792}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
-[...19 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>39854</Characters>
+  <Pages>27</Pages>
+  <Words>9044</Words>
+  <Characters>51554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>332</Lines>
-  <Paragraphs>93</Paragraphs>
+  <Lines>429</Lines>
+  <Paragraphs>120</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP template</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>46752</CharactersWithSpaces>
+  <CharactersWithSpaces>60478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP template</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Stead, Gail</dc:creator>
-  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>553d2694,f7c871b,68201029</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-23T05:55:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d2176a17-ea10-45b5-9d80-39d3d9e2556c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>