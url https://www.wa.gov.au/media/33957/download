--- v0 (2025-12-19)
+++ v1 (2026-10-22)
@@ -1,13036 +1,13415 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5DA950D8" w14:textId="37ADDF45" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="000134B5" w:rsidP="002E5756">
+    <w:p w14:paraId="52F25E9C" w14:textId="77777777" w:rsidR="007140F0" w:rsidRDefault="007140F0" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="003157C3" w14:textId="77777777" w:rsidR="000F0028" w:rsidRDefault="000F0028" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E8C7067" w14:textId="6D606702" w:rsidR="00E96E71" w:rsidRPr="000C688B" w:rsidRDefault="000F1A32" w:rsidP="0014730C">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-      <w:r>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
-      <w:r w:rsidR="00017B76">
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> Detention Centre</w:t>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="0014730C" w:rsidRPr="000C688B">
+        <w:t>11.3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B523BA" w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="0014730C" w:rsidRPr="000C688B">
+        <w:t>Official, Cultural and Other Visitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2C069A" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="000C688B" w:rsidRDefault="00E96E71" w:rsidP="00E96E71">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Youth Detention Centres </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="565A5C"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9010"/>
+        <w:gridCol w:w="9003"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00126611" w14:paraId="2EDCF45E" w14:textId="77777777" w:rsidTr="00031DDF">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="000C688B" w14:paraId="7BD5D5F2" w14:textId="77777777" w:rsidTr="006D3A81">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9010" w:type="dxa"/>
+            <w:tcW w:w="9003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE3AD31" w14:textId="736A6E01" w:rsidR="00126611" w:rsidRPr="00365E34" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="707962F2" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
             <w:pPr>
-              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> and Standards</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Principles and Standards</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0151637B" w14:textId="35D4018A" w:rsidR="00D60007" w:rsidRPr="00CC756A" w:rsidRDefault="00E25750" w:rsidP="00CC756A">
-[...1 lines deleted...]
-              <w:t xml:space="preserve">In context of the </w:t>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="000C688B" w14:paraId="4F090754" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="4018"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="557DA4D1" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Model of Care (MoC) Instruction guides and supports staff to operationalise the MoC’s high-level principles. The Moc creates a rehabilitative and therapeutic environment within Youth Detention Centres, to support, build and nurture a young person’s skills and individual strengths, to enable rehabilitation, reduce reoffending and promote positive life outcomes. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E1B6BC7" w14:textId="77777777" w:rsidR="00933132" w:rsidRPr="00CC756A" w:rsidRDefault="00933132" w:rsidP="00CC756A"/>
-[...2 lines deleted...]
-              <w:r w:rsidR="002839C3" w:rsidRPr="00FD4F2F">
+          <w:p w14:paraId="5028C229" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>In the context of the MoC, the Commissioner’s Operating Policies and Procedures are developed in accordance with Western Australian legislation and consideration of the following national and international standards, guidelines to inform best practice:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AD8FBD" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>National Child Principles</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B700E45" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Department Standards and Guidelines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E020EA" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Principles of Youth Justice in Australia (Australasian Youth Justice Administrators, 2019)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055BA586" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Standard Minimum Rules for the Administration of Juvenile Justice </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27E9CA77" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="714" w:hanging="357"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>(“The Beijing Rules”) (United Nations, 1985)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="000C688B" w14:paraId="2C397839" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866" w:themeFill="accent4"/>
+          </w:tcPr>
+          <w:p w14:paraId="286B0206" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352E48" w:rsidRPr="000C688B" w14:paraId="3B6F8A83" w14:textId="77777777" w:rsidTr="006D3A81">
+        <w:trPr>
+          <w:trHeight w:val="4825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9003" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C5E698" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="006D3A81">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="000C688B">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hyperlink1Char"/>
+                  <w:rFonts w:eastAsia="MS Mincho"/>
+                  <w:sz w:val="22"/>
                 </w:rPr>
-                <w:t>Australasian Youth Justice Administrators Standards</w:t>
+                <w:t>Public Information Privacy Statemen</w:t>
               </w:r>
-              <w:r w:rsidR="00541A57" w:rsidRPr="00FD4F2F">
+              <w:r w:rsidRPr="000C688B">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>,2009</w:t>
+                <w:t>t</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002839C3" w:rsidRPr="00F242ED">
-              <w:t>:</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="000C688B">
+                <w:rPr>
+                  <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                  <w:color w:val="467886"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t>Privacy and Responsible Information Sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24ED9E4C" w14:textId="77777777" w:rsidR="002839C3" w:rsidRPr="00F242ED" w:rsidRDefault="002839C3" w:rsidP="00F242ED"/>
-[...2 lines deleted...]
-              <w:t>Access to legal representation and advocacy is facilitated.</w:t>
+          <w:p w14:paraId="199800D6" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB75D5D" w14:textId="36045490" w:rsidR="00541A57" w:rsidRDefault="00541A57" w:rsidP="00F242ED">
-[...1 lines deleted...]
-              <w:t>Continuity of service is provided.</w:t>
+          <w:p w14:paraId="7764BEEC" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F2CDD78" w14:textId="77777777" w:rsidR="00F242ED" w:rsidRPr="00F242ED" w:rsidRDefault="00F242ED" w:rsidP="00F242ED"/>
-[...2 lines deleted...]
-              <w:t>Key agencies, programs and services operate in partnership.</w:t>
+          <w:p w14:paraId="6EFD51E0" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D027434" w14:textId="77777777" w:rsidR="00933132" w:rsidRPr="00F242ED" w:rsidRDefault="00933132" w:rsidP="00F242ED"/>
-[...16 lines deleted...]
-              <w:t>:</w:t>
+          <w:p w14:paraId="073AFF2E" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C8DF0B0" w14:textId="77777777" w:rsidR="002839C3" w:rsidRPr="00F242ED" w:rsidRDefault="002839C3" w:rsidP="00F242ED"/>
-[...2 lines deleted...]
-              <w:t>People working with children and young people are suitable and supported to reflect child safety and wellbeing values in practice.</w:t>
+          <w:p w14:paraId="7D5C4479" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B5F5F9D" w14:textId="77777777" w:rsidR="00513257" w:rsidRPr="00F242ED" w:rsidRDefault="00513257" w:rsidP="00F242ED"/>
-[...2 lines deleted...]
-              <w:t>Policies and procedures document how the organisation is safe for</w:t>
+          <w:p w14:paraId="57BBE212" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="5DDCC027" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
             </w:r>
-            <w:r w:rsidRPr="00513257">
-              <w:t>children and young people.</w:t>
+          </w:p>
+          <w:p w14:paraId="78C47C6B" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Identifiers – restrict use of government identifiers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E6166D" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F70953" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListBullet"/>
+              <w:keepNext/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052D71B3" w14:textId="77777777" w:rsidR="00352E48" w:rsidRPr="000C688B" w:rsidRDefault="00352E48" w:rsidP="000B70AD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="760" w:hanging="357"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Retention and disposal – destroy or de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:noBreakHyphen/>
+              <w:t>identify information when no longer needed.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D978C0B" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00663830" w:rsidRDefault="00663830" w:rsidP="00663830"/>
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="15461777" w14:textId="6F1EEB23" w:rsidR="00655C09" w:rsidRPr="000C688B" w:rsidRDefault="00655C09">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373865E1" w14:textId="77777777" w:rsidR="00E96E71" w:rsidRPr="000C688B" w:rsidRDefault="00E96E71">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
-        </w:rPr>
-[...118 lines deleted...]
-    <w:p w14:paraId="016AE47C" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F312FE8" w14:textId="58F3972E" w:rsidR="00550DEF" w:rsidRPr="000C688B" w:rsidRDefault="00550DEF" w:rsidP="00550DEF">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E180AAA" w14:textId="4E18C15E" w:rsidR="00EA7170" w:rsidRDefault="00825F9C">
+    <w:p w14:paraId="4E54A299" w14:textId="21CB41A7" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00D92259">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc197595876" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364170" w:history="1">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595876 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364170 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="00A0660D" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B5DF1A0" w14:textId="7F66A907" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="1FEE9B5B" w14:textId="53724232" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595877" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364171" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595877 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364171 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1E0B671C" w14:textId="0DC60C49" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="1FCAA862" w14:textId="14D3D7D2" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595878" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364172" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Working with Children Check</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595878 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364172 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="367F6ACC" w14:textId="6B2BC118" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="3CAA8587" w14:textId="34895DA4" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595879" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364173" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Information and process</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595879 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364173 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5130F4D7" w14:textId="74AC8868" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="74D16248" w14:textId="0ED7418B" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595880" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364174" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Official, cultural or other visitors without a WWCC</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595880 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364174 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>5</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5E2DC90D" w14:textId="2B7BC570" w:rsidR="00EA7170" w:rsidRPr="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="1FB466FC" w14:textId="01A5936B" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595881" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
+      <w:hyperlink w:anchor="_Toc240364175" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>3.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Exemptions for WWCC</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595881 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364175 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D86D59C" w14:textId="4A03910B" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="66DF8AB7" w14:textId="6C72F097" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595882" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
+      <w:hyperlink w:anchor="_Toc240364176" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
+          </w:rPr>
+          <w:t>4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Official, Cultural and Other Visitors</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595882 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364176 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="58BD8C00" w14:textId="60AD36C8" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="28D97F06" w14:textId="51BCA520" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595883" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364177" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Gatehouse</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595883 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364177 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AB0BD07" w14:textId="56FDE660" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="3AEADC47" w14:textId="1D3641EE" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595884" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364178" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>4.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>E-Visits and video conferencing</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595884 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364178 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>9</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6950BE5C" w14:textId="265A1D2C" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="5F115420" w14:textId="29205897" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595885" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364179" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Official Visitors</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595885 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364179 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59A3C356" w14:textId="5729D889" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="36D542A4" w14:textId="0BC3A806" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595886" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364180" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Office of the Inspector of Custodial Services authorised staff</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595886 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364180 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7A899401" w14:textId="6107F062" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2E6A6073" w14:textId="7D36C765" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595887" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364181" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Children’s court Judges and Magistrates</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595887 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364181 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0AFFDB6F" w14:textId="74828224" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="4202F192" w14:textId="5C18B3A9" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595888" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364182" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>The Ombudsman WA</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595888 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364182 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1491E88D" w14:textId="7D612FF4" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="05FA470F" w14:textId="3CDFBFF1" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595889" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364183" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Legal practitioners (excluding Paralegals and Interns)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595889 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364183 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3C9317AE" w14:textId="7E5CCA85" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="6D84B5D5" w14:textId="3BE96F64" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595890" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364184" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>11.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>5.6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Western Australia Department of Justice (Departmental Staff)</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>Staff from State Coroner’s office</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595890 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364184 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7200395C" w14:textId="20310713" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="17408CBD" w14:textId="46E1B74B" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595891" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364185" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>11.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>5.7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Western Australia Police Force (WA Police)</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>Independent detention centre visitors</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595891 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364185 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>11</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0DA585BF" w14:textId="62162C8A" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2263F8EB" w14:textId="5D2349EB" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595892" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364186" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.8</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Mental Health Advocates</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595892 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364186 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2208A5AA" w14:textId="4600CABD" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="70510312" w14:textId="444854AB" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595893" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364187" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>5.9</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Process</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>Western Australian Department of Justice (departmental staff)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595893 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364187 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="40C823DA" w14:textId="18C4A60D" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="6EEFB01D" w14:textId="5A2C77DA" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595894" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364188" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12.2</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>5.10</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Visiting Areas</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>Public officers</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595894 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364188 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="59144BC5" w14:textId="5D1F643C" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="7C443BFF" w14:textId="287B4F87" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595895" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364189" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>12.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>5.11</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>General</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>Staff from other government agencies or statutory bodies</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595895 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364189 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7AAB9BC8" w14:textId="6D9E8760" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="60BEA264" w14:textId="1DD12E82" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595896" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364190" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>5.12</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Western Australia Police Force (WA Police)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595896 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364190 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="248431FB" w14:textId="6120D40D" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="0C68C0CE" w14:textId="66A061E8" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595897" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364191" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>13.1</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>5.13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Appendix</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>WorkSafe Officers</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595897 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364191 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7E7E3A6E" w14:textId="37920C67" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="29B95696" w14:textId="69606EA7" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:noProof/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595898" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364192" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:noProof/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:noProof/>
-[...5 lines deleted...]
-            <w:noProof/>
+          </w:rPr>
+          <w:t>Cultural and Other Visitors</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595898 \h </w:instrText>
-[...3 lines deleted...]
-            <w:noProof/>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364192 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-[...1 lines deleted...]
-            <w:noProof/>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B947C68" w14:textId="1870BAEA" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="463B715D" w14:textId="1ACF1FB5" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595899" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364193" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>13.3</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>6.2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Definitions and acronyms</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>Assessment of applications</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595899 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364193 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1A7571BB" w14:textId="71DA2B47" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
+    <w:p w14:paraId="7178D174" w14:textId="7A029FDC" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595900" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364194" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Related legislation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>6.3</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Sporting groups</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595900 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364194 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>16</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2698E582" w14:textId="64160425" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="430832B8" w14:textId="29DE4E2F" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595901" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364195" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00EA7170">
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.4</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>External Health Practitioners</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595901 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364195 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>17</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52A96625" w14:textId="786EB019" w:rsidR="00EA7170" w:rsidRDefault="00231A84">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="2C8EA61F" w14:textId="1482EA48" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc197595902" w:history="1">
-        <w:r w:rsidR="00EA7170" w:rsidRPr="00822D85">
+      <w:hyperlink w:anchor="_Toc240364196" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-          </w:rPr>
-[...3 lines deleted...]
-          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>National Disability Insurance Scheme (NDIS) providers</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc197595902 \h </w:instrText>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364196 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00EA7170">
-          <w:rPr>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>18</w:t>
-[...2 lines deleted...]
-          <w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D1EF5AA" w14:textId="47C082F1" w:rsidR="00634C54" w:rsidRDefault="00825F9C" w:rsidP="004E571B">
-      <w:r>
+    <w:p w14:paraId="7787AE9A" w14:textId="465CE04F" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364197" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>6.6</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Responsible adults/caregivers and family</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364197 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B4244C1" w14:textId="0D519223" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364198" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Definitions</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364198 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>16</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="28546EDD" w14:textId="35E7BAA6" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364199" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Annexures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364199 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4A2DEA74" w14:textId="3A89E872" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364200" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Appendices</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364200 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5E8839A2" w14:textId="46BFF61C" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364201" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related COPPs</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364201 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2B17DF5C" w14:textId="48AFF780" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364202" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Documents</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364202 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DE0884A" w14:textId="7D3C9D95" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D" w:rsidP="000F0028">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:spacing w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:noProof/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364203" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related Legislation</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364203 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="39D95DBE" w14:textId="6BC224D1" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364204" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assurance</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364204 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62EE1A36" w14:textId="5554EB78" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364205" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Document Version History</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364205 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="637081CD" w14:textId="0F22F79D" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364206" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Official Cultural and Other Visitors attending Unit-18</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364206 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="423C7728" w14:textId="51C8EA60" w:rsidR="00A0660D" w:rsidRPr="000C688B" w:rsidRDefault="00A0660D">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc240364209" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix B: Code of Conduct for E-Visits</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc240364209 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="008A6756" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B88408D" w14:textId="24B40C67" w:rsidR="00013B88" w:rsidRPr="000C688B" w:rsidRDefault="00D92259" w:rsidP="00143CC4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:left="432" w:hanging="432"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:color w:val="467886"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00E2131C" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4804EC1F" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00B22E11">
+    <w:p w14:paraId="29C957E6" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...3 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc239239194"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240364170"/>
+      <w:r w:rsidRPr="000C688B">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...29 lines deleted...]
-      <w:r w:rsidR="00B22E11">
+      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="2C3DC8CE" w14:textId="257ED687" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:r w:rsidRPr="000C688B">
+        <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all staff at Youth Detention Centres (YDCs) and the Perth Children’s Court Custody Centre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594D4DCB" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc239239195"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240364171"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08B7F143" w14:textId="22413799" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">In line with the MoC this COPP provides the policy and procedures for official, cultural or other visitors to YDCs, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social and Inter-facility Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> provides the policy and procedure for social visitors. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4831D5F3" w14:textId="55921A59" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Official, cultural and other visitors are visitors who enter a YDC to perform essential duties for a statutory, professional or bona fide purpose for young people. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363045FA" w14:textId="55603BEF" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">For the purposes of this COPP official, cultural or other visitors do not include contractors (including subcontractors) or volunteers engaged directly by the Department of Justice. Volunteers engaged by the Department visiting a YDC shall be managed in accordance with the Department of Justice, Corrective Services (the Department) </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Volunteer and Student Management Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFD6A84" w14:textId="77777777" w:rsidR="00EC5AF1" w:rsidRDefault="00EC5AF1" w:rsidP="00C43B04">
+    <w:p w14:paraId="74F9542B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>YDCs accommodate young people with diverse criminogenic, wellbeing, cultural and support needs. YDC staff shall assist young people to access services and support that address their individual needs and prepare them for a successful transition back into the community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C1EF959" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>When arranging official, cultural and other visits, YDC staff shall consider the length of a young person’s sentence or remand period. Staff shall work collaboratively with visitors to ensure young people are treated and managed in accordance with the principles of substantive equality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C008726" w14:textId="1F79BAA9" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>To maintain the security and good order of the YDC official, cultural and other visitors shall unless otherwise specified</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7975" w:rsidRPr="000C688B">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> undergo an assessment and approval process. This process takes into consideration the duty of care of young people and the security requirements of the YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4D6E30" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The YDC shall keep a record of all documentation, approvals and interactions with official, cultural other visitors in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information Management Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3488CF73" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>All documentation and interactions with young people shall be documented in the Total Offender Management System (TOMS).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="784E10C5" w14:textId="4EC5E9CF" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:r w:rsidRPr="000C688B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D91725" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:before="360" w:after="240"/>
-[...7 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc238549107"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc239238848"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239239196"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238549108"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239238849"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239239197"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc239239198"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc240364172"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Working with Children Check</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidRPr="000C688B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A150C36" w14:textId="5836F157" w:rsidR="00164B4A" w:rsidRDefault="00830725" w:rsidP="00C43B04">
-[...129 lines deleted...]
-      <w:r w:rsidR="00595133" w:rsidRPr="00FF5BA4">
+    <w:p w14:paraId="5859AD66" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc239239199"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240364173"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Information and process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="035DFC6C" w14:textId="684BACCD" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">In accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>but is not limited to</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="7552DD2B" w14:textId="77777777" w:rsidR="00B11C3D" w:rsidRPr="0066708B" w:rsidRDefault="00B00BA7" w:rsidP="009040CF">
+        <w:t>Working with Children (Screening) Act 2004</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>, individuals that carry out child-related work (on a paid, unpaid or volunteer basis) must obtain a current assessment notice, referred to as a working with children check (WWCC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A970F5" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where an official, cultural or other visitor is from another agency, it is up to the visitor’s employer to ensure that they comply with the requirements of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working with Children (Screening) Act 2004. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A3407E" w14:textId="240C8E61" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Most official cultural or other visitors are likely to require a WWCC, however in some cases the requirement shall need to be assessed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1434F2B1" w14:textId="46E5A829" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Department of Justice, Corrective Services has a duty of care to ensure the safety and security of young people. As such </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>staff from the relevant business area</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> shall confirm if an official, cultural or other visitor has a current WWCC by requesting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> the visitor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>provide proof of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> the WWCC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E4F3CA7" w14:textId="58D02E42" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The YDC shall keep a record of WWCCs for official, cultural and other visitors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572BE2D2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc239238852"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc239239200"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc239239201"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc240364174"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official, cultural or other visitors without a WWCC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="49A969CE" w14:textId="35DE963F" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where an official, cultural or other visitor does not have a WWCC, staff from the relevant business area shall inform the Superintendent. The Superintendent shall consider if the official, cultural or other visitor: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034CE3AC" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="06FB9E6E" w14:textId="77777777" w:rsidR="008E4DBF" w:rsidRDefault="008E4DBF" w:rsidP="009040CF">
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">is performing </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Definitions" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>'child-related work'</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C6FD2D" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...204 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>is the child-related work likely to occur more than five days during a calendar year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EB69F6" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where the function being carried out is 'child-related work' and the official, cultural or other visitor is likely to conduct this work for more than five days in the calendar year, the visitor requires a WWCC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4CDF34" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where an official, cultural or other visitor does not have a WWCC and has or is likely to have been in communication with a young person for more than five days in the calendar year, the Superintendent shall also consider the interests of the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554C1F1D" w14:textId="3AB62D18" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Legal practitioners that represent young people on a one-off basis or in circumstances which are outside of their usual duties may not have a WWCC. Given the importance of young people being given access to legal advice, careful consideration should be given to a proposed denial of access to a legal practitioner. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645278BE" w14:textId="10B3D043" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Adult Custodial staff attending a YDC in circumstances outside their usual duties may not require a WWCC. For example, Prison Officer’s attending a YDC in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.11</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Transfer of a Young Person to Adult Prison</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> or to facilitate inter-facility visits in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social and Inter-facility Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AEF0FBA" w14:textId="6C0E8DF6" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Superintendent shall decide whether to permit entry to a YDC based on the information provided.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="503B3254" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc239239202"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc240364175"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Exemptions for WWCC</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="000C688B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E089DD6" w14:textId="1AF39AD7" w:rsidR="00697AB0" w:rsidRPr="006F77A8" w:rsidRDefault="00697AB0" w:rsidP="009040CF">
-[...178 lines deleted...]
-      <w:r w:rsidRPr="00F242ED">
+    <w:p w14:paraId="0A069F9A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The following are exempt from requiring a WWCC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at a YDC:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B259DAE" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>WA Police Officers performing functions as members of the WA Police Force.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1EE1AC" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Child volunteers – work carried out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>by volunteers under 18 years of age.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C44593" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unpaid students on placement under 18 years of age performing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> work as part of their educational or vocational course of study with an education provider.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23819788" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Short-term visitors to Western Australia performing child-related work – Work carried out by a person who is not ordinarily a resident of Western Australia. The exemption only applies during the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>two-week</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period after the person arrives in Western Australia and cannot exceed a total of two weeks in any 12 months period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA3FAB3" w14:textId="3A81E02B" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00B404E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>WA Police Officer WWCC exemption may apply to Public Transport Authority Transit Officer’s where they are appointed as special constables.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D595F1" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc239239203"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc240364176"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official, Cultural and Other Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="7CE6347C" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official, cultural and other visitors shall be required at a minimum to provide satisfactory proof of their identity and the purpose of their visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26787581" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Young people shall be informed of official, cultural or other visits (where appropriate) by their Unit Manager, Custodial Officer or other staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7640A476" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Visits by official, cultural and other visitors to young people, unless otherwise specified, shall be processed through an appointment system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F23177" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Official, cultural and other visits may occur in areas designated suitable by the Superintendent (or authorised officer). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E60599A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Official, cultural and other visitors shall be escorted by staff at all times and shall not be issued keys or a radio until an orientation has been conducted in accordance with the YDC’s local orientation procedure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015A4BB4" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>YDC staff shall be present and supervise all official, cultural or other visits with young people, where appropriate, by way of direct observation and/or monitoring Close Circuit Television where available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0016FB75" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Official, cultural or other visitors may contact Official Visits or the Gatehouse to request available appointments times Monday to Friday (excluding public holidays). The Superintendent (or authorised officer) may consider and approve visits at other times where it is in the best interest of young people. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB95A6D" w14:textId="7C4181C6" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>At the time an official cultural or other visit is booked, s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>taff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> shall advise the visitor of the YDC’s entry requirements in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Gatehouse.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DCEB8F0" w14:textId="5990C546" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Where the official</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>, cultural or other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visitor requests to visit a specific young person, the young person’s TOMS record shall be checked for translator requirements. A translator shall be arranged by the staff member arranging the visit in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 5.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Orientation.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3E99986C" w14:textId="54A5A930" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Searches shall be conducted in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.6</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Searching</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">. Equipment for all official, other and cultural visitors shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.5</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Approved and Unauthorised Items (Staff and Visitors)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257933E3" w14:textId="69F8B92D" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Equipment and items approved by the Superintendent (or authorised officer) shall be permitted into a YDC in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.5</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Approved and Unauthorised Items (Visitors and Staff)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C85E56" w14:textId="7425530E" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">YDC Staff shall inform official, cultural and other visitors when booking an appointment that they may request written approval from the Superintendent for unauthorised items required to perform their professional duty as per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.5</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unauthorised</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Items </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>(Staff and Visitors)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62D7DF09" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Assistant Superintendent Security (or authorised officer) shall contact visitors where equipment and/or items may raise security concerns.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E94354A" w14:textId="3E4C106F" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where a young person requests an official, cultural or other visit, the Case Planning and Programs Unit (CPPU) shall be notified and where appropriate, assist the young person in arranging the visit. The request shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP </w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.</w:t>
+        </w:r>
+        <w:r w:rsidR="00006543" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – Requests and Feedback</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66CD0344" w14:textId="05033833" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">In accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">COPP 11.2 </w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">– </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social and Inter-facility Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> the Superintendent shall ensure that, where practicable official, cultural and other visits meet YDC expectations regarding dress and behaviour standards for both visitors and young people. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6203280F" w14:textId="0BD485DD" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Unit-18 YDC staff shall ensure that official, cultural and other visits are conducted in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_A:_Official" w:history="1">
+        <w:r w:rsidR="00A158B7" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Official Cultural and Other Visitors attending Unit-18</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A158B7" w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E24B7EB" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc239239205"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc240364177"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Gatehouse</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="000C688B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="0009592D" w:rsidRPr="000B11B8">
+    </w:p>
+    <w:p w14:paraId="128E07D4" w14:textId="0E8E6420" w:rsidR="00006543" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00006543">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>All official, cultural or other visitors shall be recorded in the Gatehouse Occurrence Book. Where the visitor attends a YDC to meet with a specific young person (i.e. legal practitioner or WA Police), the visitor shall also be recorded into TOMS in the young person’s visitor records as an official visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF1BCF4" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a business area at a YDC (i.e. health centre) is expecting an official, cultural or other visitor, the business area shall where practicable ensure the Gatehouse Custodial Officers have 24 hours’ notice with the visitor’s name, time, and purpose of visit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26EACF48" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Business areas shall advise the Gatehouse Custodial Officers of impending official, cultural or other visitors by 8.00am each morning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191ED3B3" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">All official, cultural or other visitors entering a YDC shall report to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Gatehouse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for processing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAC4C00" w14:textId="690FA8EB" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Entry requirements for identification shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...3 lines deleted...]
-        <w:r w:rsidR="000B11B8">
+          </w:rPr>
+          <w:t>COPP 9.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...3 lines deleted...]
-        <w:r w:rsidR="0009592D" w:rsidRPr="000B11B8">
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...1 lines deleted...]
-          <w:t xml:space="preserve"> Searching</w:t>
+          </w:rPr>
+          <w:t>Gatehouse.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F242ED">
-[...2 lines deleted...]
-      <w:r w:rsidR="00355790" w:rsidRPr="00355790">
+    </w:p>
+    <w:p w14:paraId="42EC6AE6" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="_Toc239239206"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc240364178"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>E-Visits and video conferencing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+    </w:p>
+    <w:p w14:paraId="02CDDDAA" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>E-Visits or video conferencing for official, cultural or other visitors shall occur Monday to Friday, between 0900 hrs and 1600 hrs. Visits outside of these times may be approved by the Superintendent (or authorised officer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBD69A6" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Superintendent (or authorised officer) shall determine the duration and frequency of any approved visits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="338AC333" w14:textId="5D200389" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Official, cultural or other visitors require a Microsoft Teams account to access E-Visits or video conferences within </w:t>
+      </w:r>
+      <w:r w:rsidR="00006543" w:rsidRPr="000C688B">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00355790" w:rsidRPr="00355790">
-[...6 lines deleted...]
-        <w:r w:rsidR="00355790" w:rsidRPr="00C43B04">
+      <w:r w:rsidR="00006543" w:rsidRPr="000C688B">
+        <w:t>YDC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6F475A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The E-Visit session or video conference shall be booked via email to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:bCs/>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> (Staff and Visitors)</w:t>
+          </w:rPr>
+          <w:t>BanksiaHillOfficialVisits@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000B11B8" w:rsidRPr="00C43B04">
-[...398 lines deleted...]
-    <w:p w14:paraId="4D5F9074" w14:textId="7F1A73BD" w:rsidR="00066938" w:rsidRPr="00066938" w:rsidRDefault="0086121A" w:rsidP="00066938">
+      <w:r w:rsidRPr="000C688B">
+        <w:t>. Where the requested visit is urgent or requires special permission, it shall be referred to the CPPU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61114101" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:r>
-[...1030 lines deleted...]
-    <w:p w14:paraId="5B0D43EC" w14:textId="026FB8F7" w:rsidR="00C84D0E" w:rsidRDefault="00007FCB" w:rsidP="00C84D0E">
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Video conferencing shall be arranged by CPPU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF7A032" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc14077470"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="0085004B" w:rsidRPr="0085004B">
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Staff shall ensure that official, cultural or other visitors are approved visitors before booking E-Visits or video conferences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC9A064" w14:textId="6DC577FD" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>When making a booking, visitors are required to provide their Microsoft Teams associated email address, allowing the YDC to schedule and facilitate the E-Visit or video conference.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051AEA7B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Authorised staff shall schedule the E-Visit or video conference and invite the visitor(s). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A23577" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Details of each E-Visit session or video conference shall be recorded in TOMS. The details are to include the staff member’s name, young person’s name, date and times of when the session commenced and concluded.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEA0CB2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>E-Visits shall only be audio and video with no sharing of screens. This includes on other devices unless it is essential to the purpose of the official visit (e.g. a lawyer showing documents relevant to a young person’s upcoming court appearance).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F5C2E2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">E-Visits and video conferences shall not be recorded. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D42371B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>E-Visits may be visually monitored by Custodial Officers but not audibly. where a E-Visit is monitored the young person and visitor shall be notified.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7049134C" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where a Departmental staff member (e.g. Youth Justice Officer, Senior Case Manager etc) participates in an E-Visit or video conference, they shall maintain a written record of the session and where applicable enter these notes into TOMS, as per Departmental record keeping requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E763AA1" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>The Custodial Officer responsible for commencing the E-Visit session or video conference shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B3FB3E" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>take the young person into the designated room, commence the session, and remove the keyboard and mouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBA61AD" w14:textId="40DD2700" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">once all visit parties are present, the authorised Custodial Officer shall read aloud the E-Visit Code of Conduct (refer to </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Appendix_B:_Code" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix B</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>) to both the young person and the visitor and then leave the young person to participate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0841EFC2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Immediately on conclusion of the session, the officer shall attend the interview room and terminate the visit session, ensuring all is in order and no damage or interference has occurred. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6497AB02" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>is then permitted to leave the visits area/room.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1D7819" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepLines w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc239238859"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc239239207"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc239239208"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc240364179"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5895593B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Official visitors are not required to complete a form to attend a YDC; however, satisfactory proof of identity and purpose is still required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748D19E7" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>Official visitors include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64279B37" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>independent detention centre visitors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7A8730" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Office of the Inspector of Custodial Services authorised staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DA12018" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Judges or Magistrates of the Children’s Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49590286" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>a Justice of the Peace authorised by a Judge or Magistrate of the Children’s Court</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76C2A54B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">staff from Ombudsman WA </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="244C2D8D" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>staff from the State Coroner’s office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197C4514" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>legal practitioners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F72D559" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Department of Justice staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036FA34F" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>employees from other government agencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD8B75B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">visiting Justices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FF1DF6" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>public officers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662D429A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>WorkSafe officers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7160FEC9" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Mental Health Advocacy Services staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="210A581B" w14:textId="5C492CA9" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
-          <w:bCs w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">members of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Western Australia Police Force.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E66A75" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="_Toc14077467"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where the visit has not been booked in advance the Custodial Officer assigned to the Gatehouse shall inform the Superintendent (or authorised Deputy Superintendent) of the arrival of the following official visitors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608EE324" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Office of the Inspector of Custodial Services authorised staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64ACD7B5" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Children’s court Judges, Magistrates and/or authorised Justice of the Peace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DC2FB7" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ombudsman WA’s staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095F2517" w14:textId="44FAA01E" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="_Toc14077470"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Security may conduct security checks for official visitors, excluding visitors from the Western Australia Police Force.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="221EA465" w14:textId="457FFC3C" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official visitors may interview young people in non-contact interview rooms at Perth Children’s Court Custody Centre without an appointment or completed form, provided they present satisfactory proof of identity and the purpose of their visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C9583A5" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc233622550"/>
+      <w:bookmarkStart w:id="34" w:name="_Hlk117763986"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc239239209"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc240364180"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Office of the Inspector of Custodial Services authorised staff</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+    </w:p>
+    <w:p w14:paraId="5EE81952" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Inspection/Review Officers authorised by the Inspector, conducting the Inspectors functions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>have unfettered access and the authority to enter a YDC unannounced at any time.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09204A77" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official visitors employed as Inspection/Review Officers from the Office of the Inspector of Custodial Services may have free and unfettered access to YDCs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D56B62" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Inspection/Review Officers from the Inspector of Custodial Services may also have when requested:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34855243" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>a secure room for the sole use of the inspection team for the period of the inspection and a secure filing cabinet and keys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B1AF00" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>access to a telephone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30938AF6" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>a Custodial Officer who acts as a liaison and to coordinate local arrangements for the purpose of the inspection</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2746D1DD" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>access to all records and/or information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EDE499" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="37" w:name="_Toc239239210"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc240364181"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Children’s court Judges and Magistrates</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
+    </w:p>
+    <w:p w14:paraId="5B67AF33" w14:textId="33AA75A0" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Judges and Magistrates of the Children’s Court and a Justice of the Peace authorised by a Judge or Magistrate of the Children’s Court may enter a YDC unannounced at any time upon providing satisfactory proof of the person’s identity to the Superintendent.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2261" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B92DC4" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="39" w:name="_Toc239239211"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc240364182"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Ombudsman WA</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w14:paraId="621D83CE" w14:textId="114B0772" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Ombudsman WA and members of the Ombudsman WA’s staff investigating a complaint have the power to interview a young person without notice and arrive unannounced.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2261" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21565A3E" w14:textId="59FC68E1" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Superintendent (or authorised officer) shall arrange access to young people for Inspection/Review Officers from the Inspector of Custodial Services.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="08D0BF4A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="41" w:name="_Toc233622554"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc239239212"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc240364183"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Legal practitioners (excluding Paralegals and Interns)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="43"/>
+    </w:p>
+    <w:p w14:paraId="4B47274A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Legal practitioners may, for the purpose of pending court proceedings, interview a young person who is a client at a reasonable hour, or as otherwise authorised by the Superintendent (or authorised officer) for a bona fide purpose, within the view but not the hearing of, Custodial Officers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03BB1E93" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Staff authorised by the Superintendent shall conduct checks prior to the visit to confirm the person is a registered legal practitioner and is representing the young person in pending court proceedings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9094F7" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Checks may include contacting the WA Legal Practice Board, obtaining written confirmation of the current court matters from the relevant legal office and reviewing </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>www.lpbwa.org.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AF9DFA" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where possible legal practitioners should book visits directly with the YDC at least 24 hours in advance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194C35EC" w14:textId="43506CD6" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where practicable, Custodial Officers shall ensure young people are moved expeditiously to visits with legal practitioners upon the arrival of a legal practitioner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BBD57C2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="44" w:name="_Toc239239213"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc240364184"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Staff from State Coroner’s office</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="49DC69B8" w14:textId="1953FE3E" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The death of a young person is a reportable death, in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Coroners Act 1996</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and shall be managed in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>COPP 8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Death of a Young Person</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Staff from the Coroner’s Office may attend the YDC as part of an investigation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-        </w:rPr>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AB35AA" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc238549123"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc239238866"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc239239214"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc239239215"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc240364185"/>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Independent detention centre visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="50"/>
+    </w:p>
+    <w:p w14:paraId="4E366817" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">An independent detention centre visitor is a person appointed by the Minister under section 40 of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18441014" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>An independent visitor is to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06297AF4" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>visit and inspect the detention centre for which the visitor is appointed as soon as practicable after being appointed and thereafter at intervals of not more than three months</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005E9226" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>report in writing to the Inspector after each visit and inspection made</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4719756D" w14:textId="6D5FF6B1" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>make a record of any complaint made to the visitor by or on behalf of a young person and report that complaint to the Inspector.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1319BDC8" w14:textId="2B646BF1" w:rsidR="00221DF9" w:rsidRPr="00221DF9" w:rsidRDefault="003E03F2" w:rsidP="00221DF9">
+    <w:p w14:paraId="36BAA43A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc14077471"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="00574649">
+      <w:r w:rsidRPr="000C688B">
+        <w:t>An independent detention centre visitor must not interfere with the management of, or discipline at, the detention centre or give or purport to give any instructions to a person employed at the centre.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D546C">
-[...20 lines deleted...]
-          <w:bCs w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="313B0DD4" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>An independent detention centre visitor may enter and examine a detention centre at any time upon providing satisfactory proof of identity to the Superintendent.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
           <w:color w:val="auto"/>
-          <w:szCs w:val="24"/>
-[...34 lines deleted...]
-    <w:p w14:paraId="12EB6D97" w14:textId="1494C4BA" w:rsidR="00221DF9" w:rsidRPr="00221DF9" w:rsidRDefault="00381530" w:rsidP="00221DF9">
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728E6FEB" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="51" w:name="_Toc238549125"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc239238868"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc239239216"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc238549126"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc239238869"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc239239217"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc239239218"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc240364186"/>
+      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="52"/>
+      <w:bookmarkEnd w:id="53"/>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="56"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Mental Health Advocates</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="57"/>
+      <w:bookmarkEnd w:id="58"/>
+    </w:p>
+    <w:p w14:paraId="5D6879CA" w14:textId="055C6908" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...391 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA7170">
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mental Health Advocates, whilst visiting a Youth Detention Centre, are subject to the direction of the Superintendent and the rules of </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00226E74" w:rsidRPr="00EA7170">
+        <w:t xml:space="preserve">Mental Health Advocates, whilst visiting a YDC, are subject to the direction of the Superintendent and the rules of the YDC, in accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Young Offenders Act 1994</w:t>
-[...3 lines deleted...]
-          <w:i/>
+        <w:t>Young Offenders Act 1994.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C15181F" w14:textId="4535FF52" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Mental Health advocates in accordance with legislation, are required to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204B19A8" w14:textId="6306B0D4" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>visit a YDC with a Criminal Law Mental Impairment (CLMI) young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2404F0" w14:textId="1A35372A" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>inspect any part of a YDC, on approval from the Superintendent (or authorised officer)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDE7343" w14:textId="2AB32120" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>see and speak with a CLMI young person, unless they object to the advocate doing so</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="320F21A2" w14:textId="154E3B47" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>inspect and take copies of documents about a CLMI young person, on approval from the CPPU Manager. Additionally, documents must not be inspected or copied if the young person objects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0989FF20" w14:textId="596C4428" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>undertaking any other activities for the performance of their duties.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0D15BE" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="851"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Mental Health Advocates are also required to ask Custodial staff questions about:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2707C675" w14:textId="7235978F" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the welfare, health, care, training, safety, management or security of a CLMI young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70554553" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the operation, control management, security and good order of the YDC, relevant to any matter mentioned above</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125184A8" w14:textId="478DF401" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>the provision of mandatory services provided to a CLMI young person</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2261" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22555F63" w14:textId="72E48907" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mental health advocates are required to visit or make contact with a CLMI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> within three working days.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40390D31" w14:textId="6B36EAE7" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mental Health Advocates shall request written approval from the Superintendent (or authorised officer) to inspect a YDC, where a CLMI </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is accommodated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDDE181" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Mental Health Advocates shall carry and provide written authorisation document(s) showing their appointment by the Chief Mental Health Advocate prior to entering a YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5720E3D5" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The authorisation shall usually contain photographic identification, however, any authorisation marked ‘Valid without Photograph’ constitutes sufficient identification if it is shown in conjunction with other current photograph identification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029B5B16" w14:textId="26F856AF" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>The Gatehouse Officer shall inform the Superintendent (or authorised officer) of all Mental Health Advocates arriving at the YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D02051B" w14:textId="7EB7DF48" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="59" w:name="_Toc240364187"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Western Australian</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="60" w:name="_Toc239239219"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> Department of Justice (departmental staff)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="59"/>
+      <w:bookmarkEnd w:id="60"/>
+    </w:p>
+    <w:p w14:paraId="718A936E" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="61" w:name="_Toc14077476"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Departmental staff from a range of areas may be required to visit a YDC as part of their duties. Staff attending the YDC for example may include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C46E3C3" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Community Youth Justice Services Staff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769C92F8" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>the Supervised Release Review Board</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FBF19EB" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prison Officers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115246E2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where the visit is to specific young people, the organising YDC staff member shall provide Official Visits with the visitor’s name, date of visit, reason for visiting and the names of young people.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p w14:paraId="6D632CF3" w14:textId="22D84F45" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The member of staff at the YDC expecting departmental staff to visit the YDC shall contact the Gatehouse with details of the visit. The Custodial Officer assigned to the Gatehouse shall note the name, date and details of departmental staff that visit the YDC in the visit register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C057F2" w14:textId="5A30D974" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Custodial Officers assigned to the Gatehouse shall inform the Superintendent of the arrival of staff from the Department’s Operational Compliance branch and/or People Culture and Standards division in accordance with </w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:br/>
+      </w:r>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 9.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Gatehouse.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3DFAA785" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc239239220"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc240364188"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Public officers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="62"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="53F97387" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Superintendent (or authorised officer) may permit a person who is, or purports to be, exercising a power conferred or a duty imposed on them by or under a law of the State or the Commonwealth to have access and speak to a young person. (e.g. Immigration Officers, Federal Police Officers and Consular Officer).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D1F68F" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>When booking and arriving for the visit, public officers shall provide confirmation of the official purpose of the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EC90BC" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc239239221"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc240364189"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Staff from other government agencies or statutory bodies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="64"/>
+      <w:bookmarkEnd w:id="65"/>
+    </w:p>
+    <w:p w14:paraId="36794C65" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Superintendent (or authorised Deputy Superintendent) may authorise staff from other government agencies or statutory bodies to visit YDCs for an official purpose including visiting young people where appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66749F32" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">A staff member from another government agency for example, may be an officer from the Department of Communities Child Protection and Family Support. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27EF87ED" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="66" w:name="_Toc238549131"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc239238874"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc239239222"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc239239223"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc240364190"/>
+      <w:bookmarkEnd w:id="66"/>
+      <w:bookmarkEnd w:id="67"/>
+      <w:bookmarkEnd w:id="68"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Western Australia Police Force (WA Police)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
+    <w:p w14:paraId="2B3E584E" w14:textId="7D41E212" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">WA Police requesting a visit to interview a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B" w:rsidDel="00E41572">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">shall be informed to contact the Assistant Superintendent Security (or authorised officer) via email or telephone. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11CE6D93" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The WA Police shall be requested to provide the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374E4D96" w14:textId="638ACE9D" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>the name of the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52033B46" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>details of the reason for the visit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6105C6B7" w14:textId="7B097E37" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Assistant Superintendent Security (or authorised officer) shall email the information to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>young person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">’s Unit Manager or </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="71" w:name="_Hlk138254193"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">authorised Custodial Officer </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="71"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>and direct that the young person is asked if they are willing to be interviewed by WA Police and for the contact details of a responsible adult.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A555F7" w14:textId="1C9F3A17" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Unit Manager or authorised Custodial Officer shall discuss the request with the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> young person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>and provide a response to the email. The Unit Manager or authorised Custodial Officer shall record the young person’s response TOMS offender notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DFA565" w14:textId="23843E94" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Assistant Superintendent Security (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>authorised officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">) shall notify the WA Police of the response. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D8E429" w14:textId="28916234" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Unit Manager shall ask the young person if they need legal counsel, where legal counsel is requested, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superintendent (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>authorised officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>shall arrange their attendance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B5FC3F" w14:textId="3AFBD1D4" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Assistant Superintendent Security (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>authorised officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">) shall inform the WA Police to contact the YDC CPPU </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
           <w:iCs/>
+        </w:rPr>
+        <w:t>by email to arrange a suitable time for a responsible adult to attend where applicable.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="679AC065" w14:textId="2A19139E" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>YDC staff are not to act as responsible adult/witness for a young person being interviewed by the WA Police.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D3D5C8" w14:textId="3A1E66D8" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where a young person refuses to be interviewed by officers of WA Police, the Assistant Superintendent Security (or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:t>authorised officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>) shall provide the WA Police with the email address where documents can be forwarded to a YDC to be served to the young person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BD337E" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="72" w:name="_Toc239239224"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc240364191"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>WorkSafe Officers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="73"/>
+    </w:p>
+    <w:p w14:paraId="306D60CF" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>WorkSafe officers may attend the YDC to investigate a notifiable incident. The incident site shall be preserved until a WorkSafe inspector arrives or directs otherwise.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F27BEBC" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Superintendent (or authorised officer) shall ensure the preservation of the incident site (where practicable) to enable the assigned WorkSafe inspector to conduct their investigation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62CD34D2" w14:textId="49433F40" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where WorkSafe officer’s attend regarding the death of a young person, it shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Death of a Young Person</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008A6474" w:rsidRPr="00EA7170">
+    </w:p>
+    <w:p w14:paraId="6F4645B9" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc238549134"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc239238877"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc239239225"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc239239226"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc240364192"/>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+      <w:bookmarkEnd w:id="76"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Cultural and Other Visitors</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="77"/>
+      <w:bookmarkEnd w:id="78"/>
+    </w:p>
+    <w:p w14:paraId="75EDC250" w14:textId="3B5C446F" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Unless otherwise specified, cultural or other visitors shall be required to complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cultural and Other Visitors Application Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">. Business areas shall be responsible for ensuring that applicants complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cultural and Other Visitors Application Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> prior to progressing the application to the Superintendent via Security.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D447DDC" w14:textId="3E0137D1" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Unless otherwise specified the YDC Superintendent (or authorised Deputy Superintendent) shall be the approval authority for cultural and other visitors. The Superintendent (or authorised Deputy Superintendent) shall assess applications for cultural and other visitors and shall decline applications where: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="079D3213" w14:textId="3EBA25E7" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="001039A2" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00484A9D" w:rsidRPr="000C688B">
+        <w:t>visit or visits are not in the best interest of the young person or other young people at the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3496AB84" w14:textId="743A2218" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="001039A2" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">the visit or visits </w:t>
+      </w:r>
+      <w:r w:rsidR="00484A9D" w:rsidRPr="000C688B">
+        <w:t>may impact the good order and security of the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133EABAA" w14:textId="4CB77D0E" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="001039A2" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00484A9D" w:rsidRPr="000C688B">
+        <w:t>YDC does not have capacity to facilitate the visit(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664C61E3" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>there is a cost to the young person or YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B542619" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>the visit(s) would be a duplication of a service available to young people at the YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06463E64" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc239239227"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc240364193"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Assessment of applications</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
+    <w:p w14:paraId="4FD4235F" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where a cultural or other visitor has applied to visit the YDC, the relevant business area shall provide an assessment of the application and a recommendation to the Superintendent. The following business areas may assess applications where appropriate:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="704" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E2DCCB" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E2DCCB" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E2DCCB" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E2DCCB" w:themeColor="accent6"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E2DCCB" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E2DCCB" w:themeColor="accent6"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3969"/>
+        <w:gridCol w:w="4253"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="04D026BF" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="185DD153" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Purpose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="62342083" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Business area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="3959035E" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406B291B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>cultural services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A14C1BB" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aboriginal Services/ Chaplain/CPPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="3BD26D50" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E2FE39" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>religious or spiritual services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3F98B6" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chaplain/CPPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="7CE4A52C" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B85ED2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aboriginal services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="461A6013" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aboriginal Services/CPPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="5F379B31" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA174E1" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>non-profit organisations or charities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F0DCB28" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="000662CD" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73498296" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>health or mental health practitioners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6623A1E3" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Justice Health and Wellbeing Services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="00BB560F" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10090414" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Disability service or unregistered NDIS providers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44EE302F" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="5FC4EC4A" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE13CB1" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">legal interns, paralegals </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E21178" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Official Visits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="45D4DBC9" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20A9C437" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>education providers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD92E60" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00484A9D" w:rsidRPr="000C688B" w14:paraId="40921321" w14:textId="77777777" w:rsidTr="00B404E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12008FBB" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other purposes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4253" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A96A704" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00A11FF7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>CPPU</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EF4A830" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Superintendent may refer an application to Intelligence Services for review where the Superintendent has concerns that cannot be investigated by the YDC. When making the referral, the Superintendent (or authorised officer) shall email the application and detail their concern(s) to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>IntelligenceServices@justice.wa.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> to receive a summary of intelligence holdings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AE5130D" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Superintendent may approve cultural or other visitors for single or multiple visits. Where an application is for multiple visits, it may be approved for up to a maximum of three years. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5118BCDA" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Where a cultural or other visitor’s approval has expired a new application shall be required to confirm their identity and purpose prior to visits resuming. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D11DCF3" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where an application is declined by the Superintendent, the applicant shall be informed by the relevant business area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71562360" w14:textId="46091E5F" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where a young person or applicant is dissatisfied with the outcome of their application to visit a YDC, they may make a complaint. Complaints shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.6 –Complaints</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1098168F" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>If the application is approved by the Superintendent, Official Visits or the relevant business area shall advise the visitor of their approval and direct them to the relevant staff to schedule visits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A62904" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="81" w:name="_Toc239239228"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc240364194"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Sporting groups</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
+    </w:p>
+    <w:p w14:paraId="428059B7" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Sporting groups are not required to complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cultural and Other Visitors Application Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>. Where a request is received for a sporting group to visit a YDC, the staff receiving the request shall inform the Recreation Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50FEA476" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Recreation Officer shall forward the following to the sporting group: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F81AAF" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Visiting Teams Information</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Package </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="702480EA" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>form - ‘</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Parental Permission - Visitor Under 18 years</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">’ for group visits (to be completed for all members under the age of 18 years). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43728CF0" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:ind w:left="1077"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>members of the group over the age of 18 shall be required to provide photo identification and a WWCC (where applicable).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C95BDD0" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>All members of the sporting group shall complete the group questionnaire and parental consent forms (where applicable) and returned to the Recreation Officer at least five working days prior to the visit date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379F9A3F" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>The Recreation Officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B" w:rsidDel="009646F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>shall where practicable forward the completed forms to Security seven days prior to the visit. Security shall review forms and where appropriate conduct security checks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00ED39E2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Security shall provide outcomes from security checks to the Deputy Superintendent Rehabilitation and Reintegration Services and the Recreation Officer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D24229" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Members of the sporting group who have not completed any of the requirements shall not be allowed entry to a YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4840D512" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="83" w:name="_Toc239239229"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc240364195"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>External Health Practitioners</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3ADF07" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Clinical Nurse Manager shall ensure credentialing of health practitioners is managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Justice Health and Wellbeing Services Policies and Procedures</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5164C528" w14:textId="67F80870" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="85" w:name="_Toc239239230"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc240364196"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>National Disability Insurance Scheme (NDIS) providers</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="87" w:name="_Toc238549140"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc239238883"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc239239231"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc238549141"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc239238884"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc239239232"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc238549142"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc239238885"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc239239233"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc238549143"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc239238886"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc239239234"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc238549144"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc239238887"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc239239235"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc238549145"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc239238888"/>
+      <w:bookmarkStart w:id="104" w:name="_Toc239239236"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc238549146"/>
+      <w:bookmarkStart w:id="106" w:name="_Toc239238889"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc239239237"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc238549147"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc239238890"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc239239238"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc238549148"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc239238891"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc239239239"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc238549149"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc239238892"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc239239240"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc238549150"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc239238893"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc239239241"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc238549151"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc239238894"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc239239242"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc238549152"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc239238895"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc239239243"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc238549153"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc239238896"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc239239244"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc238549154"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc239238897"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc239239245"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc238549155"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc239238898"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc239239246"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc238549156"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc239238899"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc239239247"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc238549157"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc239238900"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc239239248"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc238549158"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc239238901"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc239239249"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc238549159"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc239238902"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc239239250"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc238549160"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc239238903"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc239239251"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc238549161"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc239238904"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc239239252"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc238549162"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc239238905"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc239239253"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc238549163"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc239238906"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc239239254"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc238549164"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc239238907"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc239239255"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc238549165"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc239238908"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc239239256"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc238549166"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc239238909"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc239239257"/>
+      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="86"/>
+      <w:bookmarkEnd w:id="87"/>
+      <w:bookmarkEnd w:id="88"/>
+      <w:bookmarkEnd w:id="89"/>
+      <w:bookmarkEnd w:id="90"/>
+      <w:bookmarkEnd w:id="91"/>
+      <w:bookmarkEnd w:id="92"/>
+      <w:bookmarkEnd w:id="93"/>
+      <w:bookmarkEnd w:id="94"/>
+      <w:bookmarkEnd w:id="95"/>
+      <w:bookmarkEnd w:id="96"/>
+      <w:bookmarkEnd w:id="97"/>
+      <w:bookmarkEnd w:id="98"/>
+      <w:bookmarkEnd w:id="99"/>
+      <w:bookmarkEnd w:id="100"/>
+      <w:bookmarkEnd w:id="101"/>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+      <w:bookmarkEnd w:id="154"/>
+      <w:bookmarkEnd w:id="155"/>
+      <w:bookmarkEnd w:id="156"/>
+      <w:bookmarkEnd w:id="157"/>
+      <w:bookmarkEnd w:id="158"/>
+      <w:bookmarkEnd w:id="159"/>
+      <w:bookmarkEnd w:id="160"/>
+      <w:bookmarkEnd w:id="161"/>
+      <w:bookmarkEnd w:id="162"/>
+      <w:bookmarkEnd w:id="163"/>
+      <w:bookmarkEnd w:id="164"/>
+      <w:bookmarkEnd w:id="165"/>
+      <w:bookmarkEnd w:id="166"/>
+      <w:bookmarkEnd w:id="167"/>
+    </w:p>
+    <w:p w14:paraId="21EC7FC7" w14:textId="292A6C95" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The management and support of young people with disability shall be in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>COPP 7.9</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Young People </w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>w</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>ith Disability</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EEAC85" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>National Disability Insurance Scheme (NDIS) providers may be permitted by the Superintendent to visit young people at the YDC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="475D18C6" w14:textId="3168B217" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>CPPU shall ensure the following is confirmed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598C2F15" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the organisation is a registered NDIS provider (via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Mincho"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="en-GB"/>
+          </w:rPr>
+          <w:t>NDIS website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F71995" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the NDIS provider requesting to visit a young person holds a current NDIS Worker Screen Check</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F9D6AFB" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>the NDIS provider has a current WWCC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451DF0C8" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">NDIS providers who meet the requirements listed in 6.5.3 are not required to complete a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Cultural and Other Visitors Application Form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> and can be forwarded to the Superintendent (or authorised Deputy Superintendent) as the approval authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AAFB14" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>If the NDIS provider is unregistered or does not have a NDIS Worker Screening Check, the provider shall be required to complete an application as per 6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> and shall be assessed as per 6.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426F009D" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="168" w:name="_Toc239239258"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc240364197"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Responsible adults/caregivers and family</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
+    </w:p>
+    <w:p w14:paraId="3777526A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Where appropriate, CPPU shall arrange for a young person’s responsible adults/caregivers or significant family members to be meaningfully involved in the planning, decision making and case management of young people.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:footnoteReference w:id="5"/>
-[...306 lines deleted...]
-      <w:r w:rsidR="00A749C6" w:rsidRPr="00EA7170">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
-          <w:color w:val="auto"/>
-[...3281 lines deleted...]
-        <w:rPr>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00F242ED">
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A17C01" w14:textId="2D1B6024" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where responsible adults/caregivers and/or family wish to schedule and attend the YDC for a social visit, the visit shall be managed in accordance with </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social and Inter-facility Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091F27DB" w14:textId="1FC4C36A" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Responsible adults/caregivers and family attending for a non-social purpose are not required to submit a form; however, they shall require visit approval as per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 11.2</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Social and Inter-facility Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>. Where responsible adults/caregivers and/or family members are not approved for visits as per COPP 11.2 the Superintendent (or authorised Deputy Superintendent) may approve the visit in consideration of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B48A8D8" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the interests of the young person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D82275A" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the interests of other young people detained in the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052CB371" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the security of the YDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EECA063" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:keepLines w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>any other matter the Superintendent considers appropriate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D1C17D" w14:textId="756C9ACA" w:rsidR="00AF2261" w:rsidRPr="000C688B" w:rsidRDefault="00484A9D" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Visits scheduled as per 6.6 shall be recorded in TOMS as special visits or meeting other.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70630C89" w14:textId="184ADB27" w:rsidR="00F533CF" w:rsidRPr="000C688B" w:rsidRDefault="009D49EF" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="170" w:name="_Toc240364198"/>
+      <w:r w:rsidRPr="000C688B">
         <w:t>Definitions</w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="1EC38971" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
+      <w:bookmarkEnd w:id="170"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DCStable3"/>
-        <w:tblW w:w="9358" w:type="dxa"/>
+        <w:tblStyle w:val="DCStable"/>
+        <w:tblW w:w="8926" w:type="dxa"/>
         <w:tblCellMar>
-          <w:top w:w="113" w:type="dxa"/>
+          <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
-          <w:bottom w:w="113" w:type="dxa"/>
+          <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2306"/>
-        <w:gridCol w:w="7052"/>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="6521"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="2124A5B4" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00C545D7" w:rsidRPr="000C688B" w14:paraId="15F2AA14" w14:textId="77777777" w:rsidTr="00171510">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cantSplit/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="44D65868" w14:textId="06F72D3C" w:rsidR="001E5DE3" w:rsidRPr="00894C7A" w:rsidRDefault="00894C7A" w:rsidP="001E5DE3">
+          <w:p w14:paraId="67FE0ECC" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="000C688B" w:rsidRDefault="00C545D7" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00894C7A">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Term </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0A6DD6" w14:textId="1ED3BBFA" w:rsidR="001E5DE3" w:rsidRPr="00894C7A" w:rsidRDefault="00894C7A" w:rsidP="00535BE3">
+          <w:p w14:paraId="188A8A91" w14:textId="77777777" w:rsidR="00C545D7" w:rsidRPr="000C688B" w:rsidRDefault="00C545D7" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Tableheading"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00894C7A">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00894C7A" w:rsidRPr="00344FBE" w14:paraId="333422CD" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="19E55A68" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5467F344" w14:textId="49DB0CB3" w:rsidR="00894C7A" w:rsidRDefault="00894C7A" w:rsidP="001E5DE3">
+          <w:p w14:paraId="32AAA8A3" w14:textId="230B7539" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r>
-              <w:t>Banksia Hill Youth Detention Centre (BHYDC)</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Authorised Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32EC6D91" w14:textId="36D9F2D7" w:rsidR="00894C7A" w:rsidRPr="00EE59D9" w:rsidRDefault="00894C7A" w:rsidP="001E5DE3">
+          <w:p w14:paraId="58143295" w14:textId="099CD883" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="005C5C2B">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Young Offenders Act 1994.</w:t>
+              <w:t>An officer authorised by the Superintendent to conduct a function or activity from this COPP. This authorisation will be made in writing and recorded.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002D7913" w:rsidRPr="00344FBE" w14:paraId="6825B6BB" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="29183ACF" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BCC0D52" w14:textId="1041E61F" w:rsidR="002D7913" w:rsidRPr="00EA7170" w:rsidRDefault="002D7913" w:rsidP="001E5DE3">
+          <w:p w14:paraId="43F13A8A" w14:textId="612AD408" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7170">
-              <w:t xml:space="preserve"> Detainee</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Child-related Work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E27CE64" w14:textId="33C12934" w:rsidR="002D7913" w:rsidRPr="00EA7170" w:rsidRDefault="002F4DD2" w:rsidP="001E5DE3">
+          <w:p w14:paraId="185FAA62" w14:textId="43152AD2" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7170">
-              <w:t xml:space="preserve">Means a young person who is detained in a detention centre as defined in s.3 of the </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">As defined under </w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA7170">
-[...18 lines deleted...]
-              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r w:rsidRPr="000C688B">
+                <w:t xml:space="preserve">Section 6 of </w:t>
+              </w:r>
+              <w:r w:rsidRPr="000C688B">
+                <w:rPr>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Working with Children (Criminal Record Checking) Act 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="127E58CC" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="6E3493FD" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56FE7AF6" w14:textId="14214DC6" w:rsidR="001E5DE3" w:rsidRPr="005C5C2B" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="72A99908" w14:textId="3BFDAD45" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Policy and Procedure (COPP)</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Case Planning and Program Unit (CPPU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BC011F8" w14:textId="5CB1593A" w:rsidR="001E5DE3" w:rsidRPr="005C5C2B" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="6F60C363" w14:textId="0DED10A7" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00EE59D9">
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Responsible for coordinating and scheduling any program delivery for young people accommodated in a YDC. The CPPU liaise with internal and external service providers and offer through-care support to young people transitioning to the community</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="7D0F3B25" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721E47D2" w14:textId="5AA48F50" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB62752" w14:textId="761AD630" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
               <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="058C0D43" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="4B5C2BD6" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14B4A7DD" w14:textId="68E56C2C" w:rsidR="001E5DE3" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="123CEF52" w14:textId="7E97DF60" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contractor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B5E698" w14:textId="23617477" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Independent contractors who provide services to the Department, as part of a contract or funding agreement, such as but not limited to, builders, maintenance workers and Information Technology support. Contractors also includes persons engaged by the Department under a Common Use Agreement (CUA) and includes private operators of correctional facilities and operators providing security and transport services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="4349662D" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0A89AF" w14:textId="6CBDC62E" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve">Credentialing  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="719894A9" w14:textId="4473D3F6" w:rsidR="001E5DE3" w:rsidRPr="00EE59D9" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="7150C95A" w14:textId="4768C174" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">safe, high quality healthcare services within a specific organisational environment.  </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">The formal process used to verify the qualifications, experience, professional standing and other professional attributes of health practitioners for the purpose of forming a view about their competence, performance and professional suitability to provide safe, high quality healthcare services within a specific organisational environment.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560648" w:rsidRPr="00344FBE" w14:paraId="14EBA741" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="16A4F3F6" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="515E134D" w14:textId="0FBDC52E" w:rsidR="00560648" w:rsidRDefault="00560648" w:rsidP="00560648">
+          <w:p w14:paraId="71E19626" w14:textId="18D26AF7" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="003475B6">
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve">Custodial Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2117462B" w14:textId="2E52CBF4" w:rsidR="00560648" w:rsidRDefault="00560648" w:rsidP="00560648">
+          <w:p w14:paraId="764A2CC8" w14:textId="5B5E47D1" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="003475B6">
-              <w:t>An officer with custodial functions, appointed under section 11(1) of the Young Offenders Act 1994; or a person who is appointed under section 11(1a)(a) as a custodial officer. This includes but is not limited to Youth Custodial Officers, Unit Managers and Senior Officers.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with section 11(1a)(a) of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, a Custodial Officer is a person appointed as a custodial officer for non-administrative functions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="5BD7DCB9" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="2F9F0D96" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43E0EFEE" w14:textId="033B8079" w:rsidR="001E5DE3" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="625AC03D" w14:textId="2948E60D" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00720463">
+            <w:r w:rsidRPr="000C688B">
               <w:t>Detainee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276153C8" w14:textId="1CBC5E94" w:rsidR="001E5DE3" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="6CAE573A" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C73193">
-              <w:t xml:space="preserve">Means a person who is detained in a detention centre as defined in s3 of the </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Means a person who is accommodated in a detention centre</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C73193">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as defined in section 3 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C73193">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or, a young person subject to a custody order or an interim or extended custody order under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Criminal Law (Mental Impairment) Act 2023.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77552DBC" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E8DC3D8" w14:textId="19C88FD8" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>For the purpose of this COPP, all references to ‘detainee’ will be replaced with the term ‘young person’.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="7DDE6DD0" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="0EB88B5C" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE74FCE" w14:textId="5927B27B" w:rsidR="001E5DE3" w:rsidRPr="00720463" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="512FEF38" w14:textId="4AF5FEB5" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="001D1337">
+            <w:r w:rsidRPr="000C688B">
               <w:t>E</w:t>
             </w:r>
-            <w:r w:rsidRPr="001D1337">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:bCs/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>xternal Religious Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10ED623D" w14:textId="62F70481" w:rsidR="001E5DE3" w:rsidRPr="00C73193" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="36F922CB" w14:textId="5A39412A" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="001D1337">
-[...24 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>A person who is not employed or contracted by the Department and provides chaplaincy and religious services and activities to young people.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="13079CAF" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="7BE70F85" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7675D8E1" w14:textId="26129C46" w:rsidR="001E5DE3" w:rsidRPr="001D1337" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="47D31616" w14:textId="6185D92C" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00720463">
-[...30 lines deleted...]
-            <w:r w:rsidRPr="000D288A">
+            <w:r w:rsidRPr="000C688B">
               <w:t>Legal Practitioners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FFF63EE" w14:textId="73A9B190" w:rsidR="006701B6" w:rsidRPr="00720463" w:rsidRDefault="006701B6" w:rsidP="006701B6">
+          <w:p w14:paraId="08032675" w14:textId="4ABEC8E3" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="000D288A">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>An Australian lawyer who holds a current local practising certificate</w:t>
             </w:r>
-            <w:r w:rsidRPr="000D288A">
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve"> as defined in the </w:t>
             </w:r>
-            <w:r w:rsidRPr="000D288A">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
-              <w:t>Legal Profession Act 2008</w:t>
+              <w:t>Legal Profession Uniform Law Application Act 2022</w:t>
+            </w:r>
+            <w:r w:rsidR="00006543" w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="5F668442" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="336CB482" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FF4EF6" w14:textId="7AECBE8D" w:rsidR="001E5DE3" w:rsidRPr="00720463" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="6A4B6A48" w14:textId="2284CDD4" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:lastRenderedPageBreak/>
+              <w:t>Notifiable Incident</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD90C8A" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">As defined in section 35 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Work, Health and Safety Act 2020</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>, a notifiable incident is:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C2F1C3" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>The death of a person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41C18155" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>A ‘serious injury or illness’, or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378B7C43" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>A dangerous incident.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A394DDB" w14:textId="7D2ADCC5" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>‘Notifiable incidents’ may relate to any person – employee, contractor, visitor, member of the public or volunteer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="44E57D30" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C55B2EB" w14:textId="706467E0" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
               <w:t>Officers and Employees of Particular Classes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67571A9C" w14:textId="77777777" w:rsidR="001E5DE3" w:rsidRPr="00B94888" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="56F1F562" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of s 11(1a)(b) of the </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The following descriptions of classes of officers and employees are prescribed for the purpose of section 11(1a)(b) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94888">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Young Offenders Act 1994</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94888">
-              <w:t xml:space="preserve">, in r 49(2) of the </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and regulation 49(2) of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94888">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
-                <w:i/>
+                <w:rFonts w:cs="Arial"/>
+                <w:iCs/>
               </w:rPr>
               <w:t>Young Offender Regulations 1995</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B94888">
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13A4C863" w14:textId="77777777" w:rsidR="001E5DE3" w:rsidRPr="00B94888" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="1B5F97EE" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-              <w:t>(a) Medical staff persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Medical staff – persons who have undergone medical, nursing or health training and hold qualifications indicating successful completion of that training.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A83F27" w14:textId="77777777" w:rsidR="001E5DE3" w:rsidRPr="00B94888" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="3D544B72" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B94888">
-              <w:t>(b) Teaching staff persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Teaching staff – persons who provide recreation or sports supervision, teachers, vocational trainers and social trainers.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="588B960E" w14:textId="77777777" w:rsidR="001E5DE3" w:rsidRPr="00B94888" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="4CAAC0B6" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> Program support staff counsellors, program facilitators and librarians.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Program support staff – counsellors, program facilitators and librarians.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A851AEA" w14:textId="7E087D96" w:rsidR="001E5DE3" w:rsidRPr="00720463" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
-[...1 lines deleted...]
-              <w:t>(d) Centre support staff cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
+          <w:p w14:paraId="2EBDDD74" w14:textId="550C1C69" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Centre support staff – cleaning staff, laundry staff, gardening staff, vehicle driving staff, maintenance staff and hairdressers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00560648" w:rsidRPr="00344FBE" w14:paraId="47623C7D" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="066D576B" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18A40723" w14:textId="7C8E8772" w:rsidR="00560648" w:rsidRPr="000D288A" w:rsidRDefault="00560648" w:rsidP="00560648">
+          <w:p w14:paraId="3300704E" w14:textId="31BF3A5F" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r>
-[...138 lines deleted...]
-            <w:r w:rsidRPr="005C5C2B">
+            <w:r w:rsidRPr="000C688B">
               <w:t>Security Checks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A163444" w14:textId="2B0BAD39" w:rsidR="00560648" w:rsidRPr="00FD60B0" w:rsidRDefault="00560648" w:rsidP="00560648">
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> intelligence data, statement of material facts, total offender management solution (TOMS).</w:t>
+          <w:p w14:paraId="32E14052" w14:textId="102F26C8" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>A security check of a person or persons conducted at a YDC by the Assistant Superintendent Security (or authorised officer) to assess security risks which may include checks within YDC holdings, Department held intelligence data, statement of material facts or Total Offender Management Solution (TOMS) records.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="7765010A" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="1EDF5321" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED980E2" w14:textId="78E5C455" w:rsidR="001E5DE3" w:rsidRPr="00FD60B0" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="5C039FD2" w14:textId="7BEF7914" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00C81B34">
+            <w:r w:rsidRPr="000C688B">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59323D42" w14:textId="21A9D9B5" w:rsidR="001E5DE3" w:rsidRPr="00FD60B0" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
-[...1 lines deleted...]
-              <w:t>Any employee or officer of the Department of Justice, including a Public Service Officer, Youth Custodial Officer or an employee of a particular class; and any contractor who provides services to the Department of Justice.</w:t>
+          <w:p w14:paraId="121731D4" w14:textId="2D04FDD6" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Any employee or officer of the Department of Justice, including a Public Service Officer, Custodial Officer or an employee of a particular class; and any contractor who provides services to the Department of Justice.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E5DE3" w:rsidRPr="00344FBE" w14:paraId="5000DE01" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="68E5E477" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6B03A3" w14:textId="4C51B603" w:rsidR="001E5DE3" w:rsidRPr="00C81B34" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
+          <w:p w14:paraId="481C400F" w14:textId="338AC11A" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00DB64E8">
-[...64 lines deleted...]
-            <w:r w:rsidRPr="00D3034A">
+            <w:r w:rsidRPr="000C688B">
               <w:t>Total Offender Management Solution (TOMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC06443" w14:textId="159CBEA0" w:rsidR="001E5DE3" w:rsidRPr="00A20E1E" w:rsidRDefault="001E5DE3" w:rsidP="001E5DE3">
-[...1 lines deleted...]
-              <w:t>The computer application used by the Department of Justice for the management of detainees in custody.</w:t>
+          <w:p w14:paraId="6D1ECB6C" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The computer application used by the Department of Justice for the management of young people in custody.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED267D2" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="749C9033" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A15EAF4" w14:textId="516EEB4A" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Trauma-Informed Care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="274555DE" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trauma-informed care recognises that young people in detention are likely to have experiences of past trauma, and is practically based on the principles of four Rs: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29FBF347" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Realises the widespread impact of trauma and understands potential paths for recovery. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41B0A52A" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Recognises the signs and symptoms of trauma in clients, families, staff, and others involved. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA28660" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Responds by fully integrating knowledge about trauma into policies, procedures, and practices. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35E3861B" w14:textId="4963FB0A" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:keepLines w:val="0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:contextualSpacing w:val="0"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Seeks to actively resist re-traumatisation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541A57" w:rsidRPr="00344FBE" w14:paraId="3C8317EB" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="1521CF6E" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53CBCE83" w14:textId="2306A5E3" w:rsidR="00541A57" w:rsidRPr="00B179DD" w:rsidRDefault="00541A57" w:rsidP="00541A57">
+          <w:p w14:paraId="783F12AA" w14:textId="78920D99" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:keepLines/>
             </w:pPr>
-            <w:r w:rsidRPr="00CF03BB">
+            <w:r w:rsidRPr="000C688B">
+              <w:lastRenderedPageBreak/>
               <w:t>Unauthorised Items</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5116AB56" w14:textId="77777777" w:rsidR="00541A57" w:rsidRDefault="00541A57" w:rsidP="00541A57">
+          <w:p w14:paraId="1620ADFB" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve">Any item or thing that: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DB7F315" w14:textId="77777777" w:rsidR="00541A57" w:rsidRDefault="00541A57" w:rsidP="009040CF">
+          <w:p w14:paraId="2F03581B" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="26"/>
               </w:numPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">or good order of the detention centre; or </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Constitutes a threat to or breach of the security or good order of the detention centre; or </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4CBE5300" w14:textId="452EEC9F" w:rsidR="00541A57" w:rsidRPr="00B179DD" w:rsidRDefault="00B50A82" w:rsidP="009040CF">
+          <w:p w14:paraId="26BBFE91" w14:textId="2DA85CF8" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Tabledata"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="26"/>
               </w:numPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Is unauthorised pursuant to Youth Custodial Rule 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541A57" w:rsidRPr="00344FBE" w14:paraId="4986F261" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="2FF20860" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BD3EB78" w14:textId="590D4954" w:rsidR="00541A57" w:rsidRPr="00D3034A" w:rsidRDefault="00541A57" w:rsidP="00541A57">
+          <w:p w14:paraId="39900CEE" w14:textId="67D30985" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B179DD">
-[...36 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F242ED">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
               </w:rPr>
               <w:t>isiting external health practitioners</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F4C1785" w14:textId="77777777" w:rsidR="00541A57" w:rsidRPr="00B179DD" w:rsidRDefault="00541A57" w:rsidP="00541A57">
-[...3 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="552F38F5" w14:textId="670CC24F" w:rsidR="00541A57" w:rsidRPr="00B179DD" w:rsidRDefault="00541A57" w:rsidP="00541A57">
-            <w:r>
+          <w:p w14:paraId="664CEB76" w14:textId="695A2B29" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve">A health practitioner registered under the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00202073">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>Health Practitioner Regulation National Law WA Act 2010</w:t>
+              <w:t xml:space="preserve">Health Practitioner Regulation National Law Application Act 2024 </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>who may be required to provide an in reach service.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00202073">
-[...11 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00541A57" w:rsidRPr="00344FBE" w14:paraId="73D06527" w14:textId="77777777" w:rsidTr="00F242ED">
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="7708CEE8" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2306" w:type="dxa"/>
+            <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2774CA62" w14:textId="1CC57631" w:rsidR="00541A57" w:rsidRDefault="00541A57" w:rsidP="00541A57">
-[...1 lines deleted...]
-              <w:t>Working with children check</w:t>
+          <w:p w14:paraId="367DB900" w14:textId="4336BB41" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Young Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="6521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4684E84B" w14:textId="5E53F45D" w:rsidR="00541A57" w:rsidRPr="00A93F65" w:rsidRDefault="00541A57" w:rsidP="00541A57">
-[...1 lines deleted...]
-              <w:t>A</w:t>
+          <w:p w14:paraId="25BA9404" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A detainee as defined in section 3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="008E0155">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="008E0155">
+            <w:r w:rsidRPr="000C688B">
               <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>Working with Children (Criminal Record Checking) Act 2004</w:t>
+              <w:t>Y</w:t>
             </w:r>
-            <w:r w:rsidRPr="008E0155">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>oung Offenders Act 1994.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01CD2A69" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="102F0613" w14:textId="36E0A02A" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Any young person who is accommodated in a YDC, or who is in the custody of a YDC. The term young person also describes someone who is alleged to be an offender, or who is remanded in custody prior to being dealt with by the Courts.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00171510" w:rsidRPr="000C688B" w14:paraId="6F839CC5" w14:textId="77777777" w:rsidTr="00171510">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="177BC9C0" w14:textId="626D3091" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Youth Detention Centre (YDC)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F797B5" w14:textId="11ED1C32" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="00171510">
+            <w:pPr>
+              <w:keepLines/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A gazetted detention centre declared by the Minister to be a detention centre to accommodate remanded or sentenced young people. Refer to section 13 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Young Offenders Act 1994.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06CD98D4" w14:textId="77777777" w:rsidR="003D708E" w:rsidRDefault="003D708E" w:rsidP="00E0286C">
+    <w:p w14:paraId="2C0ACBC5" w14:textId="127CC648" w:rsidR="00AF2261" w:rsidRPr="000C688B" w:rsidRDefault="00AF2261" w:rsidP="006D79C6">
+      <w:bookmarkStart w:id="171" w:name="_Toc230247655"/>
+    </w:p>
+    <w:p w14:paraId="69CC068D" w14:textId="77777777" w:rsidR="006D79C6" w:rsidRPr="000C688B" w:rsidRDefault="006D79C6" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="172" w:name="_Toc240364199"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Annexures</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="173" w:name="_Toc230247653"/>
+      <w:bookmarkStart w:id="174" w:name="_Toc235088076"/>
+      <w:bookmarkEnd w:id="172"/>
+    </w:p>
+    <w:p w14:paraId="2F5440DC" w14:textId="230B2AA5" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="175" w:name="_Toc240364200"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Appendices</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="175"/>
+    </w:p>
+    <w:p w14:paraId="4B193AE6" w14:textId="59DA6428" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_A:_Official" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A: Official Cultural and Other Visitors attending Unit-18</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FF82290" w14:textId="1078CC07" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Appendix_B:_Code" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix B: Code of Conduct for E-Visits</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="53242FBB" w14:textId="3D8841E2" w:rsidR="006D79C6" w:rsidRPr="000C688B" w:rsidRDefault="006D79C6" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="_Toc240364201"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Related COPPs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="173"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="176"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="177" w:name="_Related_COPPs"/>
+    <w:bookmarkStart w:id="178" w:name="_Toc230247654"/>
+    <w:bookmarkStart w:id="179" w:name="_Toc235088077"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p w14:paraId="62A4D75D" w14:textId="05AF4E44" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 5.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Orientation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AB571D" w14:textId="37D8CD13" w:rsidR="00006543" w:rsidRPr="000C688B" w:rsidRDefault="00006543" w:rsidP="00006543">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId47" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.6 – Complaints</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6596CCB0" w14:textId="5FAAF3CA" w:rsidR="00006543" w:rsidRPr="000C688B" w:rsidRDefault="00006543" w:rsidP="00006543">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="467886"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId48" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 6.14 – Requests and Feedback</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ED1BB3E" w14:textId="7F6DC6B1" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId49" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 7.7</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Criminal Law (Mental Impairment) Detainees</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2F091191" w14:textId="6B76F566" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...49 lines deleted...]
-        <w:r w:rsidRPr="00FF013B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Assurance Framework</w:t>
+          <w:t>COPP 7.9</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Young People </w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>w</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>ith Disability</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FF013B">
-[...7 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="09F3AB90" w14:textId="279856E9" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...42 lines deleted...]
-        <w:r w:rsidR="00AF1FA6" w:rsidRPr="00FF013B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId51" w:history="1">
+        <w:r w:rsidRPr="000C688B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
-[...1 lines deleted...]
-          <w:t>Compliance Manual</w:t>
+          </w:rPr>
+          <w:t>COPP 8.3</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Death of a Young Person</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AF1FA6">
-[...7 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="64097C84" w14:textId="7BE6E1A1" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 9.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Gatehouse</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AFABF8D" w14:textId="0D670D79" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-[...41 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 9.5</w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Approved and Unauthorised Items (Visitors and Staff)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609357C4" w14:textId="35C2ECAB" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="4"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:spacing w:before="120" w:after="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 9.6</w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Searching</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9AE85A" w14:textId="06A68DD7" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.1</w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D0789F" w14:textId="5FAD75C3" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>COPP 11.2</w:t>
+      </w:r>
+      <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Social and Inter-facility Visits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB040E2" w14:textId="1F20A5A0" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>COPP 12.1</w:t>
+        </w:r>
+        <w:r w:rsidR="003C08AA" w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> – </w:t>
+        </w:r>
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Management of the Perth Children's Court Custody Centre</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18F46AB5" w14:textId="07C3952A" w:rsidR="006D79C6" w:rsidRPr="000C688B" w:rsidRDefault="006D79C6" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="180" w:name="_Toc240364202"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Related Documents</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkEnd w:id="179"/>
+      <w:bookmarkEnd w:id="180"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3BA63D" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="000C688B" w:rsidRDefault="00877F41" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t>Australasian Youth Justice Administrators Standards, 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D6549AD" w14:textId="77777777" w:rsidR="00877F41" w:rsidRPr="000C688B" w:rsidRDefault="00877F41" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:hyperlink r:id="rId53" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>United Nations (UN) Rules for the Protection of Juveniles Deprived of their Liberty</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E3D1AE7" w14:textId="44CC2943" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId54" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Volunteer and Student Management Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="217A0109" w14:textId="712508E4" w:rsidR="002D1C49" w:rsidRPr="000C688B" w:rsidRDefault="002D1C49" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="181" w:name="_Toc240364203"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Related Legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="171"/>
+      <w:bookmarkEnd w:id="181"/>
+    </w:p>
+    <w:p w14:paraId="1B585AFC" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="182" w:name="_Toc230247656"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F795BD" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Government Railways Act 1904</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7BE264" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Health Practitioner Regulation National Law Application Act 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A8FF01" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Inspector of Custodial Services Act 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DEE247" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024B99B1" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Working with Children (Screening) Act 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2953C3FD" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Working with Children (Screening) Regulations 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D928C98" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2858DE" w14:textId="77777777" w:rsidR="00171510" w:rsidRPr="000C688B" w:rsidRDefault="00171510" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Young Offenders Regulations 1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1DD8B3" w14:textId="44EF8878" w:rsidR="002D1C49" w:rsidRPr="000C688B" w:rsidRDefault="002D1C49" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="183" w:name="_Toc240364204"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="182"/>
+      <w:bookmarkEnd w:id="183"/>
+    </w:p>
+    <w:p w14:paraId="2A0F0912" w14:textId="77777777" w:rsidR="002D1C49" w:rsidRPr="000C688B" w:rsidRDefault="002D1C49" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E64C98" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="000C688B" w:rsidRDefault="006178B5" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The YDC will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+          </w:rPr>
+          <w:t>Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C1516C5" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="000C688B" w:rsidRDefault="006178B5" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Young People Directorate within Head Office will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60175C34" w14:textId="77777777" w:rsidR="006178B5" w:rsidRPr="000C688B" w:rsidRDefault="006178B5" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56" w:history="1">
+        <w:r w:rsidRPr="000C688B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink1Char"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink1Char"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DC7F63" w14:textId="260C9721" w:rsidR="00CE5BF6" w:rsidRPr="000C688B" w:rsidRDefault="006178B5" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:keepNext/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00B402FD" w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0E9093" w14:textId="77777777" w:rsidR="00CE5BF6" w:rsidRPr="000C688B" w:rsidRDefault="00CE5BF6">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="6A05C605" w14:textId="343DD6D0" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00E20A06">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62EE0194" w14:textId="1802B600" w:rsidR="00C854A7" w:rsidRPr="000C688B" w:rsidRDefault="00C854A7" w:rsidP="000B70AD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...16 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="184" w:name="_Toc219976011"/>
+      <w:bookmarkStart w:id="185" w:name="_Hlk228538805"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc230247657"/>
+      <w:bookmarkStart w:id="187" w:name="_Toc240364205"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Document Version </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="184"/>
+      <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>History</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="187"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9263" w:type="dxa"/>
+        <w:tblpPr w:leftFromText="181" w:rightFromText="181" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="1"/>
+        <w:tblOverlap w:val="never"/>
+        <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1051"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1628"/>
+        <w:gridCol w:w="1052"/>
+        <w:gridCol w:w="1795"/>
+        <w:gridCol w:w="3244"/>
+        <w:gridCol w:w="1688"/>
+        <w:gridCol w:w="1714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EE308B" w:rsidRPr="007D3C6F" w14:paraId="228AFD40" w14:textId="7B535204" w:rsidTr="00EE308B">
+      <w:tr w:rsidR="008A6756" w:rsidRPr="000C688B" w14:paraId="7E4D5A5D" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8A92BE" w14:textId="77777777" w:rsidR="00EE308B" w:rsidRPr="007D3C6F" w:rsidRDefault="00EE308B" w:rsidP="00DF778C">
+          <w:p w14:paraId="071C0ED3" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="312C7690" w14:textId="77777777" w:rsidR="00EE308B" w:rsidRPr="007D3C6F" w:rsidRDefault="00EE308B" w:rsidP="00DF778C">
+          <w:p w14:paraId="5A71649B" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="3244" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="11CD4FC0" w14:textId="77777777" w:rsidR="00EE308B" w:rsidRPr="007D3C6F" w:rsidRDefault="00EE308B" w:rsidP="00DF778C">
+          <w:p w14:paraId="4B2D7D3D" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1688" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="0C793FA3" w14:textId="77777777" w:rsidR="00EE308B" w:rsidRPr="007D3C6F" w:rsidRDefault="00EE308B" w:rsidP="00DF778C">
+          <w:p w14:paraId="2B2A771C" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
-              <w:t>Date completed</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Date Completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="467E4B74" w14:textId="0BB232A4" w:rsidR="00EE308B" w:rsidRPr="007D3C6F" w:rsidRDefault="00EE308B" w:rsidP="00DF778C">
+          <w:p w14:paraId="172840DF" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t xml:space="preserve">Effective date </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE308B" w:rsidRPr="007D3C6F" w14:paraId="0674D94E" w14:textId="35F551AD" w:rsidTr="00EE308B">
+      <w:tr w:rsidR="008A6756" w:rsidRPr="000C688B" w14:paraId="298FB188" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
-          <w:trHeight w:val="544"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153DB7A4" w14:textId="53377A7C" w:rsidR="00EE308B" w:rsidRDefault="00EE308B" w:rsidP="000756D6">
+          <w:p w14:paraId="78909A31" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BBACF3D" w14:textId="286B0D2E" w:rsidR="00EE308B" w:rsidRDefault="00EE308B" w:rsidP="000756D6">
+          <w:p w14:paraId="5E78461B" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="3244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48AD4DFF" w14:textId="526AA7E2" w:rsidR="00EE308B" w:rsidRDefault="00EE308B" w:rsidP="009F37A5">
+          <w:p w14:paraId="472660D6" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Approved by Director Operational Projects, Policy, Compliance and Contracts  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B960CC6" w14:textId="2E36C87A" w:rsidR="00EE308B" w:rsidRDefault="00EE308B" w:rsidP="000756D6">
+          <w:p w14:paraId="265DC238" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>3 February 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4B186A" w14:textId="66485349" w:rsidR="00EE308B" w:rsidRDefault="00EE308B" w:rsidP="000756D6">
+          <w:p w14:paraId="75F094F7" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>8 March 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D51BEE" w:rsidRPr="007D3C6F" w14:paraId="1D406829" w14:textId="77777777" w:rsidTr="00D51BEE">
+      <w:tr w:rsidR="008A6756" w:rsidRPr="000C688B" w14:paraId="2FEBD46F" w14:textId="77777777" w:rsidTr="00F35F14">
         <w:trPr>
-          <w:trHeight w:val="808"/>
+          <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1051" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6795E31B" w14:textId="0D2F6127" w:rsidR="00D51BEE" w:rsidRDefault="009D4FFE" w:rsidP="000756D6">
+          <w:p w14:paraId="089A742B" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>.0</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C55BE1F" w14:textId="77777777" w:rsidR="00D51BEE" w:rsidRDefault="00D51BEE" w:rsidP="000756D6">
+          <w:p w14:paraId="28674D38" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve">Operational Policy </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CE77446" w14:textId="77777777" w:rsidR="00D51BEE" w:rsidRDefault="00D51BEE" w:rsidP="000756D6">
+          <w:p w14:paraId="1E0A2EA5" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
-[...14 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="3244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01EB819B" w14:textId="77777777" w:rsidR="00D51BEE" w:rsidRDefault="00D51BEE" w:rsidP="00D51BEE">
+          <w:p w14:paraId="07AC267E" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Endorsed by the </w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F811BF7" w14:textId="42D7D161" w:rsidR="00D51BEE" w:rsidRDefault="00D51BEE" w:rsidP="00D51BEE">
+          <w:p w14:paraId="724D6C3D" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-              <w:t>A/ Assistant Commissioner Women and Young People</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...4 lines deleted...]
-          <w:p w14:paraId="271AA288" w14:textId="1574A2D9" w:rsidR="00D51BEE" w:rsidRDefault="004E6407" w:rsidP="000756D6">
+          <w:p w14:paraId="1F3E5068" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...75 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>CM Ref:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62BC3068" w14:textId="37528457" w:rsidR="002D7913" w:rsidRDefault="002D7913" w:rsidP="002D7913">
+          <w:p w14:paraId="349F5D27" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>S23/101368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6899FB31" w14:textId="3C50C326" w:rsidR="00D51BEE" w:rsidRDefault="004E6407" w:rsidP="000756D6">
+          <w:p w14:paraId="60C583EC" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="000C688B">
               <w:t>15 November 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="1714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="764678D7" w14:textId="77777777" w:rsidR="00D51BEE" w:rsidRDefault="00D51BEE" w:rsidP="000756D6">
+          <w:p w14:paraId="1462DE03" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>18 December 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A6756" w:rsidRPr="000C688B" w14:paraId="3179C421" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05417AC6" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00EA7170">
+            <w:r w:rsidRPr="000C688B">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2191" w:type="dxa"/>
+            <w:tcW w:w="1795" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="222BA302" w14:textId="1F6A943F" w:rsidR="002D7913" w:rsidRPr="00EA7170" w:rsidRDefault="002D7913" w:rsidP="000756D6">
+          <w:p w14:paraId="3C0FA63E" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7170">
+            <w:r w:rsidRPr="000C688B">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2756" w:type="dxa"/>
+            <w:tcW w:w="3244" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40058B6C" w14:textId="77777777" w:rsidR="002D7913" w:rsidRPr="00EA7170" w:rsidRDefault="002D7913" w:rsidP="002D7913">
+          <w:p w14:paraId="3F6967B9" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7170">
+            <w:r w:rsidRPr="000C688B">
               <w:t xml:space="preserve">Approved by the </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FC27352" w14:textId="77777777" w:rsidR="002D7913" w:rsidRPr="00EA7170" w:rsidRDefault="002D7913" w:rsidP="002D7913">
+          <w:p w14:paraId="49BCFDD2" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7170">
+            <w:r w:rsidRPr="000C688B">
               <w:t>Deputy Commissioner Operational Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F195A57" w14:textId="61C9EB04" w:rsidR="000E62CE" w:rsidRPr="00EA7170" w:rsidRDefault="002D7913" w:rsidP="002D7913">
+          <w:p w14:paraId="7262446B" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7170">
-[...6 lines deleted...]
-              <w:t>S25/14893</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>CM Ref: S25/14895</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1637" w:type="dxa"/>
+            <w:tcW w:w="1688" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AABBAEA" w14:textId="01AE703D" w:rsidR="002D7913" w:rsidRPr="00EA7170" w:rsidRDefault="008B4E67" w:rsidP="000756D6">
+          <w:p w14:paraId="3EE7A2A0" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA7170">
-[...3 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>5 May 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1628" w:type="dxa"/>
+            <w:tcW w:w="1714" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="792E477F" w14:textId="6F03B936" w:rsidR="002D7913" w:rsidRPr="00EA7170" w:rsidRDefault="00EA7170" w:rsidP="000756D6">
+          <w:p w14:paraId="5756A160" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>8 May 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A6756" w:rsidRPr="000C688B" w14:paraId="345ABE6A" w14:textId="77777777" w:rsidTr="00F35F14">
+        <w:trPr>
+          <w:trHeight w:val="400"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1052" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2766012E" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F47F75D" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Operational Policy </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3244" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56E9605C" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52227E64" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>Commissioner Corrective Services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10579B6C" w14:textId="77777777" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="008A6756" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:t>CM Ref: S26/49999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1688" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BF23097" w14:textId="02598419" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="000C688B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>08 May 2025</w:t>
+              <w:t>13 October 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1714" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="653EC6BA" w14:textId="7D751688" w:rsidR="008A6756" w:rsidRPr="000C688B" w:rsidRDefault="000C688B" w:rsidP="00F35F14">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="305497"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>13 October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="494BD625" w14:textId="3D091B39" w:rsidR="006D2EFC" w:rsidRDefault="006D2EFC" w:rsidP="00CC756A"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="36C589C3" w14:textId="3F42C609" w:rsidR="00AF2261" w:rsidRPr="000C688B" w:rsidRDefault="00AF2261">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE84C71" w14:textId="550C926B" w:rsidR="006D2EFC" w:rsidRPr="00CC756A" w:rsidRDefault="006D2EFC" w:rsidP="00CC756A">
-[...79 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="38256F3D" w14:textId="2440B0A0" w:rsidR="004B7F7E" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
-[...134 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="188" w:name="_Appendix_A:_Official"/>
+      <w:bookmarkStart w:id="189" w:name="_Toc240364206"/>
+      <w:bookmarkEnd w:id="188"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:lastRenderedPageBreak/>
+        <w:t>Appendix A: Official Cultural and Other Visitors attending Unit-18</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="189"/>
+    </w:p>
+    <w:p w14:paraId="0B568F4F" w14:textId="188F7FAE" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="003C08AA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The Casuarina Prison Superintendent has the authority to refuse any visitor entry or have a visitor removed from the prison if they are of the opinion that the visitor is likely to interfere with the preservation of the good order or security of the prison.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12C48B31" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="284" w:hanging="284"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="190" w:name="_Toc239239275"/>
+      <w:bookmarkStart w:id="191" w:name="_Toc240285723"/>
+      <w:bookmarkStart w:id="192" w:name="_Toc240364207"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official cultural and other visitor times</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="190"/>
+      <w:bookmarkEnd w:id="191"/>
+      <w:bookmarkEnd w:id="192"/>
+    </w:p>
+    <w:p w14:paraId="191C80D7" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00501E77">
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...47 lines deleted...]
-    <w:p w14:paraId="3094CBCE" w14:textId="10A42F28" w:rsidR="003456AB" w:rsidRDefault="00CE7E69" w:rsidP="009040CF">
+          <w:bCs w:val="0"/>
+          <w:color w:val="305497" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Monday to Friday </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>– in person (held in the Casuarina Prison Visits Hall)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="758767C2" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:ind w:left="426" w:hanging="426"/>
-[...90 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>8:45am to 9:45am</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A46B65" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF6B2E">
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...33 lines deleted...]
-    <w:p w14:paraId="72B87744" w14:textId="1639DFBE" w:rsidR="000A78E6" w:rsidRPr="00DF6B2E" w:rsidRDefault="000A78E6" w:rsidP="009040CF">
+          <w:color w:val="305497" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t>Monday to Friday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:color w:val="305497" w:themeColor="text2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>– E-Visit (refer to section 4.3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB8ED83" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:keepLines w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="28"/>
         </w:numPr>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Between 9:00am and 3:30pm </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D7CA30A" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF6B2E">
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">Where an official, cultural or other visitor requests an in-person visit with a young person outside of the scheduled visit times, or for longer than the scheduled visit times, the booking officer shall make a request to the Superintendent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6187986A" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...41 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve">The Superintendent shall consider the request to move the young person to Banksia Hill Youth Detention Centre to facilitate the visit. The booking officer shall explore all other options with the visitor, such as consecutive e-visits, prior to the request being submitted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EEF5FF" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="000B70AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="193" w:name="_Toc239239276"/>
+      <w:bookmarkStart w:id="194" w:name="_Toc240285724"/>
+      <w:bookmarkStart w:id="195" w:name="_Toc240364208"/>
+      <w:r w:rsidRPr="000C688B">
+        <w:t>Official visitor notification</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="193"/>
+      <w:bookmarkEnd w:id="194"/>
+      <w:bookmarkEnd w:id="195"/>
+    </w:p>
+    <w:p w14:paraId="4F600928" w14:textId="2E802403" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="003C08AA">
+      <w:pPr>
+        <w:keepLines/>
+        <w:spacing w:before="200" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>The Gatehouse Unit 18 YDC staff or Casuarina Gatehouse Prison Officer assigned to the Gatehouse shall inform the YDC Superintendent (or authorised Deputy Superintendent) who shall then inform the Casuarina Superintendent of the arrival of visitors listed in 5.1.3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F25C10" w14:textId="77777777" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C688B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243F6130" w14:textId="0D32D027" w:rsidR="003C08AA" w:rsidRPr="000C688B" w:rsidRDefault="003C08AA" w:rsidP="00CE5BF6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="0"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...12 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="196" w:name="_Appendix_B:_Code"/>
+      <w:bookmarkStart w:id="197" w:name="_Toc240364209"/>
+      <w:bookmarkEnd w:id="196"/>
+      <w:r w:rsidRPr="000C688B">
         <w:lastRenderedPageBreak/>
-        <w:t>Cannot be used in conjunction with the one-off national events and national tours</w:t>
-[...117 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId49"/>
+        <w:t>Appendix B: Code of Conduct for E-Visits</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="197"/>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8931"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B105F4" w:rsidRPr="000C688B" w14:paraId="39C276C4" w14:textId="77777777" w:rsidTr="002D4275">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3A32FB" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code of Conduct for E-Visits </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B105F4" w:rsidRPr="000C688B" w14:paraId="2EDF1E41" w14:textId="77777777" w:rsidTr="002D4275">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="256DB155" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>When participating in an E-Visit or any other type of video link within the Youth Detention Centre, visitors are required to maintain acceptable standards of behaviour in line with the normal in-person visits.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7452FDCA" w14:textId="619E6DBF" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>All visitors are subject to the Youth Detention Centre expectations regarding safety and security during the visit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B105F4" w:rsidRPr="000C688B" w14:paraId="3C5C9AEC" w14:textId="77777777" w:rsidTr="002D4275">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+          </w:tcPr>
+          <w:p w14:paraId="29DA7238" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:ind w:left="357" w:hanging="357"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>The following rules apply to all video link E-Visits:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B105F4" w:rsidRPr="00B105F4" w14:paraId="4A211621" w14:textId="77777777" w:rsidTr="002D4275">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8931" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1211C980" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Except for the device in use for the E-Visit, additional mobile phones, tablets, smart watches or any electronic devices with phone call or recording capabilities are not permitted to be used during the E-Visit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02A808A6" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Use of any unauthorised communication device while the E-Visit is in progress will result in termination of the E-Visit and potential suspension of further E-Visit. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47083BA6" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unauthorised screen sharing or recording of an E-Visit may result in the termination of the E-Visit and potential suspension of further E-Visits.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F06479B" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Unauthorised sharing of an entire, or part of, a recorded E-Visit may result in the suspension of further E-Visits.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54D4435F" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rude, inappropriate or offensive behaviour will result in termination of the E-Visit and potential suspension of further E-Visit. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15144A47" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Abusive language or behaviour will result in termination of the E-Visit and potential suspension of further E-Visit.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71E8C38A" w14:textId="77777777" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Visitors’ dress standard is to be non-offensive and non-revealing.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E618E1" w14:textId="5B3DEE38" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visitors under the age of 18 years are required to have a responsible adult present for the duration of the E-Visit (prior permission for the visit to occur will be obtained from the responsible adult). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47B01BA3" w14:textId="00557437" w:rsidR="00B105F4" w:rsidRPr="000C688B" w:rsidRDefault="00B105F4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="431" w:hanging="431"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000C688B">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Failure to comply with any of the above may result in termination of the E-Visit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67ABCA58" w14:textId="35732AB5" w:rsidR="003C08AA" w:rsidRPr="00EB2ABC" w:rsidRDefault="003C08AA" w:rsidP="00B105F4"/>
+    <w:sectPr w:rsidR="003C08AA" w:rsidRPr="00EB2ABC" w:rsidSect="00B404E9">
+      <w:headerReference w:type="even" r:id="rId57"/>
+      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
+      <w:headerReference w:type="first" r:id="rId60"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
-      <w:cols w:space="708"/>
+      <w:pgMar w:top="1418" w:right="1440" w:bottom="1021" w:left="1440" w:header="709" w:footer="794" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3372221A" w14:textId="77777777" w:rsidR="007A1F96" w:rsidRDefault="007A1F96" w:rsidP="00D06E62">
+    <w:p w14:paraId="4829AEBA" w14:textId="77777777" w:rsidR="00BC44F2" w:rsidRDefault="00BC44F2" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FD6B2DD" w14:textId="77777777" w:rsidR="007A1F96" w:rsidRDefault="007A1F96" w:rsidP="00D06E62">
+    <w:p w14:paraId="457ED5F4" w14:textId="77777777" w:rsidR="00BC44F2" w:rsidRDefault="00BC44F2" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="707158AF" w14:textId="77777777" w:rsidR="00BC44F2" w:rsidRDefault="00BC44F2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Dotum">
+    <w:panose1 w:val="020B0600000101010101"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-    <w:panose1 w:val="020B0704020202020204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Narrow">
+    <w:panose1 w:val="020B0606020202030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="63E07425" w14:textId="77777777" w:rsidR="001B0D2D" w:rsidRDefault="001B0D2D" w:rsidP="00663830">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="353A6204" w14:textId="174D9C90" w:rsidR="00E47878" w:rsidRPr="00B028FC" w:rsidRDefault="00E47878">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...3 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve">Custodial </w:t>
-[...11 lines deleted...]
-      <w:t>s</w:t>
+      <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
-      <w:t xml:space="preserve">         </w:t>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00627992">
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00627992">
-[...5 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00B028FC" w:rsidRPr="00B028FC">
       <w:rPr>
-        <w:noProof/>
-[...23 lines deleted...]
-        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C6AFA16" w14:textId="77777777" w:rsidR="007A1F96" w:rsidRDefault="007A1F96" w:rsidP="00D06E62">
+    <w:p w14:paraId="4551C335" w14:textId="77777777" w:rsidR="00BC44F2" w:rsidRDefault="00BC44F2" w:rsidP="000451B2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B9BD8B5" w14:textId="77777777" w:rsidR="007A1F96" w:rsidRDefault="007A1F96" w:rsidP="00D06E62">
+    <w:p w14:paraId="4D56D67F" w14:textId="77777777" w:rsidR="00BC44F2" w:rsidRDefault="00BC44F2" w:rsidP="000451B2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="4753680D" w14:textId="1F27F10C" w:rsidR="001B0D2D" w:rsidRDefault="001B0D2D" w:rsidP="006D2EFC">
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="3087096D" w14:textId="77777777" w:rsidR="00BC44F2" w:rsidRDefault="00BC44F2"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="3072B781" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Working with Children (Screening) Regulations 2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>, regulation 12a</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="3BF691BA" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working with Children (Screening) Act 2004, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 6(3)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7D415971" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Working with Children (Screening) Regulations 2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>, regulation 13</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="4F115230" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Working with Children (Screening) Regulations 2005</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>, regulation 12</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="668AEB4E" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Government Railways Act 1904</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>, Section 74</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="44963505" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D014BA">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00D014BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D014BA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Inspector of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D014BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D014BA">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custodial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services Act 2003, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>section 29</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="551045EF" w14:textId="77777777" w:rsidR="00AF2261" w:rsidRPr="000B3598" w:rsidRDefault="00AF2261" w:rsidP="00AF2261">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act 1994, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>section 169</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="5CE2F8B6" w14:textId="77777777" w:rsidR="00AF2261" w:rsidRPr="005F02B4" w:rsidRDefault="00AF2261" w:rsidP="00AF2261">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Parliamentary Commissioner Act 1971</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="0D156F01" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act 1994, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 180</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="0A50207B" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspector of Custodial Services Act 2003, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 40</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="3EFABB1E" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inspector of Custodial Services Act 2003, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 40(3)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="13">
+    <w:p w14:paraId="33E93CB9" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="004B3ABB" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young Offenders Act 1994, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 169</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="14">
+    <w:p w14:paraId="15CB6259" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006D2EFC">
+      <w:r w:rsidRPr="008A6474">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-        <w:t>r 12a of the Working with Children (Criminal Record Checking) Regulations 2005</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="15">
+    <w:p w14:paraId="31BC3C7C" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criminal Law (Mental Impairment) Act 2023, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 135</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="16">
+    <w:p w14:paraId="1D693FC2" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRPr="000B3598" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criminal Law (Mental Impairment) Act 2023, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 135</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="17">
+    <w:p w14:paraId="69BFBFBA" w14:textId="1884EA6F" w:rsidR="00484A9D" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criminal Law (Mental Impairment) Act 2023, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B3598">
+        <w:t>section 28</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="18">
+    <w:p w14:paraId="7C2B42FE" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Work, Health and Safety Act 2020, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B70AD">
+        <w:t>section 39</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="2">
-    <w:p w14:paraId="2E6EF61A" w14:textId="609646D5" w:rsidR="001B0D2D" w:rsidRDefault="001B0D2D">
+  <w:footnote w:id="19">
+    <w:p w14:paraId="22B61737" w14:textId="77777777" w:rsidR="00484A9D" w:rsidRDefault="00484A9D" w:rsidP="00484A9D">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008E5404">
+      <w:r w:rsidRPr="000C688B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C688B">
         <w:rPr>
           <w:i/>
-        </w:rPr>
-[...9 lines deleted...]
-        <w:t>Custodial Services Act 2003</w:t>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Young Offenders Act 1994, section 7(m)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="5EF76DC9" w14:textId="79E85BC7" w:rsidR="001B0D2D" w:rsidRPr="00DA0C90" w:rsidRDefault="001B0D2D">
+  <w:footnote w:id="20">
+    <w:p w14:paraId="324C3559" w14:textId="564EBFDF" w:rsidR="003C08AA" w:rsidRPr="00E94318" w:rsidRDefault="003C08AA" w:rsidP="003C08AA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:rPr>
-[...26 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005F02B4">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="008A6474">
+      <w:r w:rsidRPr="00D91F6D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Young Offenders Act 1994</w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00F65655">
+        <w:t>Prisons Act 1981</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4275">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00F65655">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Criminal Law (Mental Impairment) Act 2023</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D4275">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ection 66(1)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="11F5387E" w14:textId="77777777" w:rsidR="001B0D2D" w:rsidRDefault="00231A84">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7494750F" w14:textId="121BF7D8" w:rsidR="0087244E" w:rsidRDefault="00F56F06">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
-      <w:pict w14:anchorId="5C886371">
-[...29 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55FFC1DB" wp14:editId="6EB7B3DA">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="259819291" name="Text Box 8" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00F56F06">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="55FFC1DB" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251663360;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCyNVpVCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOt7WnYRaZJ6pF8fFredlqRk3C+AVPS6SSnRBgOVWMOJf35vPn0&#10;hRIfmKmYAiNKehae3q4+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69932QrhK+lIKHRym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6h7Fhg5uuYNlG64Aw8yTDjoDKRsuEgz4DTT/NU0u5pZkWZBcry90OT/Hyx/OO3skyOh+wYdLjAS&#10;0lpfeHTGeTrpdPxipwTjSOH5QpvoAuHoXMxmNzlGOIZuPi/m83lEya6XrfPhuwBNolFSh1tJZLHT&#10;1oc+dUyJtQxsGqXSZpT5y4GY0ZNdO4xW6Pbd0PYeqjNO46BftLd802DNLfPhiTncLLaJag2PeEgF&#10;bUlhsCipwf16zx/zkXCMUtKiUkpqUMqUqB8GFxFFlYzp13weWXCjez8a5qjvAPU3xadgeTJjXlCj&#10;KR3oF9TxOhbCEDMcy5U0jOZd6CWL74CL9ToloX4sC1uzszxCR54iic/dC3N2YDrgih5glBErXhHe&#10;58ab3q6PAWlP24ic9kQOVKP20j6HdxLF/ed/yrq+5tVvAAAA//8DAFBLAwQUAAYACAAAACEAinsH&#10;sNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4Ufpz&#10;XuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2TgiwIs&#10;y8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUGe1o3&#10;VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSLubiD&#10;gWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCyNVpVCQIAABUEAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMBAAAP&#10;AAAAAAAAAAAAAAAAAGMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="198D252D" w14:textId="56D7FC99" w:rsidR="00F56F06" w:rsidRPr="00F56F06" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00F56F06">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="13D607AC" w14:textId="77777777" w:rsidR="001B0D2D" w:rsidRDefault="00231A84" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="529AB0DF" w14:textId="251DE95A" w:rsidR="001C1AFE" w:rsidRDefault="00F56F06" w:rsidP="001C1AFE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
-      <w:pict w14:anchorId="775BDAA3">
-[...29 lines deleted...]
-      </w:pict>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5284D87C" wp14:editId="6DFC6AE3">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1746931753" name="Text Box 9" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="005646CD" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005646CD">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5284D87C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 9" o:spid="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251664384;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHoV+dCwIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJFuNOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KtpOu22nYRaZJ6pF8fFredVqRk3C+AVPS6SSnRBgOVWMOJf3xsvn0&#10;hRIfmKmYAiNKehae3q0+fli2thAzqEFVwhEEMb5obUnrEGyRZZ7XQjM/ASsMBiU4zQL+ukNWOdYi&#10;ulbZLM8XWQuusg648B69D32QrhK+lIKHJym9CESVFHsL6XTp3MczWy1ZcXDM1g0f2mD/0IVmjcGi&#10;F6gHFhg5uuYPKN1wBx5kmHDQGUjZcJFmwGmm+btpdjWzIs2C5Hh7ocn/P1j+eNrZZ0dC9xU6XGAk&#10;pLW+8OiM83TS6fjFTgnGkcLzhTbRBcLRuZjNbnKMcAzdfF7M5/OIkl0vW+fDNwGaRKOkDreSyGKn&#10;rQ996pgSaxnYNEqlzSjzmwMxoye7dhit0O070lRvut9DdcahHPT79pZvGiy9ZT48M4cLxm5RtOEJ&#10;D6mgLSkMFiU1uJ9/88d85B2jlLQomJIaVDQl6rvBfURtJWN6m88jGW5070fDHPU9oAyn+CIsT2bM&#10;C2o0pQP9inJex0IYYoZjuZKG0bwPvXLxOXCxXqcklJFlYWt2lkfoSFfk8qV7Zc4OhAfc1COMamLF&#10;O9773HjT2/UxIPtpKZHansiBcZRgWuvwXKLG3/6nrOujXv0CAAD//wMAUEsDBBQABgAIAAAAIQCK&#10;ewew2QAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NbsIwEITvlXgHa5F6K05apYI0DkJIHLhR&#10;+nNe4m2SEq+j2EDK03fbS3sZaTSrmW+L5eg6daYhtJ4NpLMEFHHlbcu1gdeXzd0cVIjIFjvPZOCL&#10;AizLyU2BufUXfqbzPtZKSjjkaKCJsc+1DlVDDsPM98SSffjBYRQ71NoOeJFy1+n7JHnUDluWhQZ7&#10;WjdUHfcnZ6DNVj6m9LbdfL671KfX3Ta77oy5nY6rJ1CRxvh3DD/4gg6lMB38iW1QnQF5JP6qZIu5&#10;uIOBbPEAuiz0f/byGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIehX50LAgAAHAQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIp7B7DZAAAAAwEA&#10;AA8AAAAAAAAAAAAAAAAAZQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="25296A59" w14:textId="40E1915A" w:rsidR="00F56F06" w:rsidRPr="005646CD" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005646CD">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="001B0D2D">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="001B0D2D">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="001B0D2D">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001B0D2D">
+    <w:r w:rsidR="005646CD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 11.3 Official Visitors</w:t>
+      <w:t>COPP 11.3 – Official, Cultural and Other Visitors</w:t>
     </w:r>
-    <w:r w:rsidR="001B0D2D">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="001B0D2D">
+    <w:r w:rsidR="001C1AFE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00415279">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>v</w:t>
+    </w:r>
+    <w:r w:rsidR="007D756C" w:rsidRPr="00D014BA">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00D014BA">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.0</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14F10BEE" w14:textId="77777777" w:rsidR="001B0D2D" w:rsidRDefault="001B0D2D">
+  <w:p w14:paraId="42408781" w14:textId="42216205" w:rsidR="003B7806" w:rsidRDefault="003B7806" w:rsidP="000451B2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="48D987DB" w14:textId="18ADBCED" w:rsidR="001B0D2D" w:rsidRDefault="001B0D2D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7BD384C7" w14:textId="322CFEBF" w:rsidR="007140F0" w:rsidRDefault="00352E48" w:rsidP="00352E48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30D735EF" wp14:editId="4B3CD350">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB8D338" wp14:editId="185B149B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>577850</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>334010</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="42F54E73" w14:textId="77777777" w:rsidR="001B0D2D" w:rsidRPr="00464E72" w:rsidRDefault="001B0D2D" w:rsidP="008D51C1">
+                            <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="30D735EF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="5EB8D338" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA5V1Wo9gEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueDib2W6yPxN/j4C96D7Rp0f/l&#10;rCNvVTz82YOXnOkvljRcTWazZMYczOZXUwr8ZWZ7mQErCKrikbNhexuzgQdGN6R1o7IMz52ceiXP&#10;ZHVO/k6mvIzzqedXuPkHAAD//wMAUEsDBBQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ3QViZkUyEQVxAFKvXmxm4SEa+j2G3C37Oc4Dia0cyb&#10;cjP7XpzdGLtACNlCgXBUB9tRg/Dx/nyjQcRkyJo+kEP4dhE21eVFaQobJnpz521qBJdQLAxCm9JQ&#10;SBnr1nkTF2FwxN4xjN4klmMj7WgmLve9zJVaS2864oXWDO6xdfXX9uQRPl+O+91SvTZPfjVMYVaS&#10;/J1EvL6aH+5BJDenvzD84jM6VMx0CCeyUfQIuV5zEuF2yQ/Yz7XOQBwQdLYCWZXy/4HqBwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADlXVaj2AQAAzQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACB1lV3cAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:45.5pt;margin-top:26.3pt;width:129.75pt;height:23.35pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAOZl1FdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7Oi4LalIiFMhEFsQ5SGxc+NpEhGPo9htwt8zrGA5&#10;OqN7zy23s+/VicbYBTawXGhQxHVwHTcG3l4fr25AxWTZ2T4wGfimCNvq/Ky0hQsTv9BplxolIRwL&#10;a6BNaSgQY92St3ERBmJhhzB6m+QcG3SjnSTc97jSeoPediwNrR3ovqX6a3f0Bt6fDp8f1/q5efDZ&#10;MIVZI/scjbm8mO9uQSWa098z/OqLOlTitA9HdlH1BvKlTEkGstUGlPB1pjNQewH5GrAq8f+A6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA5mXUV3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="42F54E73" w14:textId="77777777" w:rsidR="001B0D2D" w:rsidRPr="00464E72" w:rsidRDefault="001B0D2D" w:rsidP="008D51C1">
+                      <w:p w14:paraId="4882013D" w14:textId="77777777" w:rsidR="000D6033" w:rsidRPr="00464E72" w:rsidRDefault="000D6033" w:rsidP="000D6033">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...102 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB6D405" wp14:editId="5FF0AF90">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03F191A5" wp14:editId="213AC8B4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10718800"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Picture 2"/>
+          <wp:docPr id="87477441" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10718800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidR="00F56F06">
       <w:rPr>
+        <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
-      <w:pict w14:anchorId="2F8C08F2">
-[...48 lines deleted...]
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="607BC7FE" wp14:editId="265B0BE8">
+              <wp:simplePos x="914400" y="447675"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="622300" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1430070932" name="Text Box 7" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="622300" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="005646CD" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="005646CD">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="607BC7FE" id="Text Box 7" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:49pt;height:29.65pt;z-index:251662336;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd3zrmDAIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZSJNuMOEXWIsOA&#10;oi2QDj0rshQbkEVBYmJnXz9KjpOt22nYRaZJ6pF8fFre9q1hR+VDA7bk00nOmbISqsbuS/79ZfPh&#10;E2cBha2EAatKflKB367ev1t2rlAzqMFUyjMCsaHoXMlrRFdkWZC1akWYgFOWghp8K5B+/T6rvOgI&#10;vTXZLM8XWQe+ch6kCoG890OQrxK+1krik9ZBITMlp94wnT6du3hmq6Uo9l64upHnNsQ/dNGKxlLR&#10;C9S9QMEOvvkDqm2khwAaJxLaDLRupEoz0DTT/M0021o4lWYhcoK70BT+H6x8PG7ds2fYf4GeFhgJ&#10;6VwoAjnjPL32bfxSp4ziROHpQpvqkUlyLmazm5wikkI3Hxfz+TyiZNfLzgf8qqBl0Si5p60kssTx&#10;IeCQOqbEWhY2jTFpM8b+5iDM6MmuHUYL+13PmoqKj93voDrRUB6GfQcnNw2VfhABn4WnBVO3JFp8&#10;okMb6EoOZ4uzGvyPv/ljPvFOUc46EkzJLSmaM/PN0j6itpIx/ZzPIxl+dO9Gwx7aOyAZTulFOJnM&#10;mIdmNLWH9pXkvI6FKCSspHIlx9G8w0G59BykWq9TEsnICXywWycjdKQrcvnSvwrvzoQjbeoRRjWJ&#10;4g3vQ268Gdz6gMR+WkqkdiDyzDhJMK31/Fyixn/9T1nXR736CQAA//8DAFBLAwQUAAYACAAAACEA&#10;insHsNkAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzW7CMBCE75V4B2uReitOWqWCNA5CSBy4&#10;UfpzXuJtkhKvo9hAytN320t7GWk0q5lvi+XoOnWmIbSeDaSzBBRx5W3LtYHXl83dHFSIyBY7z2Tg&#10;iwIsy8lNgbn1F36m8z7WSko45GigibHPtQ5VQw7DzPfEkn34wWEUO9TaDniRctfp+yR51A5bloUG&#10;e1o3VB33J2egzVY+pvS23Xy+u9Sn1902u+6MuZ2OqydQkcb4dww/+IIOpTAd/IltUJ0BeST+qmSL&#10;ubiDgWzxALos9H/28hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBd3zrmDAIAABwEAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCKewew2QAAAAMB&#10;AAAPAAAAAAAAAAAAAAAAAGYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="28E1DA23" w14:textId="7B7A4335" w:rsidR="00F56F06" w:rsidRPr="005646CD" w:rsidRDefault="00F56F06" w:rsidP="00F56F06">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="005646CD">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:rPr>
-[...84 lines deleted...]
-      </w:pict>
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF89"/>
+    <w:nsid w:val="FFFFFF82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6684E2E"/>
+    <w:tmpl w:val="226035A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
+      <w:pStyle w:val="ListBullet3"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="360"/>
+          <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C96B69"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B40DD4C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03F445A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF9097B8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5080A83C"/>
+    <w:tmpl w:val="CAA0E064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="716" w:hanging="432"/>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="576" w:hanging="576"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
+        <w:rFonts w:hint="default"/>
+        <w:specVanish w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB254E5"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EF902E20"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2018" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="ListNumber1"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2738" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3458" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4178" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4898" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5618" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6338" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
-[...88 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7058" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113F5791"/>
+    <w:nsid w:val="13C7748A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="75001BA2"/>
-    <w:lvl w:ilvl="0" w:tplc="79B47C78">
+    <w:tmpl w:val="CE5AD652"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1794" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2514" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3234" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3954" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4674" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5394" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6114" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6834" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7554" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11824E6B"/>
+    <w:nsid w:val="14146A3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FBFA2D5A"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="92DED9E6"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -13069,66 +13448,68 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13945255"/>
+    <w:nsid w:val="1E8935F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="841477E4"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="37AC1C14"/>
+    <w:lvl w:ilvl="0" w:tplc="DEF4BEEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -13182,252 +13563,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C7748A"/>
-[...200 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E974F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BDEA3738"/>
     <w:lvl w:ilvl="0" w:tplc="349E0A04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -13497,141 +13676,340 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...30 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9E4A5D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8D2EA130"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pStyle w:val="Sectionheading"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:pStyle w:val="Subsectionheading"/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26AE1364"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="207A1671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="12769032"/>
-    <w:lvl w:ilvl="0" w:tplc="349E0A04">
+    <w:tmpl w:val="4558D5AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="StyleHeading1Arial12ptJustifiedBottomNoborder"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28BD09AB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5CE6210"/>
+    <w:lvl w:ilvl="0" w:tplc="8F065F90">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -13697,54 +14075,54 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A5041D"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF79C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="165E865C"/>
+    <w:tmpl w:val="9788C2B4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -13810,493 +14188,218 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3F7366"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="49969496"/>
+    <w:styleLink w:val="StyleOutlinenumberedTrebuchetMS11ptBold"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454409DC"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30712E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F558E374"/>
-[...349 lines deleted...]
-    <w:tmpl w:val="BCD4ACF2"/>
+    <w:tmpl w:val="62E43742"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
@@ -14362,345 +14465,1694 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="C74C5298">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="375F6669"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E04219C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F64AB5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A56EDAAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:pStyle w:val="StyleStyleHeading113ptJustifiedBefore0pt125pt"/>
+      <w:lvlText w:val="1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1644"/>
+        </w:tabs>
+        <w:ind w:left="1644" w:hanging="680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1648"/>
+        </w:tabs>
+        <w:ind w:left="1648" w:hanging="864"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1792"/>
+        </w:tabs>
+        <w:ind w:left="1792" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1936"/>
+        </w:tabs>
+        <w:ind w:left="1936" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2080"/>
+        </w:tabs>
+        <w:ind w:left="2080" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2224"/>
+        </w:tabs>
+        <w:ind w:left="2224" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2368"/>
+        </w:tabs>
+        <w:ind w:left="2368" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F085036"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD6A24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C79E752E"/>
+    <w:lvl w:ilvl="0" w:tplc="060AF856">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading1Before0ptBottomSinglesolidlineAuto"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="81343D40">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="17C68D96">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2C2A9A52">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DBC4A7FA">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BE82FADC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50820832">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C79E98AC">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="AB989B9C">
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="457A1D90"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBCAD814"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5F1835"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2F985AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
         <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1067"/>
+        </w:tabs>
+        <w:ind w:left="1067" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Times New Roman" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:ind w:left="1134" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520F5E76"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C09001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEC6B6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D3BED860"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="3960" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64CF14C9"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="635E6BEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="35D69B36"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="B7C69436"/>
+    <w:lvl w:ilvl="0" w:tplc="41F0FFD8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66631DFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="993616EE"/>
+    <w:styleLink w:val="StyleOutlinenumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="34"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="510"/>
+        </w:tabs>
+        <w:ind w:left="510" w:hanging="510"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BEC0E32"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F2118B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="186C46F0"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="C2E8E8B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA012B5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="199E1078"/>
+    <w:styleLink w:val="StyleNumbered13ptBold"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
-[...17 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-      </w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...4 lines deleted...]
-      </w:pPr>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72004AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EA8A70BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader1"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleHeader2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5536" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ACRuleBody3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -14720,2561 +16172,2628 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7810545C"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773E52E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D944BE0E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="96060B5C"/>
+    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="List"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DDD594D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79FC022D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0FE00F2"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="99A6FFAE"/>
+    <w:lvl w:ilvl="0" w:tplc="569647A2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B87380A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11C2AA04"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1457139080">
+  <w:num w:numId="1" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1767072405">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="43799854">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1706834199">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1189567666">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1869099608">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="818303905">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="279990399">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1441333933">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1624849358">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="350692075">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1157265718">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="730034449">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1697077025">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1222979721">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1035421077">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="895046219">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="624047923">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1318993412">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="367031995">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1668678226">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1011839704">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="660042265">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="157889793">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="725374209">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="213545841">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1223248763">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1142847699">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="157356118">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29" w16cid:durableId="1801874929">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1481313198">
+  <w:num w:numId="30" w16cid:durableId="1109198173">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="462967485">
+  <w:num w:numId="31" w16cid:durableId="632752952">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="480314342">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="377826816">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="407267541">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="34" w16cid:durableId="510608634">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="725374209">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="35" w16cid:durableId="136999982">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="159468792">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="36" w16cid:durableId="976493747">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1137600906">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="37" w16cid:durableId="177625456">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="566259637">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="38" w16cid:durableId="1190873148">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="213545841">
-[...50 lines deleted...]
-  <w:numIdMacAtCleanup w:val="23"/>
+  <w:numIdMacAtCleanup w:val="32"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="NM2kUmKiTaYFV+5PxVTlce1l/4xhLzP1BHSRi4QBoXikyeQ+qyzYz8Wo7hXuE7z+0Ghn51rhaF7JXNvf4/X5dw==" w:salt="31HWjXZptaQi7mU3aSqM5Q=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="1024" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="S3kuKQIgjL7MDhes7dyhZqZNTlArpYdxJ+a6CusX22IlaNBA9mNpD9fw1U80uYJPespkkMbGXx7Qex1Yp8WP7A==" w:salt="JM1sTfp9I43aVLkguGw9AQ=="/>
   <w:defaultTabStop w:val="720"/>
-  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...1 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00AB250B"/>
-[...2039 lines deleted...]
-    <w:rsid w:val="00FF5BA4"/>
+    <w:rsidRoot w:val="000451B2"/>
+    <w:rsid w:val="0000064C"/>
+    <w:rsid w:val="000008A1"/>
+    <w:rsid w:val="00000AEA"/>
+    <w:rsid w:val="00001F99"/>
+    <w:rsid w:val="000024BF"/>
+    <w:rsid w:val="00002EC6"/>
+    <w:rsid w:val="00006543"/>
+    <w:rsid w:val="0000777B"/>
+    <w:rsid w:val="00007DDA"/>
+    <w:rsid w:val="000110A8"/>
+    <w:rsid w:val="0001259D"/>
+    <w:rsid w:val="000127F5"/>
+    <w:rsid w:val="00012F56"/>
+    <w:rsid w:val="00013B88"/>
+    <w:rsid w:val="00013BB5"/>
+    <w:rsid w:val="00015765"/>
+    <w:rsid w:val="0001614C"/>
+    <w:rsid w:val="00016FA6"/>
+    <w:rsid w:val="000171B7"/>
+    <w:rsid w:val="00017AAE"/>
+    <w:rsid w:val="00020180"/>
+    <w:rsid w:val="00021FAD"/>
+    <w:rsid w:val="000224F2"/>
+    <w:rsid w:val="000244EB"/>
+    <w:rsid w:val="00025119"/>
+    <w:rsid w:val="0002629F"/>
+    <w:rsid w:val="00027566"/>
+    <w:rsid w:val="000300AB"/>
+    <w:rsid w:val="00030F25"/>
+    <w:rsid w:val="0003184B"/>
+    <w:rsid w:val="000330DF"/>
+    <w:rsid w:val="000333A4"/>
+    <w:rsid w:val="00034D41"/>
+    <w:rsid w:val="00035D15"/>
+    <w:rsid w:val="0003659E"/>
+    <w:rsid w:val="00037D7B"/>
+    <w:rsid w:val="00040247"/>
+    <w:rsid w:val="000403EF"/>
+    <w:rsid w:val="00040C4A"/>
+    <w:rsid w:val="00040CE8"/>
+    <w:rsid w:val="000436F5"/>
+    <w:rsid w:val="000451B2"/>
+    <w:rsid w:val="00045EDD"/>
+    <w:rsid w:val="00046E6B"/>
+    <w:rsid w:val="0004748E"/>
+    <w:rsid w:val="00053E5D"/>
+    <w:rsid w:val="00055385"/>
+    <w:rsid w:val="00055616"/>
+    <w:rsid w:val="00057B0A"/>
+    <w:rsid w:val="00057F3B"/>
+    <w:rsid w:val="00061792"/>
+    <w:rsid w:val="00062495"/>
+    <w:rsid w:val="000651A6"/>
+    <w:rsid w:val="00065689"/>
+    <w:rsid w:val="00066E2A"/>
+    <w:rsid w:val="000720F5"/>
+    <w:rsid w:val="00072156"/>
+    <w:rsid w:val="00072BB5"/>
+    <w:rsid w:val="00072E31"/>
+    <w:rsid w:val="0007336E"/>
+    <w:rsid w:val="000751BF"/>
+    <w:rsid w:val="00075536"/>
+    <w:rsid w:val="00080217"/>
+    <w:rsid w:val="00080281"/>
+    <w:rsid w:val="00080788"/>
+    <w:rsid w:val="00081258"/>
+    <w:rsid w:val="000820B0"/>
+    <w:rsid w:val="000821E0"/>
+    <w:rsid w:val="00083FC7"/>
+    <w:rsid w:val="00085145"/>
+    <w:rsid w:val="00087062"/>
+    <w:rsid w:val="000919CF"/>
+    <w:rsid w:val="0009210B"/>
+    <w:rsid w:val="00092613"/>
+    <w:rsid w:val="0009289B"/>
+    <w:rsid w:val="000933BE"/>
+    <w:rsid w:val="00093F7C"/>
+    <w:rsid w:val="0009519D"/>
+    <w:rsid w:val="000A0F6A"/>
+    <w:rsid w:val="000A1D4A"/>
+    <w:rsid w:val="000A2A33"/>
+    <w:rsid w:val="000A2AA6"/>
+    <w:rsid w:val="000A2E48"/>
+    <w:rsid w:val="000A319A"/>
+    <w:rsid w:val="000A31BA"/>
+    <w:rsid w:val="000A533C"/>
+    <w:rsid w:val="000A6725"/>
+    <w:rsid w:val="000A682B"/>
+    <w:rsid w:val="000A714D"/>
+    <w:rsid w:val="000A73CD"/>
+    <w:rsid w:val="000B0765"/>
+    <w:rsid w:val="000B3598"/>
+    <w:rsid w:val="000B37DF"/>
+    <w:rsid w:val="000B4B8B"/>
+    <w:rsid w:val="000B671E"/>
+    <w:rsid w:val="000B70AD"/>
+    <w:rsid w:val="000B7A92"/>
+    <w:rsid w:val="000C1D72"/>
+    <w:rsid w:val="000C2FCA"/>
+    <w:rsid w:val="000C324F"/>
+    <w:rsid w:val="000C688B"/>
+    <w:rsid w:val="000D0ED4"/>
+    <w:rsid w:val="000D2763"/>
+    <w:rsid w:val="000D3867"/>
+    <w:rsid w:val="000D3F72"/>
+    <w:rsid w:val="000D5571"/>
+    <w:rsid w:val="000D5789"/>
+    <w:rsid w:val="000D6033"/>
+    <w:rsid w:val="000D63D7"/>
+    <w:rsid w:val="000D6494"/>
+    <w:rsid w:val="000D66F8"/>
+    <w:rsid w:val="000D7977"/>
+    <w:rsid w:val="000E2CE7"/>
+    <w:rsid w:val="000E2E41"/>
+    <w:rsid w:val="000E3196"/>
+    <w:rsid w:val="000E3662"/>
+    <w:rsid w:val="000E43FA"/>
+    <w:rsid w:val="000E5288"/>
+    <w:rsid w:val="000E56C6"/>
+    <w:rsid w:val="000E6065"/>
+    <w:rsid w:val="000E7DF8"/>
+    <w:rsid w:val="000F0028"/>
+    <w:rsid w:val="000F0545"/>
+    <w:rsid w:val="000F1A32"/>
+    <w:rsid w:val="000F2924"/>
+    <w:rsid w:val="000F3BB5"/>
+    <w:rsid w:val="000F44A9"/>
+    <w:rsid w:val="000F5116"/>
+    <w:rsid w:val="000F5277"/>
+    <w:rsid w:val="000F557D"/>
+    <w:rsid w:val="000F6C5F"/>
+    <w:rsid w:val="001004A9"/>
+    <w:rsid w:val="001023C9"/>
+    <w:rsid w:val="001039A2"/>
+    <w:rsid w:val="00103D57"/>
+    <w:rsid w:val="001047FB"/>
+    <w:rsid w:val="00104999"/>
+    <w:rsid w:val="00105A63"/>
+    <w:rsid w:val="00112601"/>
+    <w:rsid w:val="001126BF"/>
+    <w:rsid w:val="00112C3B"/>
+    <w:rsid w:val="00113C06"/>
+    <w:rsid w:val="00113C5A"/>
+    <w:rsid w:val="001143CA"/>
+    <w:rsid w:val="00114D53"/>
+    <w:rsid w:val="001174E1"/>
+    <w:rsid w:val="00120291"/>
+    <w:rsid w:val="001207FC"/>
+    <w:rsid w:val="001222E9"/>
+    <w:rsid w:val="00123973"/>
+    <w:rsid w:val="00125E56"/>
+    <w:rsid w:val="00126C93"/>
+    <w:rsid w:val="001278B6"/>
+    <w:rsid w:val="0012790A"/>
+    <w:rsid w:val="001279BF"/>
+    <w:rsid w:val="00132781"/>
+    <w:rsid w:val="001328C2"/>
+    <w:rsid w:val="00137D57"/>
+    <w:rsid w:val="00140A59"/>
+    <w:rsid w:val="00140AE8"/>
+    <w:rsid w:val="00141DB5"/>
+    <w:rsid w:val="0014380C"/>
+    <w:rsid w:val="00143CC4"/>
+    <w:rsid w:val="00144FF9"/>
+    <w:rsid w:val="00145A82"/>
+    <w:rsid w:val="00145B02"/>
+    <w:rsid w:val="0014696C"/>
+    <w:rsid w:val="0014730C"/>
+    <w:rsid w:val="001474AF"/>
+    <w:rsid w:val="001512A6"/>
+    <w:rsid w:val="00151922"/>
+    <w:rsid w:val="00151C0C"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rsid w:val="0015363F"/>
+    <w:rsid w:val="00155017"/>
+    <w:rsid w:val="00156F18"/>
+    <w:rsid w:val="00157201"/>
+    <w:rsid w:val="00157E1C"/>
+    <w:rsid w:val="0016077F"/>
+    <w:rsid w:val="00162B85"/>
+    <w:rsid w:val="00162EFD"/>
+    <w:rsid w:val="001632CB"/>
+    <w:rsid w:val="0016504F"/>
+    <w:rsid w:val="0017031F"/>
+    <w:rsid w:val="00171510"/>
+    <w:rsid w:val="00173150"/>
+    <w:rsid w:val="00174364"/>
+    <w:rsid w:val="00174DD4"/>
+    <w:rsid w:val="00175E9C"/>
+    <w:rsid w:val="00176153"/>
+    <w:rsid w:val="0017634C"/>
+    <w:rsid w:val="001775A0"/>
+    <w:rsid w:val="0018042B"/>
+    <w:rsid w:val="00180D2F"/>
+    <w:rsid w:val="00182A24"/>
+    <w:rsid w:val="0018426E"/>
+    <w:rsid w:val="00184961"/>
+    <w:rsid w:val="00187323"/>
+    <w:rsid w:val="0019028E"/>
+    <w:rsid w:val="001921B5"/>
+    <w:rsid w:val="0019412B"/>
+    <w:rsid w:val="00194B06"/>
+    <w:rsid w:val="00195474"/>
+    <w:rsid w:val="001956B1"/>
+    <w:rsid w:val="00197B95"/>
+    <w:rsid w:val="001A09DA"/>
+    <w:rsid w:val="001A0D89"/>
+    <w:rsid w:val="001A1BD4"/>
+    <w:rsid w:val="001A2133"/>
+    <w:rsid w:val="001A2E64"/>
+    <w:rsid w:val="001A369E"/>
+    <w:rsid w:val="001A419E"/>
+    <w:rsid w:val="001A481D"/>
+    <w:rsid w:val="001A4D00"/>
+    <w:rsid w:val="001A4D77"/>
+    <w:rsid w:val="001A5E6C"/>
+    <w:rsid w:val="001A6BA7"/>
+    <w:rsid w:val="001A7DB7"/>
+    <w:rsid w:val="001B0292"/>
+    <w:rsid w:val="001B0ECB"/>
+    <w:rsid w:val="001B1A56"/>
+    <w:rsid w:val="001B1ADA"/>
+    <w:rsid w:val="001B1E74"/>
+    <w:rsid w:val="001B2409"/>
+    <w:rsid w:val="001B418C"/>
+    <w:rsid w:val="001B4500"/>
+    <w:rsid w:val="001B4DB5"/>
+    <w:rsid w:val="001C018C"/>
+    <w:rsid w:val="001C0B66"/>
+    <w:rsid w:val="001C17A6"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:rsid w:val="001C2084"/>
+    <w:rsid w:val="001C40B5"/>
+    <w:rsid w:val="001C6342"/>
+    <w:rsid w:val="001C6F2F"/>
+    <w:rsid w:val="001C73A5"/>
+    <w:rsid w:val="001C7A78"/>
+    <w:rsid w:val="001D0A8E"/>
+    <w:rsid w:val="001D26A5"/>
+    <w:rsid w:val="001D3382"/>
+    <w:rsid w:val="001D5638"/>
+    <w:rsid w:val="001D5BC1"/>
+    <w:rsid w:val="001D6E59"/>
+    <w:rsid w:val="001E1717"/>
+    <w:rsid w:val="001E24E2"/>
+    <w:rsid w:val="001E3374"/>
+    <w:rsid w:val="001E5298"/>
+    <w:rsid w:val="001E6D42"/>
+    <w:rsid w:val="001E7264"/>
+    <w:rsid w:val="001F09B2"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="002019B1"/>
+    <w:rsid w:val="00201ABB"/>
+    <w:rsid w:val="00201BB8"/>
+    <w:rsid w:val="00202C1B"/>
+    <w:rsid w:val="00203303"/>
+    <w:rsid w:val="002038CB"/>
+    <w:rsid w:val="002064F4"/>
+    <w:rsid w:val="002078E2"/>
+    <w:rsid w:val="00211DC2"/>
+    <w:rsid w:val="00212F03"/>
+    <w:rsid w:val="00213251"/>
+    <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="0021484F"/>
+    <w:rsid w:val="00215043"/>
+    <w:rsid w:val="0021664F"/>
+    <w:rsid w:val="0021673E"/>
+    <w:rsid w:val="002169F2"/>
+    <w:rsid w:val="00220E6E"/>
+    <w:rsid w:val="002213F2"/>
+    <w:rsid w:val="0022183A"/>
+    <w:rsid w:val="00221C3C"/>
+    <w:rsid w:val="0022268C"/>
+    <w:rsid w:val="00222BD7"/>
+    <w:rsid w:val="00223477"/>
+    <w:rsid w:val="002243C3"/>
+    <w:rsid w:val="00224B17"/>
+    <w:rsid w:val="0022672C"/>
+    <w:rsid w:val="0023084D"/>
+    <w:rsid w:val="00230C9C"/>
+    <w:rsid w:val="0023534D"/>
+    <w:rsid w:val="0023793C"/>
+    <w:rsid w:val="00237AE4"/>
+    <w:rsid w:val="00237E96"/>
+    <w:rsid w:val="002403B9"/>
+    <w:rsid w:val="0024271A"/>
+    <w:rsid w:val="00242AA6"/>
+    <w:rsid w:val="00243A4C"/>
+    <w:rsid w:val="00243D8B"/>
+    <w:rsid w:val="0024497C"/>
+    <w:rsid w:val="00244B35"/>
+    <w:rsid w:val="00244DA9"/>
+    <w:rsid w:val="00245B7B"/>
+    <w:rsid w:val="002469C8"/>
+    <w:rsid w:val="00247A85"/>
+    <w:rsid w:val="00250C77"/>
+    <w:rsid w:val="0025156E"/>
+    <w:rsid w:val="00251BFD"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="00254DF0"/>
+    <w:rsid w:val="00256272"/>
+    <w:rsid w:val="002571DF"/>
+    <w:rsid w:val="0026033C"/>
+    <w:rsid w:val="0026062B"/>
+    <w:rsid w:val="00261684"/>
+    <w:rsid w:val="00262DD5"/>
+    <w:rsid w:val="002637C2"/>
+    <w:rsid w:val="002657D8"/>
+    <w:rsid w:val="002661A7"/>
+    <w:rsid w:val="00266302"/>
+    <w:rsid w:val="00266681"/>
+    <w:rsid w:val="00267586"/>
+    <w:rsid w:val="00270DAE"/>
+    <w:rsid w:val="00271D46"/>
+    <w:rsid w:val="0027212A"/>
+    <w:rsid w:val="00272A96"/>
+    <w:rsid w:val="00272F0D"/>
+    <w:rsid w:val="00273003"/>
+    <w:rsid w:val="0027334C"/>
+    <w:rsid w:val="002744F7"/>
+    <w:rsid w:val="002822FC"/>
+    <w:rsid w:val="00282C7F"/>
+    <w:rsid w:val="00283E34"/>
+    <w:rsid w:val="0028484D"/>
+    <w:rsid w:val="002852FE"/>
+    <w:rsid w:val="002855FC"/>
+    <w:rsid w:val="00285940"/>
+    <w:rsid w:val="00285A34"/>
+    <w:rsid w:val="002876BB"/>
+    <w:rsid w:val="0029114E"/>
+    <w:rsid w:val="002913D9"/>
+    <w:rsid w:val="002933D3"/>
+    <w:rsid w:val="002950DF"/>
+    <w:rsid w:val="002962E4"/>
+    <w:rsid w:val="0029631F"/>
+    <w:rsid w:val="00296993"/>
+    <w:rsid w:val="002A0B0F"/>
+    <w:rsid w:val="002A0E89"/>
+    <w:rsid w:val="002A217C"/>
+    <w:rsid w:val="002A2312"/>
+    <w:rsid w:val="002A2991"/>
+    <w:rsid w:val="002A3C81"/>
+    <w:rsid w:val="002A6CD7"/>
+    <w:rsid w:val="002A7D74"/>
+    <w:rsid w:val="002B0949"/>
+    <w:rsid w:val="002B09ED"/>
+    <w:rsid w:val="002B15AE"/>
+    <w:rsid w:val="002B1B87"/>
+    <w:rsid w:val="002B2494"/>
+    <w:rsid w:val="002B28C1"/>
+    <w:rsid w:val="002B2BDC"/>
+    <w:rsid w:val="002B3345"/>
+    <w:rsid w:val="002B4AA1"/>
+    <w:rsid w:val="002B6C30"/>
+    <w:rsid w:val="002C132D"/>
+    <w:rsid w:val="002C2066"/>
+    <w:rsid w:val="002C2D52"/>
+    <w:rsid w:val="002C3082"/>
+    <w:rsid w:val="002C6B04"/>
+    <w:rsid w:val="002D1C49"/>
+    <w:rsid w:val="002D4000"/>
+    <w:rsid w:val="002D4275"/>
+    <w:rsid w:val="002D6D1A"/>
+    <w:rsid w:val="002E0843"/>
+    <w:rsid w:val="002E4578"/>
+    <w:rsid w:val="002E7805"/>
+    <w:rsid w:val="002E7FBB"/>
+    <w:rsid w:val="002F1428"/>
+    <w:rsid w:val="002F6F2A"/>
+    <w:rsid w:val="00302C2E"/>
+    <w:rsid w:val="00303D1F"/>
+    <w:rsid w:val="00303F8B"/>
+    <w:rsid w:val="00304A39"/>
+    <w:rsid w:val="00304C92"/>
+    <w:rsid w:val="00305D8B"/>
+    <w:rsid w:val="00310627"/>
+    <w:rsid w:val="00310C8B"/>
+    <w:rsid w:val="00312201"/>
+    <w:rsid w:val="00313145"/>
+    <w:rsid w:val="00313694"/>
+    <w:rsid w:val="00313E8E"/>
+    <w:rsid w:val="00315499"/>
+    <w:rsid w:val="00315D93"/>
+    <w:rsid w:val="00316B14"/>
+    <w:rsid w:val="003211C2"/>
+    <w:rsid w:val="00322684"/>
+    <w:rsid w:val="0032329F"/>
+    <w:rsid w:val="00323D92"/>
+    <w:rsid w:val="00323E3F"/>
+    <w:rsid w:val="003242A3"/>
+    <w:rsid w:val="00324347"/>
+    <w:rsid w:val="0032538A"/>
+    <w:rsid w:val="00326393"/>
+    <w:rsid w:val="003327CA"/>
+    <w:rsid w:val="00332D29"/>
+    <w:rsid w:val="003354C4"/>
+    <w:rsid w:val="0033690E"/>
+    <w:rsid w:val="0033712D"/>
+    <w:rsid w:val="003372DF"/>
+    <w:rsid w:val="003441C2"/>
+    <w:rsid w:val="00346F04"/>
+    <w:rsid w:val="00347CBB"/>
+    <w:rsid w:val="00352E48"/>
+    <w:rsid w:val="00353DEC"/>
+    <w:rsid w:val="00353FF9"/>
+    <w:rsid w:val="00355E7B"/>
+    <w:rsid w:val="00357D86"/>
+    <w:rsid w:val="003624A3"/>
+    <w:rsid w:val="00362998"/>
+    <w:rsid w:val="00365293"/>
+    <w:rsid w:val="00365F9E"/>
+    <w:rsid w:val="003663DD"/>
+    <w:rsid w:val="00370605"/>
+    <w:rsid w:val="003723C0"/>
+    <w:rsid w:val="00374800"/>
+    <w:rsid w:val="003765C3"/>
+    <w:rsid w:val="00376E58"/>
+    <w:rsid w:val="00377492"/>
+    <w:rsid w:val="00377F76"/>
+    <w:rsid w:val="00380413"/>
+    <w:rsid w:val="00380E26"/>
+    <w:rsid w:val="003812ED"/>
+    <w:rsid w:val="00381EE1"/>
+    <w:rsid w:val="00382244"/>
+    <w:rsid w:val="0038337D"/>
+    <w:rsid w:val="0038419C"/>
+    <w:rsid w:val="003841F3"/>
+    <w:rsid w:val="00384A7A"/>
+    <w:rsid w:val="00385961"/>
+    <w:rsid w:val="00385E9B"/>
+    <w:rsid w:val="00387604"/>
+    <w:rsid w:val="003906D1"/>
+    <w:rsid w:val="0039231A"/>
+    <w:rsid w:val="00392908"/>
+    <w:rsid w:val="00393712"/>
+    <w:rsid w:val="00393A06"/>
+    <w:rsid w:val="003A053B"/>
+    <w:rsid w:val="003A2450"/>
+    <w:rsid w:val="003A2575"/>
+    <w:rsid w:val="003A2AEB"/>
+    <w:rsid w:val="003A2CD4"/>
+    <w:rsid w:val="003A3257"/>
+    <w:rsid w:val="003A4DB1"/>
+    <w:rsid w:val="003A5381"/>
+    <w:rsid w:val="003A5519"/>
+    <w:rsid w:val="003A56C8"/>
+    <w:rsid w:val="003A6BA6"/>
+    <w:rsid w:val="003B0901"/>
+    <w:rsid w:val="003B1DC7"/>
+    <w:rsid w:val="003B215D"/>
+    <w:rsid w:val="003B22C2"/>
+    <w:rsid w:val="003B4231"/>
+    <w:rsid w:val="003B526C"/>
+    <w:rsid w:val="003B547E"/>
+    <w:rsid w:val="003B7806"/>
+    <w:rsid w:val="003C08AA"/>
+    <w:rsid w:val="003C0DBF"/>
+    <w:rsid w:val="003C0FDD"/>
+    <w:rsid w:val="003C3197"/>
+    <w:rsid w:val="003C3EE5"/>
+    <w:rsid w:val="003C66B7"/>
+    <w:rsid w:val="003C6D9B"/>
+    <w:rsid w:val="003C772F"/>
+    <w:rsid w:val="003D027C"/>
+    <w:rsid w:val="003D09B7"/>
+    <w:rsid w:val="003D0DF7"/>
+    <w:rsid w:val="003D1DEA"/>
+    <w:rsid w:val="003D1FD1"/>
+    <w:rsid w:val="003D24C8"/>
+    <w:rsid w:val="003D420B"/>
+    <w:rsid w:val="003D6418"/>
+    <w:rsid w:val="003D7184"/>
+    <w:rsid w:val="003E068F"/>
+    <w:rsid w:val="003E0B64"/>
+    <w:rsid w:val="003E230F"/>
+    <w:rsid w:val="003E3C20"/>
+    <w:rsid w:val="003E6C84"/>
+    <w:rsid w:val="003F0624"/>
+    <w:rsid w:val="003F0B9C"/>
+    <w:rsid w:val="003F1762"/>
+    <w:rsid w:val="003F2BE3"/>
+    <w:rsid w:val="003F575E"/>
+    <w:rsid w:val="0040159E"/>
+    <w:rsid w:val="00401EED"/>
+    <w:rsid w:val="0040283A"/>
+    <w:rsid w:val="0040309A"/>
+    <w:rsid w:val="004034B7"/>
+    <w:rsid w:val="00403877"/>
+    <w:rsid w:val="00403D88"/>
+    <w:rsid w:val="00405B39"/>
+    <w:rsid w:val="0040675D"/>
+    <w:rsid w:val="00406D57"/>
+    <w:rsid w:val="00407F3E"/>
+    <w:rsid w:val="00407FA2"/>
+    <w:rsid w:val="00413DE4"/>
+    <w:rsid w:val="00413E22"/>
+    <w:rsid w:val="00414FDD"/>
+    <w:rsid w:val="00415279"/>
+    <w:rsid w:val="00420981"/>
+    <w:rsid w:val="0043349D"/>
+    <w:rsid w:val="00433627"/>
+    <w:rsid w:val="00433E00"/>
+    <w:rsid w:val="0043467E"/>
+    <w:rsid w:val="004366E7"/>
+    <w:rsid w:val="00437986"/>
+    <w:rsid w:val="004401A5"/>
+    <w:rsid w:val="0044178E"/>
+    <w:rsid w:val="004438CA"/>
+    <w:rsid w:val="00443C06"/>
+    <w:rsid w:val="00447B3F"/>
+    <w:rsid w:val="00450355"/>
+    <w:rsid w:val="00451B9A"/>
+    <w:rsid w:val="004543E7"/>
+    <w:rsid w:val="00463B38"/>
+    <w:rsid w:val="004653BE"/>
+    <w:rsid w:val="00471045"/>
+    <w:rsid w:val="004719D7"/>
+    <w:rsid w:val="00473BD9"/>
+    <w:rsid w:val="004743B4"/>
+    <w:rsid w:val="00474EDB"/>
+    <w:rsid w:val="00476906"/>
+    <w:rsid w:val="0048393E"/>
+    <w:rsid w:val="00484A9D"/>
+    <w:rsid w:val="00485153"/>
+    <w:rsid w:val="004860C8"/>
+    <w:rsid w:val="004866A3"/>
+    <w:rsid w:val="0048768D"/>
+    <w:rsid w:val="00487AB0"/>
+    <w:rsid w:val="00487C69"/>
+    <w:rsid w:val="004907CF"/>
+    <w:rsid w:val="00490E4A"/>
+    <w:rsid w:val="00491314"/>
+    <w:rsid w:val="0049164F"/>
+    <w:rsid w:val="00491E62"/>
+    <w:rsid w:val="004923E1"/>
+    <w:rsid w:val="00493571"/>
+    <w:rsid w:val="004937EE"/>
+    <w:rsid w:val="004948E8"/>
+    <w:rsid w:val="00495AD0"/>
+    <w:rsid w:val="00496594"/>
+    <w:rsid w:val="00496A62"/>
+    <w:rsid w:val="004975FE"/>
+    <w:rsid w:val="004A3130"/>
+    <w:rsid w:val="004A66C4"/>
+    <w:rsid w:val="004B1046"/>
+    <w:rsid w:val="004B33CE"/>
+    <w:rsid w:val="004B3782"/>
+    <w:rsid w:val="004B5430"/>
+    <w:rsid w:val="004B7F7E"/>
+    <w:rsid w:val="004C187E"/>
+    <w:rsid w:val="004C369C"/>
+    <w:rsid w:val="004C4725"/>
+    <w:rsid w:val="004C5136"/>
+    <w:rsid w:val="004C550D"/>
+    <w:rsid w:val="004C63B2"/>
+    <w:rsid w:val="004C665F"/>
+    <w:rsid w:val="004C7584"/>
+    <w:rsid w:val="004D3A89"/>
+    <w:rsid w:val="004D3D54"/>
+    <w:rsid w:val="004D4D6B"/>
+    <w:rsid w:val="004D58E3"/>
+    <w:rsid w:val="004D728E"/>
+    <w:rsid w:val="004E04E6"/>
+    <w:rsid w:val="004E2BD0"/>
+    <w:rsid w:val="004E54BA"/>
+    <w:rsid w:val="004F00DF"/>
+    <w:rsid w:val="004F3B47"/>
+    <w:rsid w:val="004F4893"/>
+    <w:rsid w:val="004F55BA"/>
+    <w:rsid w:val="004F6177"/>
+    <w:rsid w:val="004F6FBC"/>
+    <w:rsid w:val="004F7449"/>
+    <w:rsid w:val="0050167B"/>
+    <w:rsid w:val="00502128"/>
+    <w:rsid w:val="00503840"/>
+    <w:rsid w:val="00503906"/>
+    <w:rsid w:val="005039FF"/>
+    <w:rsid w:val="00503E5A"/>
+    <w:rsid w:val="0050401D"/>
+    <w:rsid w:val="00504769"/>
+    <w:rsid w:val="00504AF7"/>
+    <w:rsid w:val="00505775"/>
+    <w:rsid w:val="00505DC6"/>
+    <w:rsid w:val="00506BD4"/>
+    <w:rsid w:val="00507EB9"/>
+    <w:rsid w:val="005109AD"/>
+    <w:rsid w:val="005111EC"/>
+    <w:rsid w:val="00512354"/>
+    <w:rsid w:val="00512578"/>
+    <w:rsid w:val="00513ACE"/>
+    <w:rsid w:val="0051500E"/>
+    <w:rsid w:val="00515DA1"/>
+    <w:rsid w:val="00516040"/>
+    <w:rsid w:val="005163E5"/>
+    <w:rsid w:val="00517FF8"/>
+    <w:rsid w:val="00523BC5"/>
+    <w:rsid w:val="00524BFB"/>
+    <w:rsid w:val="0052532C"/>
+    <w:rsid w:val="0052553A"/>
+    <w:rsid w:val="0053196F"/>
+    <w:rsid w:val="00531E1E"/>
+    <w:rsid w:val="005322D5"/>
+    <w:rsid w:val="0053667F"/>
+    <w:rsid w:val="00536DB1"/>
+    <w:rsid w:val="00541C7F"/>
+    <w:rsid w:val="00543FDD"/>
+    <w:rsid w:val="00544128"/>
+    <w:rsid w:val="00550B3D"/>
+    <w:rsid w:val="00550DEF"/>
+    <w:rsid w:val="005513BF"/>
+    <w:rsid w:val="00551A42"/>
+    <w:rsid w:val="00552B8A"/>
+    <w:rsid w:val="00552E98"/>
+    <w:rsid w:val="00553A45"/>
+    <w:rsid w:val="00553E84"/>
+    <w:rsid w:val="0055627E"/>
+    <w:rsid w:val="0056442E"/>
+    <w:rsid w:val="005646CD"/>
+    <w:rsid w:val="00566C77"/>
+    <w:rsid w:val="00567DAC"/>
+    <w:rsid w:val="005708C8"/>
+    <w:rsid w:val="00570B21"/>
+    <w:rsid w:val="00570C4E"/>
+    <w:rsid w:val="00570F02"/>
+    <w:rsid w:val="005721C1"/>
+    <w:rsid w:val="005724C7"/>
+    <w:rsid w:val="005726AF"/>
+    <w:rsid w:val="00572FA2"/>
+    <w:rsid w:val="00573481"/>
+    <w:rsid w:val="00575D21"/>
+    <w:rsid w:val="00575EF2"/>
+    <w:rsid w:val="00576969"/>
+    <w:rsid w:val="00577A58"/>
+    <w:rsid w:val="00581A86"/>
+    <w:rsid w:val="0058356F"/>
+    <w:rsid w:val="005835C2"/>
+    <w:rsid w:val="005867E0"/>
+    <w:rsid w:val="00587149"/>
+    <w:rsid w:val="00587461"/>
+    <w:rsid w:val="005876EF"/>
+    <w:rsid w:val="005903E1"/>
+    <w:rsid w:val="005937D4"/>
+    <w:rsid w:val="00594A15"/>
+    <w:rsid w:val="00594C37"/>
+    <w:rsid w:val="005A02C0"/>
+    <w:rsid w:val="005A1BD2"/>
+    <w:rsid w:val="005A1D25"/>
+    <w:rsid w:val="005A20A5"/>
+    <w:rsid w:val="005A35CE"/>
+    <w:rsid w:val="005A37E8"/>
+    <w:rsid w:val="005A45E4"/>
+    <w:rsid w:val="005A52B2"/>
+    <w:rsid w:val="005A5818"/>
+    <w:rsid w:val="005B11E8"/>
+    <w:rsid w:val="005B2B65"/>
+    <w:rsid w:val="005B2ED1"/>
+    <w:rsid w:val="005B7729"/>
+    <w:rsid w:val="005C238B"/>
+    <w:rsid w:val="005C43AE"/>
+    <w:rsid w:val="005C4836"/>
+    <w:rsid w:val="005C4B9B"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D0450"/>
+    <w:rsid w:val="005D05CF"/>
+    <w:rsid w:val="005D0BF2"/>
+    <w:rsid w:val="005D0CC1"/>
+    <w:rsid w:val="005D23DF"/>
+    <w:rsid w:val="005D3347"/>
+    <w:rsid w:val="005D373E"/>
+    <w:rsid w:val="005D4104"/>
+    <w:rsid w:val="005E0C33"/>
+    <w:rsid w:val="005E2C42"/>
+    <w:rsid w:val="005E2F54"/>
+    <w:rsid w:val="005E3F72"/>
+    <w:rsid w:val="005E4093"/>
+    <w:rsid w:val="005E4A35"/>
+    <w:rsid w:val="005E502D"/>
+    <w:rsid w:val="005F1A75"/>
+    <w:rsid w:val="005F1DF8"/>
+    <w:rsid w:val="005F3F99"/>
+    <w:rsid w:val="005F4704"/>
+    <w:rsid w:val="005F669A"/>
+    <w:rsid w:val="005F7856"/>
+    <w:rsid w:val="005F7975"/>
+    <w:rsid w:val="00601B68"/>
+    <w:rsid w:val="006023FF"/>
+    <w:rsid w:val="00602930"/>
+    <w:rsid w:val="00603443"/>
+    <w:rsid w:val="00604145"/>
+    <w:rsid w:val="0060510C"/>
+    <w:rsid w:val="006062CB"/>
+    <w:rsid w:val="0060651F"/>
+    <w:rsid w:val="00607BF1"/>
+    <w:rsid w:val="0061167F"/>
+    <w:rsid w:val="00612D6D"/>
+    <w:rsid w:val="00614D8B"/>
+    <w:rsid w:val="00615B97"/>
+    <w:rsid w:val="00615C1E"/>
+    <w:rsid w:val="0061601E"/>
+    <w:rsid w:val="006161C5"/>
+    <w:rsid w:val="00617445"/>
+    <w:rsid w:val="00617670"/>
+    <w:rsid w:val="006178B5"/>
+    <w:rsid w:val="006205A0"/>
+    <w:rsid w:val="00620680"/>
+    <w:rsid w:val="006210DA"/>
+    <w:rsid w:val="0062161A"/>
+    <w:rsid w:val="00621C96"/>
+    <w:rsid w:val="0062364C"/>
+    <w:rsid w:val="006240B9"/>
+    <w:rsid w:val="0062570A"/>
+    <w:rsid w:val="00625826"/>
+    <w:rsid w:val="00630AB6"/>
+    <w:rsid w:val="00630B6F"/>
+    <w:rsid w:val="00631025"/>
+    <w:rsid w:val="006316A0"/>
+    <w:rsid w:val="00631B52"/>
+    <w:rsid w:val="00636048"/>
+    <w:rsid w:val="006409C9"/>
+    <w:rsid w:val="00642781"/>
+    <w:rsid w:val="006429A2"/>
+    <w:rsid w:val="0064436C"/>
+    <w:rsid w:val="00645049"/>
+    <w:rsid w:val="006453C3"/>
+    <w:rsid w:val="0064686E"/>
+    <w:rsid w:val="0065122D"/>
+    <w:rsid w:val="00654AAE"/>
+    <w:rsid w:val="00655B64"/>
+    <w:rsid w:val="00655C09"/>
+    <w:rsid w:val="00657015"/>
+    <w:rsid w:val="00657C58"/>
+    <w:rsid w:val="00660942"/>
+    <w:rsid w:val="00660D2F"/>
+    <w:rsid w:val="00660E18"/>
+    <w:rsid w:val="00662AE5"/>
+    <w:rsid w:val="006663FB"/>
+    <w:rsid w:val="0066787D"/>
+    <w:rsid w:val="00667A10"/>
+    <w:rsid w:val="0067032F"/>
+    <w:rsid w:val="00670BF2"/>
+    <w:rsid w:val="00671714"/>
+    <w:rsid w:val="006728C4"/>
+    <w:rsid w:val="00672CA9"/>
+    <w:rsid w:val="00675C72"/>
+    <w:rsid w:val="00675D83"/>
+    <w:rsid w:val="006774E2"/>
+    <w:rsid w:val="00680399"/>
+    <w:rsid w:val="006807DA"/>
+    <w:rsid w:val="00680CD1"/>
+    <w:rsid w:val="0068246C"/>
+    <w:rsid w:val="00682CE0"/>
+    <w:rsid w:val="0068385D"/>
+    <w:rsid w:val="00683B2D"/>
+    <w:rsid w:val="00684338"/>
+    <w:rsid w:val="00685CDF"/>
+    <w:rsid w:val="00686A4D"/>
+    <w:rsid w:val="00686D9D"/>
+    <w:rsid w:val="00686F7E"/>
+    <w:rsid w:val="00690060"/>
+    <w:rsid w:val="00690495"/>
+    <w:rsid w:val="00690F67"/>
+    <w:rsid w:val="006922B6"/>
+    <w:rsid w:val="00692D91"/>
+    <w:rsid w:val="00693826"/>
+    <w:rsid w:val="006949D0"/>
+    <w:rsid w:val="00695446"/>
+    <w:rsid w:val="0069568D"/>
+    <w:rsid w:val="006958B1"/>
+    <w:rsid w:val="00696722"/>
+    <w:rsid w:val="006A052B"/>
+    <w:rsid w:val="006A0AB2"/>
+    <w:rsid w:val="006A0D9E"/>
+    <w:rsid w:val="006A19B5"/>
+    <w:rsid w:val="006A39CE"/>
+    <w:rsid w:val="006A4F67"/>
+    <w:rsid w:val="006A5D20"/>
+    <w:rsid w:val="006A630B"/>
+    <w:rsid w:val="006A6A03"/>
+    <w:rsid w:val="006A7FCC"/>
+    <w:rsid w:val="006B166B"/>
+    <w:rsid w:val="006B266E"/>
+    <w:rsid w:val="006B2D46"/>
+    <w:rsid w:val="006B6260"/>
+    <w:rsid w:val="006B740F"/>
+    <w:rsid w:val="006C030F"/>
+    <w:rsid w:val="006C0D42"/>
+    <w:rsid w:val="006C1618"/>
+    <w:rsid w:val="006C1C83"/>
+    <w:rsid w:val="006C3F45"/>
+    <w:rsid w:val="006C5F20"/>
+    <w:rsid w:val="006C70B2"/>
+    <w:rsid w:val="006D356C"/>
+    <w:rsid w:val="006D4F6C"/>
+    <w:rsid w:val="006D56A8"/>
+    <w:rsid w:val="006D5A3A"/>
+    <w:rsid w:val="006D65D3"/>
+    <w:rsid w:val="006D6B6A"/>
+    <w:rsid w:val="006D79C6"/>
+    <w:rsid w:val="006D7CC6"/>
+    <w:rsid w:val="006E02FF"/>
+    <w:rsid w:val="006E0321"/>
+    <w:rsid w:val="006E2224"/>
+    <w:rsid w:val="006E2279"/>
+    <w:rsid w:val="006E2435"/>
+    <w:rsid w:val="006E378F"/>
+    <w:rsid w:val="006E38AE"/>
+    <w:rsid w:val="006E5475"/>
+    <w:rsid w:val="006E6141"/>
+    <w:rsid w:val="006F23DF"/>
+    <w:rsid w:val="006F5BE2"/>
+    <w:rsid w:val="006F7AED"/>
+    <w:rsid w:val="00700C09"/>
+    <w:rsid w:val="0070161E"/>
+    <w:rsid w:val="00701652"/>
+    <w:rsid w:val="00701C3F"/>
+    <w:rsid w:val="007028A9"/>
+    <w:rsid w:val="00703E0C"/>
+    <w:rsid w:val="00705A91"/>
+    <w:rsid w:val="00705AC8"/>
+    <w:rsid w:val="0070614E"/>
+    <w:rsid w:val="00706647"/>
+    <w:rsid w:val="00707BE1"/>
+    <w:rsid w:val="00710F96"/>
+    <w:rsid w:val="00712E98"/>
+    <w:rsid w:val="00713551"/>
+    <w:rsid w:val="00713F06"/>
+    <w:rsid w:val="007140F0"/>
+    <w:rsid w:val="0071454D"/>
+    <w:rsid w:val="00715BF8"/>
+    <w:rsid w:val="00720892"/>
+    <w:rsid w:val="007235E1"/>
+    <w:rsid w:val="00723F8D"/>
+    <w:rsid w:val="00725408"/>
+    <w:rsid w:val="0072615D"/>
+    <w:rsid w:val="00726EF3"/>
+    <w:rsid w:val="00730ABF"/>
+    <w:rsid w:val="007321F4"/>
+    <w:rsid w:val="00732AFC"/>
+    <w:rsid w:val="00732B34"/>
+    <w:rsid w:val="00734125"/>
+    <w:rsid w:val="00734EFB"/>
+    <w:rsid w:val="0073553B"/>
+    <w:rsid w:val="007369FE"/>
+    <w:rsid w:val="00737DFF"/>
+    <w:rsid w:val="00740389"/>
+    <w:rsid w:val="007406B6"/>
+    <w:rsid w:val="0074084F"/>
+    <w:rsid w:val="007409DD"/>
+    <w:rsid w:val="00740F66"/>
+    <w:rsid w:val="00742429"/>
+    <w:rsid w:val="00745E8C"/>
+    <w:rsid w:val="007469C3"/>
+    <w:rsid w:val="00746D5A"/>
+    <w:rsid w:val="00746FA6"/>
+    <w:rsid w:val="007500A4"/>
+    <w:rsid w:val="00750192"/>
+    <w:rsid w:val="0075355E"/>
+    <w:rsid w:val="0075482D"/>
+    <w:rsid w:val="00754DB3"/>
+    <w:rsid w:val="007559B5"/>
+    <w:rsid w:val="00757CBE"/>
+    <w:rsid w:val="00760D55"/>
+    <w:rsid w:val="00761A26"/>
+    <w:rsid w:val="00761AB7"/>
+    <w:rsid w:val="00761B78"/>
+    <w:rsid w:val="00761C16"/>
+    <w:rsid w:val="00763723"/>
+    <w:rsid w:val="0076547B"/>
+    <w:rsid w:val="00771ED9"/>
+    <w:rsid w:val="007770F3"/>
+    <w:rsid w:val="00777CBA"/>
+    <w:rsid w:val="0078036E"/>
+    <w:rsid w:val="00780C0E"/>
+    <w:rsid w:val="007816AF"/>
+    <w:rsid w:val="007823BF"/>
+    <w:rsid w:val="00784481"/>
+    <w:rsid w:val="00785A98"/>
+    <w:rsid w:val="00787531"/>
+    <w:rsid w:val="007934D9"/>
+    <w:rsid w:val="007935A5"/>
+    <w:rsid w:val="00793FB7"/>
+    <w:rsid w:val="00795966"/>
+    <w:rsid w:val="00797E71"/>
+    <w:rsid w:val="007A0ECA"/>
+    <w:rsid w:val="007A1004"/>
+    <w:rsid w:val="007A3155"/>
+    <w:rsid w:val="007A4318"/>
+    <w:rsid w:val="007A4773"/>
+    <w:rsid w:val="007A4E91"/>
+    <w:rsid w:val="007A5F5F"/>
+    <w:rsid w:val="007A66B4"/>
+    <w:rsid w:val="007A684B"/>
+    <w:rsid w:val="007B001A"/>
+    <w:rsid w:val="007B2FC7"/>
+    <w:rsid w:val="007B4AB5"/>
+    <w:rsid w:val="007B5B8D"/>
+    <w:rsid w:val="007B68ED"/>
+    <w:rsid w:val="007B6A90"/>
+    <w:rsid w:val="007B6F90"/>
+    <w:rsid w:val="007C1F4F"/>
+    <w:rsid w:val="007C352B"/>
+    <w:rsid w:val="007C4697"/>
+    <w:rsid w:val="007C65AD"/>
+    <w:rsid w:val="007C6CB8"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rsid w:val="007C7B1B"/>
+    <w:rsid w:val="007C7BD6"/>
+    <w:rsid w:val="007D095C"/>
+    <w:rsid w:val="007D2416"/>
+    <w:rsid w:val="007D3A14"/>
+    <w:rsid w:val="007D44E1"/>
+    <w:rsid w:val="007D55AE"/>
+    <w:rsid w:val="007D7238"/>
+    <w:rsid w:val="007D756C"/>
+    <w:rsid w:val="007E1281"/>
+    <w:rsid w:val="007E1312"/>
+    <w:rsid w:val="007E2BD2"/>
+    <w:rsid w:val="007E2C5B"/>
+    <w:rsid w:val="007E57BB"/>
+    <w:rsid w:val="007E66A3"/>
+    <w:rsid w:val="007F0D48"/>
+    <w:rsid w:val="007F1A3C"/>
+    <w:rsid w:val="007F1F08"/>
+    <w:rsid w:val="007F26EA"/>
+    <w:rsid w:val="007F3498"/>
+    <w:rsid w:val="007F3F5A"/>
+    <w:rsid w:val="007F456F"/>
+    <w:rsid w:val="007F4A81"/>
+    <w:rsid w:val="007F5A18"/>
+    <w:rsid w:val="007F5C31"/>
+    <w:rsid w:val="007F6A61"/>
+    <w:rsid w:val="007F7ECA"/>
+    <w:rsid w:val="008023A2"/>
+    <w:rsid w:val="00803C8A"/>
+    <w:rsid w:val="008063F2"/>
+    <w:rsid w:val="0081354B"/>
+    <w:rsid w:val="00813A40"/>
+    <w:rsid w:val="008157C6"/>
+    <w:rsid w:val="00820A86"/>
+    <w:rsid w:val="00825142"/>
+    <w:rsid w:val="008261A6"/>
+    <w:rsid w:val="00826582"/>
+    <w:rsid w:val="008271FD"/>
+    <w:rsid w:val="00831E77"/>
+    <w:rsid w:val="00833238"/>
+    <w:rsid w:val="008340C7"/>
+    <w:rsid w:val="008363EE"/>
+    <w:rsid w:val="00837062"/>
+    <w:rsid w:val="008377A3"/>
+    <w:rsid w:val="008410C4"/>
+    <w:rsid w:val="008427A4"/>
+    <w:rsid w:val="008438DC"/>
+    <w:rsid w:val="008457B0"/>
+    <w:rsid w:val="00845880"/>
+    <w:rsid w:val="00847B31"/>
+    <w:rsid w:val="00850262"/>
+    <w:rsid w:val="00850E0E"/>
+    <w:rsid w:val="00852176"/>
+    <w:rsid w:val="00853C70"/>
+    <w:rsid w:val="00857672"/>
+    <w:rsid w:val="0085797A"/>
+    <w:rsid w:val="00860781"/>
+    <w:rsid w:val="0086079E"/>
+    <w:rsid w:val="00860D02"/>
+    <w:rsid w:val="00863C19"/>
+    <w:rsid w:val="00864A56"/>
+    <w:rsid w:val="00865972"/>
+    <w:rsid w:val="00870684"/>
+    <w:rsid w:val="00870853"/>
+    <w:rsid w:val="0087244E"/>
+    <w:rsid w:val="0087381C"/>
+    <w:rsid w:val="008746C3"/>
+    <w:rsid w:val="00875B38"/>
+    <w:rsid w:val="008762ED"/>
+    <w:rsid w:val="00876D10"/>
+    <w:rsid w:val="008778FE"/>
+    <w:rsid w:val="00877F41"/>
+    <w:rsid w:val="0088261E"/>
+    <w:rsid w:val="00882CB5"/>
+    <w:rsid w:val="00883875"/>
+    <w:rsid w:val="008841D8"/>
+    <w:rsid w:val="00885052"/>
+    <w:rsid w:val="00890EA0"/>
+    <w:rsid w:val="0089144C"/>
+    <w:rsid w:val="00893532"/>
+    <w:rsid w:val="00894350"/>
+    <w:rsid w:val="00895751"/>
+    <w:rsid w:val="00895917"/>
+    <w:rsid w:val="00895A98"/>
+    <w:rsid w:val="00896E5E"/>
+    <w:rsid w:val="00897B11"/>
+    <w:rsid w:val="00897F7F"/>
+    <w:rsid w:val="008A0FA6"/>
+    <w:rsid w:val="008A1E68"/>
+    <w:rsid w:val="008A55A4"/>
+    <w:rsid w:val="008A6756"/>
+    <w:rsid w:val="008A68F6"/>
+    <w:rsid w:val="008A6F5B"/>
+    <w:rsid w:val="008B1053"/>
+    <w:rsid w:val="008B37C4"/>
+    <w:rsid w:val="008B470D"/>
+    <w:rsid w:val="008C0F9F"/>
+    <w:rsid w:val="008C1E70"/>
+    <w:rsid w:val="008C200F"/>
+    <w:rsid w:val="008C3822"/>
+    <w:rsid w:val="008C5396"/>
+    <w:rsid w:val="008C56F0"/>
+    <w:rsid w:val="008C5FC1"/>
+    <w:rsid w:val="008D1732"/>
+    <w:rsid w:val="008D190E"/>
+    <w:rsid w:val="008D1B41"/>
+    <w:rsid w:val="008D2794"/>
+    <w:rsid w:val="008D30D9"/>
+    <w:rsid w:val="008D3F47"/>
+    <w:rsid w:val="008D4203"/>
+    <w:rsid w:val="008D5DF5"/>
+    <w:rsid w:val="008D6FB2"/>
+    <w:rsid w:val="008D770F"/>
+    <w:rsid w:val="008D7B4F"/>
+    <w:rsid w:val="008E171D"/>
+    <w:rsid w:val="008E2AF6"/>
+    <w:rsid w:val="008E32CB"/>
+    <w:rsid w:val="008E368A"/>
+    <w:rsid w:val="008E4B48"/>
+    <w:rsid w:val="008E5198"/>
+    <w:rsid w:val="008E55BC"/>
+    <w:rsid w:val="008E5BA7"/>
+    <w:rsid w:val="008E5C49"/>
+    <w:rsid w:val="008E5E0D"/>
+    <w:rsid w:val="008F031A"/>
+    <w:rsid w:val="008F04EC"/>
+    <w:rsid w:val="008F2C1B"/>
+    <w:rsid w:val="008F2CA8"/>
+    <w:rsid w:val="008F5D5A"/>
+    <w:rsid w:val="008F7C0F"/>
+    <w:rsid w:val="008F7D9A"/>
+    <w:rsid w:val="00901A21"/>
+    <w:rsid w:val="00901C3D"/>
+    <w:rsid w:val="0090359C"/>
+    <w:rsid w:val="0090360E"/>
+    <w:rsid w:val="00904AF2"/>
+    <w:rsid w:val="00906ED2"/>
+    <w:rsid w:val="00913557"/>
+    <w:rsid w:val="00913C44"/>
+    <w:rsid w:val="009165FC"/>
+    <w:rsid w:val="00921A6A"/>
+    <w:rsid w:val="009221E7"/>
+    <w:rsid w:val="00924B97"/>
+    <w:rsid w:val="00925D8F"/>
+    <w:rsid w:val="00926034"/>
+    <w:rsid w:val="00926734"/>
+    <w:rsid w:val="00926AD0"/>
+    <w:rsid w:val="009307FC"/>
+    <w:rsid w:val="00930B88"/>
+    <w:rsid w:val="009330FC"/>
+    <w:rsid w:val="00933367"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00937A2B"/>
+    <w:rsid w:val="00940A03"/>
+    <w:rsid w:val="00940BF4"/>
+    <w:rsid w:val="00944A6C"/>
+    <w:rsid w:val="00947DF8"/>
+    <w:rsid w:val="00950464"/>
+    <w:rsid w:val="00953142"/>
+    <w:rsid w:val="00954A0C"/>
+    <w:rsid w:val="00955EF4"/>
+    <w:rsid w:val="009560F2"/>
+    <w:rsid w:val="009608EC"/>
+    <w:rsid w:val="00960DB1"/>
+    <w:rsid w:val="009630AD"/>
+    <w:rsid w:val="009648DF"/>
+    <w:rsid w:val="00965791"/>
+    <w:rsid w:val="0097065D"/>
+    <w:rsid w:val="00972ED4"/>
+    <w:rsid w:val="00973973"/>
+    <w:rsid w:val="0098089F"/>
+    <w:rsid w:val="00981667"/>
+    <w:rsid w:val="00981A19"/>
+    <w:rsid w:val="00981CBA"/>
+    <w:rsid w:val="00984098"/>
+    <w:rsid w:val="009918C8"/>
+    <w:rsid w:val="00992611"/>
+    <w:rsid w:val="0099373E"/>
+    <w:rsid w:val="0099438F"/>
+    <w:rsid w:val="00995C5F"/>
+    <w:rsid w:val="009973AF"/>
+    <w:rsid w:val="009A00C0"/>
+    <w:rsid w:val="009A1A9B"/>
+    <w:rsid w:val="009A1F77"/>
+    <w:rsid w:val="009A2030"/>
+    <w:rsid w:val="009A2A36"/>
+    <w:rsid w:val="009A2E45"/>
+    <w:rsid w:val="009A3D5B"/>
+    <w:rsid w:val="009A42E4"/>
+    <w:rsid w:val="009A5022"/>
+    <w:rsid w:val="009A5F4A"/>
+    <w:rsid w:val="009B07EB"/>
+    <w:rsid w:val="009B2F29"/>
+    <w:rsid w:val="009B367A"/>
+    <w:rsid w:val="009B3780"/>
+    <w:rsid w:val="009B4D67"/>
+    <w:rsid w:val="009B5347"/>
+    <w:rsid w:val="009B5625"/>
+    <w:rsid w:val="009B600D"/>
+    <w:rsid w:val="009B659F"/>
+    <w:rsid w:val="009B694B"/>
+    <w:rsid w:val="009C1121"/>
+    <w:rsid w:val="009C34C9"/>
+    <w:rsid w:val="009C4808"/>
+    <w:rsid w:val="009C48A5"/>
+    <w:rsid w:val="009C4C71"/>
+    <w:rsid w:val="009C53E2"/>
+    <w:rsid w:val="009C61BB"/>
+    <w:rsid w:val="009D1F5F"/>
+    <w:rsid w:val="009D3F60"/>
+    <w:rsid w:val="009D49EF"/>
+    <w:rsid w:val="009D7BC8"/>
+    <w:rsid w:val="009E1544"/>
+    <w:rsid w:val="009E1B7D"/>
+    <w:rsid w:val="009E3CE2"/>
+    <w:rsid w:val="009E4F97"/>
+    <w:rsid w:val="009E7E5B"/>
+    <w:rsid w:val="009F3FC1"/>
+    <w:rsid w:val="009F4043"/>
+    <w:rsid w:val="009F6BE9"/>
+    <w:rsid w:val="009F71CB"/>
+    <w:rsid w:val="00A0061C"/>
+    <w:rsid w:val="00A02C13"/>
+    <w:rsid w:val="00A04152"/>
+    <w:rsid w:val="00A052C4"/>
+    <w:rsid w:val="00A057F2"/>
+    <w:rsid w:val="00A0660D"/>
+    <w:rsid w:val="00A068DD"/>
+    <w:rsid w:val="00A1076F"/>
+    <w:rsid w:val="00A10EB0"/>
+    <w:rsid w:val="00A11321"/>
+    <w:rsid w:val="00A11EE9"/>
+    <w:rsid w:val="00A121F4"/>
+    <w:rsid w:val="00A14079"/>
+    <w:rsid w:val="00A155CC"/>
+    <w:rsid w:val="00A158B7"/>
+    <w:rsid w:val="00A20A64"/>
+    <w:rsid w:val="00A20C44"/>
+    <w:rsid w:val="00A249BB"/>
+    <w:rsid w:val="00A250FD"/>
+    <w:rsid w:val="00A2532E"/>
+    <w:rsid w:val="00A25A33"/>
+    <w:rsid w:val="00A25FA5"/>
+    <w:rsid w:val="00A2680B"/>
+    <w:rsid w:val="00A30796"/>
+    <w:rsid w:val="00A3157D"/>
+    <w:rsid w:val="00A33F92"/>
+    <w:rsid w:val="00A3473F"/>
+    <w:rsid w:val="00A35A2F"/>
+    <w:rsid w:val="00A35E91"/>
+    <w:rsid w:val="00A36D43"/>
+    <w:rsid w:val="00A37161"/>
+    <w:rsid w:val="00A40447"/>
+    <w:rsid w:val="00A409D9"/>
+    <w:rsid w:val="00A41039"/>
+    <w:rsid w:val="00A41AD1"/>
+    <w:rsid w:val="00A42508"/>
+    <w:rsid w:val="00A43CBF"/>
+    <w:rsid w:val="00A44383"/>
+    <w:rsid w:val="00A4452E"/>
+    <w:rsid w:val="00A46FB0"/>
+    <w:rsid w:val="00A54828"/>
+    <w:rsid w:val="00A562C7"/>
+    <w:rsid w:val="00A56BB8"/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:rsid w:val="00A5761C"/>
+    <w:rsid w:val="00A6055A"/>
+    <w:rsid w:val="00A60BF6"/>
+    <w:rsid w:val="00A61077"/>
+    <w:rsid w:val="00A64CDB"/>
+    <w:rsid w:val="00A657E5"/>
+    <w:rsid w:val="00A674CA"/>
+    <w:rsid w:val="00A67C6D"/>
+    <w:rsid w:val="00A7071D"/>
+    <w:rsid w:val="00A711B0"/>
+    <w:rsid w:val="00A73CD3"/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:rsid w:val="00A808C1"/>
+    <w:rsid w:val="00A80BAC"/>
+    <w:rsid w:val="00A81491"/>
+    <w:rsid w:val="00A84167"/>
+    <w:rsid w:val="00A84D02"/>
+    <w:rsid w:val="00A85253"/>
+    <w:rsid w:val="00A85A98"/>
+    <w:rsid w:val="00A8606C"/>
+    <w:rsid w:val="00A870EA"/>
+    <w:rsid w:val="00A87AC2"/>
+    <w:rsid w:val="00A9015F"/>
+    <w:rsid w:val="00A91C63"/>
+    <w:rsid w:val="00A91C9B"/>
+    <w:rsid w:val="00A91D31"/>
+    <w:rsid w:val="00A91F09"/>
+    <w:rsid w:val="00A93692"/>
+    <w:rsid w:val="00A93AF5"/>
+    <w:rsid w:val="00A973A2"/>
+    <w:rsid w:val="00A97D8D"/>
+    <w:rsid w:val="00AA087F"/>
+    <w:rsid w:val="00AA1012"/>
+    <w:rsid w:val="00AA4B56"/>
+    <w:rsid w:val="00AA5F6E"/>
+    <w:rsid w:val="00AA63A2"/>
+    <w:rsid w:val="00AA6635"/>
+    <w:rsid w:val="00AA68E7"/>
+    <w:rsid w:val="00AA79CB"/>
+    <w:rsid w:val="00AB0D77"/>
+    <w:rsid w:val="00AB17BC"/>
+    <w:rsid w:val="00AB19DC"/>
+    <w:rsid w:val="00AB2901"/>
+    <w:rsid w:val="00AB4F5A"/>
+    <w:rsid w:val="00AB705C"/>
+    <w:rsid w:val="00AB74E6"/>
+    <w:rsid w:val="00AB7962"/>
+    <w:rsid w:val="00AB7D04"/>
+    <w:rsid w:val="00AC08EE"/>
+    <w:rsid w:val="00AC1165"/>
+    <w:rsid w:val="00AC1503"/>
+    <w:rsid w:val="00AC4FB2"/>
+    <w:rsid w:val="00AC578C"/>
+    <w:rsid w:val="00AC7675"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00AD030F"/>
+    <w:rsid w:val="00AD0D4E"/>
+    <w:rsid w:val="00AD388C"/>
+    <w:rsid w:val="00AD6DEB"/>
+    <w:rsid w:val="00AE0731"/>
+    <w:rsid w:val="00AE0DF7"/>
+    <w:rsid w:val="00AE1B20"/>
+    <w:rsid w:val="00AE3B8D"/>
+    <w:rsid w:val="00AE5768"/>
+    <w:rsid w:val="00AE5ACF"/>
+    <w:rsid w:val="00AE71F7"/>
+    <w:rsid w:val="00AF20D6"/>
+    <w:rsid w:val="00AF2261"/>
+    <w:rsid w:val="00AF3214"/>
+    <w:rsid w:val="00AF33CF"/>
+    <w:rsid w:val="00AF4510"/>
+    <w:rsid w:val="00AF4B87"/>
+    <w:rsid w:val="00AF6266"/>
+    <w:rsid w:val="00AF6E94"/>
+    <w:rsid w:val="00B01B98"/>
+    <w:rsid w:val="00B028FC"/>
+    <w:rsid w:val="00B02EA9"/>
+    <w:rsid w:val="00B02EAC"/>
+    <w:rsid w:val="00B04339"/>
+    <w:rsid w:val="00B0738C"/>
+    <w:rsid w:val="00B101F2"/>
+    <w:rsid w:val="00B105F4"/>
+    <w:rsid w:val="00B12D74"/>
+    <w:rsid w:val="00B16FD5"/>
+    <w:rsid w:val="00B2007B"/>
+    <w:rsid w:val="00B20602"/>
+    <w:rsid w:val="00B20BEB"/>
+    <w:rsid w:val="00B23370"/>
+    <w:rsid w:val="00B23BB2"/>
+    <w:rsid w:val="00B24095"/>
+    <w:rsid w:val="00B24CDD"/>
+    <w:rsid w:val="00B26D37"/>
+    <w:rsid w:val="00B26EF1"/>
+    <w:rsid w:val="00B27A89"/>
+    <w:rsid w:val="00B27A9C"/>
+    <w:rsid w:val="00B30C56"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B34813"/>
+    <w:rsid w:val="00B369B4"/>
+    <w:rsid w:val="00B402FD"/>
+    <w:rsid w:val="00B404E9"/>
+    <w:rsid w:val="00B40CE2"/>
+    <w:rsid w:val="00B40CFA"/>
+    <w:rsid w:val="00B44F81"/>
+    <w:rsid w:val="00B45FC9"/>
+    <w:rsid w:val="00B460B7"/>
+    <w:rsid w:val="00B51345"/>
+    <w:rsid w:val="00B51D3A"/>
+    <w:rsid w:val="00B523BA"/>
+    <w:rsid w:val="00B54F8F"/>
+    <w:rsid w:val="00B554AB"/>
+    <w:rsid w:val="00B55BE2"/>
+    <w:rsid w:val="00B56BCA"/>
+    <w:rsid w:val="00B57C6A"/>
+    <w:rsid w:val="00B61DE8"/>
+    <w:rsid w:val="00B6277B"/>
+    <w:rsid w:val="00B62842"/>
+    <w:rsid w:val="00B633EF"/>
+    <w:rsid w:val="00B64BD7"/>
+    <w:rsid w:val="00B656CD"/>
+    <w:rsid w:val="00B66C2D"/>
+    <w:rsid w:val="00B6714E"/>
+    <w:rsid w:val="00B70145"/>
+    <w:rsid w:val="00B7022B"/>
+    <w:rsid w:val="00B728B6"/>
+    <w:rsid w:val="00B72C01"/>
+    <w:rsid w:val="00B73791"/>
+    <w:rsid w:val="00B73EA0"/>
+    <w:rsid w:val="00B75C1F"/>
+    <w:rsid w:val="00B76186"/>
+    <w:rsid w:val="00B7619E"/>
+    <w:rsid w:val="00B77443"/>
+    <w:rsid w:val="00B774B4"/>
+    <w:rsid w:val="00B810A7"/>
+    <w:rsid w:val="00B82BF7"/>
+    <w:rsid w:val="00B845DF"/>
+    <w:rsid w:val="00B84A93"/>
+    <w:rsid w:val="00B85791"/>
+    <w:rsid w:val="00B86B59"/>
+    <w:rsid w:val="00B87B6A"/>
+    <w:rsid w:val="00B900CD"/>
+    <w:rsid w:val="00B91752"/>
+    <w:rsid w:val="00B97BD5"/>
+    <w:rsid w:val="00B97C2B"/>
+    <w:rsid w:val="00BA033C"/>
+    <w:rsid w:val="00BA2DE1"/>
+    <w:rsid w:val="00BA5D97"/>
+    <w:rsid w:val="00BA759F"/>
+    <w:rsid w:val="00BA7AA6"/>
+    <w:rsid w:val="00BB2F47"/>
+    <w:rsid w:val="00BB3778"/>
+    <w:rsid w:val="00BC0546"/>
+    <w:rsid w:val="00BC06D5"/>
+    <w:rsid w:val="00BC346A"/>
+    <w:rsid w:val="00BC3958"/>
+    <w:rsid w:val="00BC44F2"/>
+    <w:rsid w:val="00BC58AB"/>
+    <w:rsid w:val="00BC5C62"/>
+    <w:rsid w:val="00BC5D86"/>
+    <w:rsid w:val="00BC621D"/>
+    <w:rsid w:val="00BC7A8C"/>
+    <w:rsid w:val="00BD00CB"/>
+    <w:rsid w:val="00BD0D6D"/>
+    <w:rsid w:val="00BD25FB"/>
+    <w:rsid w:val="00BD3F64"/>
+    <w:rsid w:val="00BD67E6"/>
+    <w:rsid w:val="00BD6804"/>
+    <w:rsid w:val="00BE0B72"/>
+    <w:rsid w:val="00BE116E"/>
+    <w:rsid w:val="00BE1C8F"/>
+    <w:rsid w:val="00BE1FDD"/>
+    <w:rsid w:val="00BE2D51"/>
+    <w:rsid w:val="00BE33FB"/>
+    <w:rsid w:val="00BE5305"/>
+    <w:rsid w:val="00BF0046"/>
+    <w:rsid w:val="00BF0B30"/>
+    <w:rsid w:val="00BF0EE6"/>
+    <w:rsid w:val="00BF3295"/>
+    <w:rsid w:val="00BF529C"/>
+    <w:rsid w:val="00BF6A30"/>
+    <w:rsid w:val="00BF7ED9"/>
+    <w:rsid w:val="00C00B0A"/>
+    <w:rsid w:val="00C01C78"/>
+    <w:rsid w:val="00C038A4"/>
+    <w:rsid w:val="00C07772"/>
+    <w:rsid w:val="00C129B8"/>
+    <w:rsid w:val="00C12DBA"/>
+    <w:rsid w:val="00C143DC"/>
+    <w:rsid w:val="00C14B82"/>
+    <w:rsid w:val="00C1598F"/>
+    <w:rsid w:val="00C16825"/>
+    <w:rsid w:val="00C17A98"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C22E1A"/>
+    <w:rsid w:val="00C243AA"/>
+    <w:rsid w:val="00C25338"/>
+    <w:rsid w:val="00C26D33"/>
+    <w:rsid w:val="00C279B7"/>
+    <w:rsid w:val="00C27F98"/>
+    <w:rsid w:val="00C309E4"/>
+    <w:rsid w:val="00C313B9"/>
+    <w:rsid w:val="00C31D1B"/>
+    <w:rsid w:val="00C335C6"/>
+    <w:rsid w:val="00C348B7"/>
+    <w:rsid w:val="00C402CF"/>
+    <w:rsid w:val="00C40759"/>
+    <w:rsid w:val="00C41D3A"/>
+    <w:rsid w:val="00C41EAE"/>
+    <w:rsid w:val="00C458CB"/>
+    <w:rsid w:val="00C46747"/>
+    <w:rsid w:val="00C50632"/>
+    <w:rsid w:val="00C51618"/>
+    <w:rsid w:val="00C52644"/>
+    <w:rsid w:val="00C526D5"/>
+    <w:rsid w:val="00C53752"/>
+    <w:rsid w:val="00C545D7"/>
+    <w:rsid w:val="00C5488D"/>
+    <w:rsid w:val="00C562FA"/>
+    <w:rsid w:val="00C60E8D"/>
+    <w:rsid w:val="00C61AFC"/>
+    <w:rsid w:val="00C61CE7"/>
+    <w:rsid w:val="00C61D10"/>
+    <w:rsid w:val="00C628BE"/>
+    <w:rsid w:val="00C63E9A"/>
+    <w:rsid w:val="00C6631E"/>
+    <w:rsid w:val="00C67006"/>
+    <w:rsid w:val="00C67367"/>
+    <w:rsid w:val="00C71685"/>
+    <w:rsid w:val="00C73AA4"/>
+    <w:rsid w:val="00C75D7D"/>
+    <w:rsid w:val="00C764A0"/>
+    <w:rsid w:val="00C77D12"/>
+    <w:rsid w:val="00C80704"/>
+    <w:rsid w:val="00C82085"/>
+    <w:rsid w:val="00C8279F"/>
+    <w:rsid w:val="00C83F6E"/>
+    <w:rsid w:val="00C8458C"/>
+    <w:rsid w:val="00C854A7"/>
+    <w:rsid w:val="00C86037"/>
+    <w:rsid w:val="00C86832"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C87C71"/>
+    <w:rsid w:val="00C90747"/>
+    <w:rsid w:val="00C91993"/>
+    <w:rsid w:val="00C91A50"/>
+    <w:rsid w:val="00C920EE"/>
+    <w:rsid w:val="00C93ED9"/>
+    <w:rsid w:val="00C9506B"/>
+    <w:rsid w:val="00C95F57"/>
+    <w:rsid w:val="00C977C4"/>
+    <w:rsid w:val="00CA2AF7"/>
+    <w:rsid w:val="00CA3E6A"/>
+    <w:rsid w:val="00CA461B"/>
+    <w:rsid w:val="00CB1DF7"/>
+    <w:rsid w:val="00CB3985"/>
+    <w:rsid w:val="00CB47CE"/>
+    <w:rsid w:val="00CB4E88"/>
+    <w:rsid w:val="00CB53B2"/>
+    <w:rsid w:val="00CB78C8"/>
+    <w:rsid w:val="00CC191F"/>
+    <w:rsid w:val="00CC2976"/>
+    <w:rsid w:val="00CC5B99"/>
+    <w:rsid w:val="00CC5D28"/>
+    <w:rsid w:val="00CC662F"/>
+    <w:rsid w:val="00CC7748"/>
+    <w:rsid w:val="00CD0507"/>
+    <w:rsid w:val="00CD07A4"/>
+    <w:rsid w:val="00CD1976"/>
+    <w:rsid w:val="00CD2C16"/>
+    <w:rsid w:val="00CD3F42"/>
+    <w:rsid w:val="00CD47EA"/>
+    <w:rsid w:val="00CD51D7"/>
+    <w:rsid w:val="00CD636E"/>
+    <w:rsid w:val="00CD7421"/>
+    <w:rsid w:val="00CD7655"/>
+    <w:rsid w:val="00CE1D3B"/>
+    <w:rsid w:val="00CE3CC5"/>
+    <w:rsid w:val="00CE5BF6"/>
+    <w:rsid w:val="00CE5EF2"/>
+    <w:rsid w:val="00CF0D43"/>
+    <w:rsid w:val="00CF1A8F"/>
+    <w:rsid w:val="00CF24DF"/>
+    <w:rsid w:val="00CF2671"/>
+    <w:rsid w:val="00CF35C1"/>
+    <w:rsid w:val="00CF42BE"/>
+    <w:rsid w:val="00CF5FAA"/>
+    <w:rsid w:val="00D005BF"/>
+    <w:rsid w:val="00D00D56"/>
+    <w:rsid w:val="00D014BA"/>
+    <w:rsid w:val="00D0176E"/>
+    <w:rsid w:val="00D01D52"/>
+    <w:rsid w:val="00D04543"/>
+    <w:rsid w:val="00D050B2"/>
+    <w:rsid w:val="00D05D43"/>
+    <w:rsid w:val="00D05E7F"/>
+    <w:rsid w:val="00D068E3"/>
+    <w:rsid w:val="00D076A8"/>
+    <w:rsid w:val="00D07746"/>
+    <w:rsid w:val="00D1004C"/>
+    <w:rsid w:val="00D1776C"/>
+    <w:rsid w:val="00D17F25"/>
+    <w:rsid w:val="00D200AF"/>
+    <w:rsid w:val="00D20649"/>
+    <w:rsid w:val="00D23153"/>
+    <w:rsid w:val="00D23570"/>
+    <w:rsid w:val="00D24337"/>
+    <w:rsid w:val="00D26286"/>
+    <w:rsid w:val="00D26B67"/>
+    <w:rsid w:val="00D3152F"/>
+    <w:rsid w:val="00D33618"/>
+    <w:rsid w:val="00D339AF"/>
+    <w:rsid w:val="00D363D1"/>
+    <w:rsid w:val="00D36654"/>
+    <w:rsid w:val="00D40C27"/>
+    <w:rsid w:val="00D460F2"/>
+    <w:rsid w:val="00D548C0"/>
+    <w:rsid w:val="00D5575F"/>
+    <w:rsid w:val="00D57769"/>
+    <w:rsid w:val="00D6222D"/>
+    <w:rsid w:val="00D6340B"/>
+    <w:rsid w:val="00D6505D"/>
+    <w:rsid w:val="00D659A9"/>
+    <w:rsid w:val="00D66D25"/>
+    <w:rsid w:val="00D705BD"/>
+    <w:rsid w:val="00D70DB6"/>
+    <w:rsid w:val="00D71501"/>
+    <w:rsid w:val="00D71DB7"/>
+    <w:rsid w:val="00D72391"/>
+    <w:rsid w:val="00D746F0"/>
+    <w:rsid w:val="00D74E37"/>
+    <w:rsid w:val="00D7585F"/>
+    <w:rsid w:val="00D76A19"/>
+    <w:rsid w:val="00D776BA"/>
+    <w:rsid w:val="00D77DE4"/>
+    <w:rsid w:val="00D81D0A"/>
+    <w:rsid w:val="00D8272A"/>
+    <w:rsid w:val="00D830B1"/>
+    <w:rsid w:val="00D83BE3"/>
+    <w:rsid w:val="00D845CE"/>
+    <w:rsid w:val="00D86631"/>
+    <w:rsid w:val="00D86D0F"/>
+    <w:rsid w:val="00D86F69"/>
+    <w:rsid w:val="00D91092"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rsid w:val="00D948DE"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00D96F91"/>
+    <w:rsid w:val="00D96FC1"/>
+    <w:rsid w:val="00DA0B34"/>
+    <w:rsid w:val="00DA1B57"/>
+    <w:rsid w:val="00DA233B"/>
+    <w:rsid w:val="00DA243E"/>
+    <w:rsid w:val="00DA2960"/>
+    <w:rsid w:val="00DA3E1D"/>
+    <w:rsid w:val="00DA56F6"/>
+    <w:rsid w:val="00DA5B2E"/>
+    <w:rsid w:val="00DA62C5"/>
+    <w:rsid w:val="00DA6710"/>
+    <w:rsid w:val="00DA7F46"/>
+    <w:rsid w:val="00DB0461"/>
+    <w:rsid w:val="00DB3BA9"/>
+    <w:rsid w:val="00DB439A"/>
+    <w:rsid w:val="00DB50C3"/>
+    <w:rsid w:val="00DB684D"/>
+    <w:rsid w:val="00DC32EF"/>
+    <w:rsid w:val="00DC34C9"/>
+    <w:rsid w:val="00DC3F08"/>
+    <w:rsid w:val="00DC6096"/>
+    <w:rsid w:val="00DC75D9"/>
+    <w:rsid w:val="00DC7BC3"/>
+    <w:rsid w:val="00DC7EB7"/>
+    <w:rsid w:val="00DD149D"/>
+    <w:rsid w:val="00DD5AE8"/>
+    <w:rsid w:val="00DD72E1"/>
+    <w:rsid w:val="00DE0AB0"/>
+    <w:rsid w:val="00DE250C"/>
+    <w:rsid w:val="00DE2934"/>
+    <w:rsid w:val="00DE34F4"/>
+    <w:rsid w:val="00DE4EC9"/>
+    <w:rsid w:val="00DE5256"/>
+    <w:rsid w:val="00DE5FEF"/>
+    <w:rsid w:val="00DF137F"/>
+    <w:rsid w:val="00DF192D"/>
+    <w:rsid w:val="00DF2B36"/>
+    <w:rsid w:val="00DF5563"/>
+    <w:rsid w:val="00E02AB5"/>
+    <w:rsid w:val="00E02B77"/>
+    <w:rsid w:val="00E02C3A"/>
+    <w:rsid w:val="00E05465"/>
+    <w:rsid w:val="00E05BF0"/>
+    <w:rsid w:val="00E0690C"/>
+    <w:rsid w:val="00E06ADD"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:rsid w:val="00E13343"/>
+    <w:rsid w:val="00E14E25"/>
+    <w:rsid w:val="00E1686D"/>
+    <w:rsid w:val="00E2131C"/>
+    <w:rsid w:val="00E249EE"/>
+    <w:rsid w:val="00E25E0C"/>
+    <w:rsid w:val="00E25FF6"/>
+    <w:rsid w:val="00E26355"/>
+    <w:rsid w:val="00E26AD2"/>
+    <w:rsid w:val="00E27FC2"/>
+    <w:rsid w:val="00E304E4"/>
+    <w:rsid w:val="00E3166F"/>
+    <w:rsid w:val="00E32BB7"/>
+    <w:rsid w:val="00E32BC9"/>
+    <w:rsid w:val="00E376E9"/>
+    <w:rsid w:val="00E37F96"/>
+    <w:rsid w:val="00E41144"/>
+    <w:rsid w:val="00E42E71"/>
+    <w:rsid w:val="00E431FD"/>
+    <w:rsid w:val="00E43C80"/>
+    <w:rsid w:val="00E442DC"/>
+    <w:rsid w:val="00E44EE6"/>
+    <w:rsid w:val="00E47878"/>
+    <w:rsid w:val="00E47B0E"/>
+    <w:rsid w:val="00E47FAE"/>
+    <w:rsid w:val="00E5033F"/>
+    <w:rsid w:val="00E509D8"/>
+    <w:rsid w:val="00E551A7"/>
+    <w:rsid w:val="00E55C03"/>
+    <w:rsid w:val="00E57AEB"/>
+    <w:rsid w:val="00E61E52"/>
+    <w:rsid w:val="00E62FF0"/>
+    <w:rsid w:val="00E63FCE"/>
+    <w:rsid w:val="00E6400F"/>
+    <w:rsid w:val="00E658D0"/>
+    <w:rsid w:val="00E659C4"/>
+    <w:rsid w:val="00E6678F"/>
+    <w:rsid w:val="00E67D54"/>
+    <w:rsid w:val="00E700F8"/>
+    <w:rsid w:val="00E71075"/>
+    <w:rsid w:val="00E73A4D"/>
+    <w:rsid w:val="00E74E3C"/>
+    <w:rsid w:val="00E75611"/>
+    <w:rsid w:val="00E75EB3"/>
+    <w:rsid w:val="00E7611B"/>
+    <w:rsid w:val="00E76BB8"/>
+    <w:rsid w:val="00E8050B"/>
+    <w:rsid w:val="00E8110B"/>
+    <w:rsid w:val="00E81401"/>
+    <w:rsid w:val="00E81E2A"/>
+    <w:rsid w:val="00E823CD"/>
+    <w:rsid w:val="00E82542"/>
+    <w:rsid w:val="00E85120"/>
+    <w:rsid w:val="00E855F5"/>
+    <w:rsid w:val="00E908F8"/>
+    <w:rsid w:val="00E94D3F"/>
+    <w:rsid w:val="00E94FC8"/>
+    <w:rsid w:val="00E955B9"/>
+    <w:rsid w:val="00E963EA"/>
+    <w:rsid w:val="00E96796"/>
+    <w:rsid w:val="00E96E71"/>
+    <w:rsid w:val="00EA00D5"/>
+    <w:rsid w:val="00EA1EAA"/>
+    <w:rsid w:val="00EA509B"/>
+    <w:rsid w:val="00EA515B"/>
+    <w:rsid w:val="00EA567E"/>
+    <w:rsid w:val="00EA6449"/>
+    <w:rsid w:val="00EA6A14"/>
+    <w:rsid w:val="00EA7701"/>
+    <w:rsid w:val="00EB00DD"/>
+    <w:rsid w:val="00EB2ABC"/>
+    <w:rsid w:val="00EB2B4A"/>
+    <w:rsid w:val="00EB30C7"/>
+    <w:rsid w:val="00EB3980"/>
+    <w:rsid w:val="00EB53D5"/>
+    <w:rsid w:val="00EB62F4"/>
+    <w:rsid w:val="00EB65A7"/>
+    <w:rsid w:val="00EB774E"/>
+    <w:rsid w:val="00EC071E"/>
+    <w:rsid w:val="00EC0C38"/>
+    <w:rsid w:val="00EC1629"/>
+    <w:rsid w:val="00EC30CB"/>
+    <w:rsid w:val="00EC3464"/>
+    <w:rsid w:val="00ED12D1"/>
+    <w:rsid w:val="00ED1542"/>
+    <w:rsid w:val="00ED175B"/>
+    <w:rsid w:val="00ED2EB4"/>
+    <w:rsid w:val="00ED3B0F"/>
+    <w:rsid w:val="00ED4944"/>
+    <w:rsid w:val="00ED673B"/>
+    <w:rsid w:val="00ED7835"/>
+    <w:rsid w:val="00ED79F0"/>
+    <w:rsid w:val="00EE08F8"/>
+    <w:rsid w:val="00EE0F92"/>
+    <w:rsid w:val="00EE1F2F"/>
+    <w:rsid w:val="00EE2AD5"/>
+    <w:rsid w:val="00EE4551"/>
+    <w:rsid w:val="00EE7342"/>
+    <w:rsid w:val="00EF0780"/>
+    <w:rsid w:val="00EF1607"/>
+    <w:rsid w:val="00EF188E"/>
+    <w:rsid w:val="00EF1B0F"/>
+    <w:rsid w:val="00EF266C"/>
+    <w:rsid w:val="00EF4740"/>
+    <w:rsid w:val="00EF47B9"/>
+    <w:rsid w:val="00EF48A4"/>
+    <w:rsid w:val="00EF5D4C"/>
+    <w:rsid w:val="00EF70FC"/>
+    <w:rsid w:val="00F0116A"/>
+    <w:rsid w:val="00F01352"/>
+    <w:rsid w:val="00F03F69"/>
+    <w:rsid w:val="00F07819"/>
+    <w:rsid w:val="00F1142E"/>
+    <w:rsid w:val="00F1420D"/>
+    <w:rsid w:val="00F17559"/>
+    <w:rsid w:val="00F17B4B"/>
+    <w:rsid w:val="00F17EEE"/>
+    <w:rsid w:val="00F20379"/>
+    <w:rsid w:val="00F2146A"/>
+    <w:rsid w:val="00F256A7"/>
+    <w:rsid w:val="00F25789"/>
+    <w:rsid w:val="00F27775"/>
+    <w:rsid w:val="00F27E76"/>
+    <w:rsid w:val="00F3122B"/>
+    <w:rsid w:val="00F319B5"/>
+    <w:rsid w:val="00F32E78"/>
+    <w:rsid w:val="00F341A7"/>
+    <w:rsid w:val="00F367F5"/>
+    <w:rsid w:val="00F37A4A"/>
+    <w:rsid w:val="00F40027"/>
+    <w:rsid w:val="00F40C95"/>
+    <w:rsid w:val="00F41DE8"/>
+    <w:rsid w:val="00F41F35"/>
+    <w:rsid w:val="00F43CCC"/>
+    <w:rsid w:val="00F44AF3"/>
+    <w:rsid w:val="00F45B00"/>
+    <w:rsid w:val="00F46199"/>
+    <w:rsid w:val="00F46822"/>
+    <w:rsid w:val="00F46A3A"/>
+    <w:rsid w:val="00F47423"/>
+    <w:rsid w:val="00F50B83"/>
+    <w:rsid w:val="00F52C1C"/>
+    <w:rsid w:val="00F533CF"/>
+    <w:rsid w:val="00F56F06"/>
+    <w:rsid w:val="00F57E59"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rsid w:val="00F6173C"/>
+    <w:rsid w:val="00F6185E"/>
+    <w:rsid w:val="00F62E19"/>
+    <w:rsid w:val="00F62FDF"/>
+    <w:rsid w:val="00F65722"/>
+    <w:rsid w:val="00F65800"/>
+    <w:rsid w:val="00F65914"/>
+    <w:rsid w:val="00F670F4"/>
+    <w:rsid w:val="00F7058D"/>
+    <w:rsid w:val="00F70C10"/>
+    <w:rsid w:val="00F70FA7"/>
+    <w:rsid w:val="00F73062"/>
+    <w:rsid w:val="00F739C9"/>
+    <w:rsid w:val="00F778D7"/>
+    <w:rsid w:val="00F80289"/>
+    <w:rsid w:val="00F80311"/>
+    <w:rsid w:val="00F81ADA"/>
+    <w:rsid w:val="00F81C8C"/>
+    <w:rsid w:val="00F83426"/>
+    <w:rsid w:val="00F843E3"/>
+    <w:rsid w:val="00F872B2"/>
+    <w:rsid w:val="00F901A4"/>
+    <w:rsid w:val="00F91617"/>
+    <w:rsid w:val="00F92343"/>
+    <w:rsid w:val="00F92406"/>
+    <w:rsid w:val="00F93EF5"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:rsid w:val="00F94C60"/>
+    <w:rsid w:val="00F94F11"/>
+    <w:rsid w:val="00F951F0"/>
+    <w:rsid w:val="00F96280"/>
+    <w:rsid w:val="00FA032B"/>
+    <w:rsid w:val="00FA0C97"/>
+    <w:rsid w:val="00FA2EAC"/>
+    <w:rsid w:val="00FA6ACD"/>
+    <w:rsid w:val="00FA78A5"/>
+    <w:rsid w:val="00FB017F"/>
+    <w:rsid w:val="00FB1286"/>
+    <w:rsid w:val="00FB1D22"/>
+    <w:rsid w:val="00FB1D9F"/>
+    <w:rsid w:val="00FB2022"/>
+    <w:rsid w:val="00FB2ABA"/>
+    <w:rsid w:val="00FB4B91"/>
+    <w:rsid w:val="00FB4DEC"/>
+    <w:rsid w:val="00FB6619"/>
+    <w:rsid w:val="00FC032B"/>
+    <w:rsid w:val="00FC06FF"/>
+    <w:rsid w:val="00FC19CE"/>
+    <w:rsid w:val="00FC206E"/>
+    <w:rsid w:val="00FC2386"/>
+    <w:rsid w:val="00FC3E2B"/>
+    <w:rsid w:val="00FC68FF"/>
+    <w:rsid w:val="00FC69DD"/>
+    <w:rsid w:val="00FC6C2D"/>
+    <w:rsid w:val="00FC78F4"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:rsid w:val="00FD0323"/>
+    <w:rsid w:val="00FD2D64"/>
+    <w:rsid w:val="00FD5509"/>
+    <w:rsid w:val="00FD60C8"/>
+    <w:rsid w:val="00FD6F2E"/>
+    <w:rsid w:val="00FE17D4"/>
+    <w:rsid w:val="00FE3342"/>
+    <w:rsid w:val="00FE390B"/>
+    <w:rsid w:val="00FE4D65"/>
+    <w:rsid w:val="00FE5B79"/>
+    <w:rsid w:val="00FE6EDF"/>
+    <w:rsid w:val="00FF08FE"/>
+    <w:rsid w:val="00FF1254"/>
+    <w:rsid w:val="00FF1D44"/>
+    <w:rsid w:val="00FF22ED"/>
+    <w:rsid w:val="00FF2A22"/>
+    <w:rsid w:val="00FF2C23"/>
+    <w:rsid w:val="00FF44C9"/>
+    <w:rsid w:val="00FF5F7B"/>
+    <w:rsid w:val="01524EBF"/>
+    <w:rsid w:val="01596A5A"/>
+    <w:rsid w:val="021556D3"/>
+    <w:rsid w:val="03284DBC"/>
+    <w:rsid w:val="03914239"/>
+    <w:rsid w:val="04348358"/>
+    <w:rsid w:val="05A3CAB9"/>
+    <w:rsid w:val="06985060"/>
+    <w:rsid w:val="06D918CB"/>
+    <w:rsid w:val="08B0825A"/>
+    <w:rsid w:val="0C0C5CD1"/>
+    <w:rsid w:val="0E28EBA4"/>
+    <w:rsid w:val="0ED03E03"/>
+    <w:rsid w:val="10327DC6"/>
+    <w:rsid w:val="10C56224"/>
+    <w:rsid w:val="10D00763"/>
+    <w:rsid w:val="11609341"/>
+    <w:rsid w:val="12509244"/>
+    <w:rsid w:val="13E06BC3"/>
+    <w:rsid w:val="16068BCC"/>
+    <w:rsid w:val="16114F69"/>
+    <w:rsid w:val="173B6874"/>
+    <w:rsid w:val="1793E390"/>
+    <w:rsid w:val="18467EC1"/>
+    <w:rsid w:val="199D516C"/>
+    <w:rsid w:val="1A2C059F"/>
+    <w:rsid w:val="1D1E1C6A"/>
+    <w:rsid w:val="1D7719D2"/>
+    <w:rsid w:val="1DA7C8A6"/>
+    <w:rsid w:val="1E410BDE"/>
+    <w:rsid w:val="1FAD487C"/>
+    <w:rsid w:val="1FE7A1B4"/>
+    <w:rsid w:val="203EF6DD"/>
+    <w:rsid w:val="20432FC3"/>
+    <w:rsid w:val="2060DEAE"/>
+    <w:rsid w:val="20B21B37"/>
+    <w:rsid w:val="240E87CB"/>
+    <w:rsid w:val="2774C331"/>
+    <w:rsid w:val="27F85FC7"/>
+    <w:rsid w:val="287EB801"/>
+    <w:rsid w:val="2B0D3EC4"/>
+    <w:rsid w:val="2C37186F"/>
+    <w:rsid w:val="2C624597"/>
+    <w:rsid w:val="2C902509"/>
+    <w:rsid w:val="2CE6BC20"/>
+    <w:rsid w:val="2CE7D19C"/>
+    <w:rsid w:val="2DC4315D"/>
+    <w:rsid w:val="2E1832C2"/>
+    <w:rsid w:val="2EB89212"/>
+    <w:rsid w:val="2F85024B"/>
+    <w:rsid w:val="2F8B7580"/>
+    <w:rsid w:val="2FBD3B1A"/>
+    <w:rsid w:val="326D99EA"/>
+    <w:rsid w:val="33096BF7"/>
+    <w:rsid w:val="33BB7915"/>
+    <w:rsid w:val="33FDC5F3"/>
+    <w:rsid w:val="35925DCD"/>
+    <w:rsid w:val="3713A253"/>
+    <w:rsid w:val="3733B406"/>
+    <w:rsid w:val="373D55CF"/>
+    <w:rsid w:val="37D0608C"/>
+    <w:rsid w:val="38AADB16"/>
+    <w:rsid w:val="38BD46D0"/>
+    <w:rsid w:val="38C9898D"/>
+    <w:rsid w:val="3B8236C3"/>
+    <w:rsid w:val="3CC1E9C3"/>
+    <w:rsid w:val="3D5C9BC5"/>
+    <w:rsid w:val="3D9539AC"/>
+    <w:rsid w:val="3DAED75F"/>
+    <w:rsid w:val="44C8BF48"/>
+    <w:rsid w:val="46467A25"/>
+    <w:rsid w:val="48699428"/>
+    <w:rsid w:val="492F888F"/>
+    <w:rsid w:val="495579D9"/>
+    <w:rsid w:val="4A2628C2"/>
+    <w:rsid w:val="4B952711"/>
+    <w:rsid w:val="4BB35C68"/>
+    <w:rsid w:val="4EBE885A"/>
+    <w:rsid w:val="4EC7EA48"/>
+    <w:rsid w:val="4F565E56"/>
+    <w:rsid w:val="50BD8626"/>
+    <w:rsid w:val="53A1852F"/>
+    <w:rsid w:val="54A445E1"/>
+    <w:rsid w:val="54DCBD8E"/>
+    <w:rsid w:val="54EE87DA"/>
+    <w:rsid w:val="5561A021"/>
+    <w:rsid w:val="55A1AEAF"/>
+    <w:rsid w:val="5696AD2D"/>
+    <w:rsid w:val="5BE48689"/>
+    <w:rsid w:val="5C247B84"/>
+    <w:rsid w:val="5C7E4A05"/>
+    <w:rsid w:val="5FD8A016"/>
+    <w:rsid w:val="603A3810"/>
+    <w:rsid w:val="60672415"/>
+    <w:rsid w:val="634F6B63"/>
+    <w:rsid w:val="6552221C"/>
+    <w:rsid w:val="6774FDB9"/>
+    <w:rsid w:val="682F999F"/>
+    <w:rsid w:val="68EFEB2C"/>
+    <w:rsid w:val="695A03D1"/>
+    <w:rsid w:val="69BC9303"/>
+    <w:rsid w:val="6A2E9A4A"/>
+    <w:rsid w:val="6A5FC2BD"/>
+    <w:rsid w:val="6B4DC041"/>
+    <w:rsid w:val="6E0D4FE9"/>
+    <w:rsid w:val="6F528D5C"/>
+    <w:rsid w:val="74017440"/>
+    <w:rsid w:val="742D51D5"/>
+    <w:rsid w:val="747E0A5B"/>
+    <w:rsid w:val="78902EE6"/>
+    <w:rsid w:val="7A634495"/>
+    <w:rsid w:val="7B61C12C"/>
+    <w:rsid w:val="7C2A3B50"/>
+    <w:rsid w:val="7EBCF539"/>
+    <w:rsid w:val="7EF54147"/>
+    <w:rsid w:val="7F0799C7"/>
+    <w:rsid w:val="7F701375"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6AEE8DA4"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C1A92E89-F422-455F-B2B6-D35900D2700A}"/>
+  <w14:docId w14:val="3748CE2E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0A2BA495-D024-4C88-952F-19062F3C78E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17301,52 +18820,52 @@
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -17501,2073 +19020,9355 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CC756A"/>
+    <w:rsid w:val="00F94A7B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00B02B54"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:pPr>
-      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:ind w:left="431" w:hanging="431"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Heading1"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
-    <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F242ED"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
-      <w:spacing w:before="200"/>
+      <w:spacing w:before="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="1"/>
+        <w:numId w:val="16"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A56BD9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="003C1B90"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...13 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D92259"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
-    <w:name w:val="Document details"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4F81BD"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00250C62"/>
+    <w:rsid w:val="007C75DA"/>
     <w:pPr>
-      <w:spacing w:before="60" w:after="60"/>
+      <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="007C75DA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Mincho" w:hAnsi="Arial Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="565A5C"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="64"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="4320"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="4680" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A56BD9"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="65"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5040"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="5400" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4E1330" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="00544128"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00592112"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F94A7B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="467886"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000451B2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeadingChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="009D49EF"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="28"/>
-[...134 lines deleted...]
-      <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F05036"/>
+    <w:rsid w:val="00C6631E"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="426"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:noProof/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00D92259"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="240" w:firstLine="194"/>
-[...23 lines deleted...]
-      <w:spacing w:before="2280" w:after="240"/>
+      <w:ind w:left="998" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
-[...84 lines deleted...]
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="DCStable">
     <w:name w:val="DCStable"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D52373"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00B101F2"/>
     <w:pPr>
-      <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="24"/>
       </w:numPr>
       <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
+    <w:name w:val="Table data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
+    <w:name w:val="Table heading"/>
+    <w:basedOn w:val="Tabledata"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+      <w:b/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="001C1AFE"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="001C1AFE"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="scxw237951122">
+    <w:name w:val="scxw237951122"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00490E4A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C67367"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:val="en-AU"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="800080"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FC7B11"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Style1">
+    <w:name w:val="Style1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="Style1Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="0"/>
+      <w:ind w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Dotum"/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style1Char">
+    <w:name w:val="Style1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Style1"/>
+    <w:rsid w:val="00F61026"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Dotum"/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A73DCC"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="743" w:hanging="743"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00057F3B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00126C93"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading112ptLeft0cmBefore0pt1">
+    <w:name w:val="Style Heading 1 + 12 pt Left:  0 cm Before:  0 pt1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumberedTrebuchetMS11ptBold">
+    <w:name w:val="Style Outline numbered Trebuchet MS 11 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00213251"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
+    <w:name w:val="DCStable2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00690060"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
+    <w:name w:val="Document details"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable4">
+    <w:name w:val="DCStable4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E06F62"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0C2D8" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
+    <w:name w:val="AC Rule Header 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader2">
+    <w:name w:val="AC Rule Header 2"/>
+    <w:basedOn w:val="ACRuleHeader1"/>
+    <w:next w:val="ACRuleBody3"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody2">
+    <w:name w:val="AC Rule Body 2"/>
+    <w:basedOn w:val="ACRuleHeader2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1276" w:hanging="709"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleBody3">
+    <w:name w:val="AC Rule Body 3"/>
+    <w:basedOn w:val="ACRuleBody2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Lucida Grande" w:eastAsia="MS Mincho" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CharDefText">
+    <w:name w:val="CharDefText"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
+    <w:name w:val="Classification"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="C00000"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2Arial12ptNotBoldBottomNoborder">
+    <w:name w:val="Heading 2 + Arial 12 pt Not Bold Bottom: (No border)"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="InTableHeadings">
+    <w:name w:val="In Table Headings"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InTableHeadingsChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InTableHeadingsChar">
+    <w:name w:val="In Table Headings Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="InTableHeadings"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
-    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="6" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
           <w:insideH w:val="nil"/>
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
-        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3EDD1" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
-[...3 lines deleted...]
-          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D1B948" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="num" w:pos="1418"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
-  </w:style>
-[...4 lines deleted...]
-    <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
-[...1 lines deleted...]
-    <w:basedOn w:val="Tabledata"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList1-Accent11">
+    <w:name w:val="Medium List 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumList2-Accent11">
+    <w:name w:val="Medium List 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="5760"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="6120" w:hanging="360"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading1-Accent11">
+    <w:name w:val="Medium Shading 1 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00EA7EAC"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="720"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1077" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MediumShading2-Accent11">
+    <w:name w:val="Medium Shading 2 - Accent 11"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1440"/>
+      </w:tabs>
+      <w:spacing w:after="180"/>
+      <w:ind w:left="1797" w:hanging="357"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msolistparagraph0">
+    <w:name w:val="msolistparagraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00544128"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
-    <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListNumber">
-[...4 lines deleted...]
-    <w:rsid w:val="002E5756"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionheading">
+    <w:name w:val="Section heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497" w:themeColor="text2"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+      </w:tabs>
+      <w:spacing w:before="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Arial12ptJustifiedBottomNoborder1">
+    <w:name w:val="Style Heading 1 + Arial 12 pt Justified Bottom: (No border)1"/>
+    <w:basedOn w:val="TOC2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1022"/>
+        <w:tab w:val="clear" w:pos="9168"/>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading1Before0ptBottomSinglesolidlineAuto">
+    <w:name w:val="Style Heading 1 + Before:  0 pt Bottom: (Single solid line Auto ..."/>
+    <w:basedOn w:val="TOC1"/>
+    <w:rsid w:val="00544128"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="12"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="18" w:space="6" w:color="auto"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9600"/>
+      </w:tabs>
+      <w:spacing w:after="0"/>
+      <w:ind w:right="187"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:rFonts w:eastAsia="Dotum"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleHeading2Before6ptAfter6pt">
+    <w:name w:val="Style Heading 2 + Before:  6 pt After:  6 pt"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines w:val="0"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="851" w:hanging="851"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="auto"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleNumbered13ptBold">
+    <w:name w:val="Style Numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="StyleOutlinenumbered13ptBold">
+    <w:name w:val="Style Outline numbered 13 pt Bold"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleStyleHeading113ptJustifiedBefore0pt125pt1">
+    <w:name w:val="Style Style Heading 1 + 13 pt Justified Before:  0 pt + 12.5 pt1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="709"/>
+        <w:tab w:val="num" w:pos="1644"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9599"/>
+      </w:tabs>
+      <w:ind w:left="680" w:hanging="680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Bold" w:eastAsia="Times New Roman" w:hAnsi="Arial Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsectionheading">
+    <w:name w:val="Subsection heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="12"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="180"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableData0">
+    <w:name w:val="Table Data"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableDataChar"/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableDataChar">
+    <w:name w:val="Table Data Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableData0"/>
+    <w:locked/>
+    <w:rsid w:val="00544128"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="MS Mincho" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="40" w:line="200" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="960"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00544128"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:color w:val="365F91"/>
+      <w:lang w:eastAsia="ja-JP"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendix">
+    <w:name w:val="Appendix"/>
+    <w:basedOn w:val="Heading"/>
+    <w:link w:val="AppendixChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00152E07"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
-    <w:name w:val="DCStable1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeadingChar">
+    <w:name w:val="Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="305497"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AppendixChar">
+    <w:name w:val="Appendix Char"/>
+    <w:basedOn w:val="HeadingChar"/>
+    <w:link w:val="Appendix"/>
+    <w:rsid w:val="00152E07"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hyperlink1">
+    <w:name w:val="Hyperlink1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Hyperlink1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155017"/>
+    <w:pPr>
+      <w:framePr w:hSpace="180" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:y="4576"/>
+      <w:spacing w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:eastAsia="en-AU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hyperlink1Char">
+    <w:name w:val="Hyperlink1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Hyperlink1"/>
+    <w:rsid w:val="00155017"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="467886"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="single"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E67D54"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable3">
+    <w:name w:val="DCStable3"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00360E31"/>
+    <w:rsid w:val="00484A9D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-AU" w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
-[...1 lines deleted...]
-    <w:basedOn w:val="TableNormal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
+    <w:name w:val="Footnote Text Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF288F"/>
-[...100 lines deleted...]
-    <w:rsid w:val="00444E5B"/>
+    <w:rsid w:val="00484A9D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...7 lines deleted...]
-    <w:rsid w:val="00224178"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="Heading3Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00484A9D"/>
     <w:rPr>
-      <w:b/>
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Justicetable">
+    <w:name w:val="Justicetable"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00224178"/>
+    <w:rsid w:val="00484A9D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:b/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...218 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DAD7CB"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="26031810">
+    <w:div w:id="9307919">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="148593329">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="235281266">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="855383489">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1457602585">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1737969596">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1836141549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1887403956">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="23134873">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="180437317">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="922377883">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1493179671">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="29306702">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="652223511">
+    <w:div w:id="63988114">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="716853651">
+    <w:div w:id="118307814">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="47723961">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1847285699">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="199437976">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="670062912">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="815993258">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1350374767">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="290021159">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1635721736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="311451398">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="609437817">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1405034178">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1675373717">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="346518090">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="760100074">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="930889736">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2012759413">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="598031070">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="638386507">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1129322034">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1339237319">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="666715444">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291982973">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="877625180">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="948775990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="926885902">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1814980201">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1830170420">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2091078353">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1072317907">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="705982944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124154629">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1844278992">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1237666431">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1937519541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1727219129">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="493687385">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1886288580">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="752628816">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2123575434">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="70548375">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="209347045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="533806594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="542594277">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1434977467">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="935599465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1152482220">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1315110943">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1474829876">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="188883268">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1000043322">
+    <w:div w:id="236718672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1861888965">
+    <w:div w:id="241531647">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1273972037">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2019773506">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="244070269">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="390468743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1749156608">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="245766985">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="63377743">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="295529751">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1677734350">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="302776875">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1892380264">
+    <w:div w:id="339043733">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="132716908">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="500506130">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="776213002">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="369262134">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="491290560">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="499659485">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="265579432">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="499588586">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="720330676">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="581991592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="602224163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="481777628">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="961502465">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="94986648">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="651173954">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="899513489">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1041906563">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1320572385">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1782145901">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="616179890">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="240726063">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1007056587">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1415206144">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1926256577">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1528526337">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1026373078">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="631642528">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="485242781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1358777447">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1174298241">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="653337934">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="4479750">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1376926797">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="123473781">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="762845539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="851603639">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1007830916">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1896159030">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1911887531">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2138600382">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="666254452">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="678889407">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="58211844">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1984576543">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="797257616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="821391549">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851603400">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="901982915">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="214900516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="348265405">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1001129122">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="974142700">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="36593283">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1360161774">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2018651290">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2068331841">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="893809264">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="62804369">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="488445106">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1047029438">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1582329385">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="390233379">
+              <w:marLeft w:val="-75"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="26951734">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1228539170">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="204148977">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1428430459">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1546067453">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1913538256">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="427510187">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="886184469">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="511069188">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="155726432">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="171577906">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2044164915">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="560100745">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="614092663">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="685062766">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="796026594">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="626619691">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="72699627">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448156586">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2134712043">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="996152388">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="846945158">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1106924074">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1121067359">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1124424589">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="804395615">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1480459093">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="202327721">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1450469123">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1964772183">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1500347029">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1991205604">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1839153732">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="306400047">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="467627875">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1106120448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1638994479">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1861820827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1912537310">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="471364609">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2133278452">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1375034521">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2014992492">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="895354517">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="976296014">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="136454896">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="580599731">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="917860380">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="941717790">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1005012009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1384518674">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="977807285">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="61757955">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="155269608">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="479276796">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1338966939">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="425542009">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="194470199">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1073620026">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1092555627">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1116101677">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1123353163">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1135174262">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54624124">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="121851903">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="126513377">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="178466367">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="209222733">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="218174509">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="253824985">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="287008294">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="316303769">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="372539023">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="378284667">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="570165689">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="602684058">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="728112997">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="786852845">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="808396451">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="875698512">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="889077704">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="909272142">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="969897034">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="988634912">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1118908921">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1136877538">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1144666706">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1145467252">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1162311173">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1187251209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1199734304">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1292008824">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1312906164">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1328704080">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1346858068">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1427071022">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1447848006">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1466850821">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1501044295">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1518500549">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1598558441">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1636907449">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1638299001">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1639460479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652365958">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1748376209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1768500957">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1770807299">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1786995666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1902985846">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1927184223">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1936329008">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1950162774">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2040616868">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2064475968">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2106991823">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1157452642">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235287250">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="37054244">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="190152680">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="493187433">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="506747484">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="737703937">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="933974778">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1440493615">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1793551718">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2057461516">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1309699940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="400101015">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="404451510">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1170146424">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1191184404">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1222911341">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="109209907">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="755975314">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1591893120">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1679313887">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1876582202">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1957567051">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1288970661">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1345133739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="841159575">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1006790611">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1284464222">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1652830988">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1712222097">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2121878426">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1357733719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="471168817">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="701981609">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1398046539">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1938051735">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2004628595">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1988971460">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="484443893">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="620461398">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1904827962">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409962164">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="723482244">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1675262458">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2112628157">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2134320209">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520317995">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1612858105">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1816140971">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1520965522">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1777166633">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1197354445">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1633825838">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="1814979927">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="822894758">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1551845640">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1496074207">
+          <w:marLeft w:val="547"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1596134754">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1866750215">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2081244077">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="362561517">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="30"/>
+              <w:marBottom w:val="30"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="67768391">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="915894236">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="101146412">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1038624541">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1174421473">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1797217769">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="154153832">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1022899991">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="164520390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1304702448">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2027293864">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="170144671">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="495614144">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="225071631">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="236594990">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="315111722">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="573707656">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="230625148">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="642855880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="842084196">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907181893">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1202013827">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="282619494">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1816870883">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="479273358">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384408896">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="492835385">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1384870500">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="495808956">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1150710564">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1250499400">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="496309113">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="726031807">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="519054091">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2007517944">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="615986199">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="340402689">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="625503516">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="526068433">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="639768416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1001085185">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="684483096">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1118335649">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="716466210">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1740323718">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="752094227">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="377820633">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="893931821">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1027101112">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="762262874">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="194854881">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1471283661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="845554950">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336805308">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="885291196">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1033575714">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="915280139">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="227152278">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1032993668">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1571843895">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1154948206">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1838769925">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1171918154">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1215459211">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1183284970">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1988702146">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1194878758">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="313414804">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1285383117">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="429551652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311523499">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="156727310">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1311981849">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="755174279">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="915242318">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="948463538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1351418065">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1594701395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1385062559">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="703600066">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1422676390">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1932354652">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1471481375">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="665791884">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1141069661">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1716613340">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1505509179">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="812140837">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="907228045">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="959074082">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1472019265">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1748647759">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1619067931">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1593011247">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1690257937">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291792142">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1448891715">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1703827526">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1608805186">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1709913312">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="375399612">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1761832543">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1336955038">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1772431865">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1442649629">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2046178330">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1813601454">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1969968834">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825392416">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1835224342">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1825926562">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1207644590">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1852837361">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2141682833">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1894191489">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="14697199">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1917401817">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="291404706">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="549922364">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="665786048">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1412508057">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1442261965">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1559703516">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1766539490">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2080781719">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="1938713714">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1698195299">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2006516980">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="2132283880">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2015259293">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1294404425">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2079398645">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="937718618">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2103447685">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="1694303395">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2111003933">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="816607538">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="988824924">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1421754619">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="1902523917">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+                <w:div w:id="2132092860">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="567109999">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="786434373">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                    <w:div w:id="2110392742">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1607272450">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="721173327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="29769842">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="1886405429">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+            <w:div w:id="2084402355">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2045791533">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="501579638">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1614357684">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="146747648">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="563493888">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="725832775">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2006129015">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1687754562">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="119301776">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="617570567">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1859850184">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="118846427">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="128868143">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="213591116">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921574">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="817921713">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1322926935">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2107726831">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2137529392">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1904755739">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1907061064">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1923293889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1953631998">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="103504038">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="514149298">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2094662518">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="3170099">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="265693177">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="448159031">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="630861940">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1163617924">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1666544371">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
   </w:divs>
+  <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://childsafe.humanrights.gov.au/sites/default/files/2019-02/National_Principles_for_Child_Safe_Organisations2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/policies-procedures.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://workingwithchildren.wa.gov.au/resources/publications/glossary/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ayja.org.au/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/policies-procedures.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-Security@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-officialVisitorsBookings@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:YJS-JCS-BanksiaHill-OfficialVisitorsBookings@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IntelligenceServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/audit-risk-assurance.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ndis.gov.au/participants/working-providers/find-registered-provider/provider-finder" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\UPP2SFPS006\User$\morganf\Desktop\Official%20Visitors%20Project\COPP%207.3\www.lpbwa.org.au" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/policies-procedures.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/health-services" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ohchr.org/en/professionalinterest/pages/juvenilesdeprivedofliberty.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/records/Pages/records-governance.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BanksiaHillOfficialVisits@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/human-resources/Pages/policies-procedures.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:IntelligenceServices@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/search/Pages/results.aspx?k=operational%20compliance&amp;ql=3081" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copps.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/bhdc-copp-forms.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/main_mrtitle_1095_homepage.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DOJ-CS Colours Final">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="305497"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="691A41"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="D1B948"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="83C5E1"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="203866"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4D5159"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="E2DCCB"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...84 lines deleted...]
-    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010079CFC7F88D195F44898BCBABA994C892" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="af5b358a11aeeb26b8a8fa2881645a88">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4888e352-1a2e-44da-ab65-b22d44bb57b4" xmlns:ns3="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5bdee512909a91f53f1c8e325c35edb" ns2:_="" ns3:_="">
+    <xsd:import namespace="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <xsd:import namespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
-[...15 lines deleted...]
-                <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:Saved" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4888e352-1a2e-44da-ab65-b22d44bb57b4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:MultiChoiceLookup">
-[...28 lines deleted...]
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
-                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
-[...16 lines deleted...]
-      </xsd:complexType>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="18" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Saved" ma:index="19" nillable="true" ma:displayName="Saved" ma:format="Dropdown" ma:internalName="Saved">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...73 lines deleted...]
-        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="27" ma:displayName="Content Type"/>
-[...1 lines deleted...]
-        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1" ma:index="8" ma:displayName="Subject"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="keywords" maxOccurs="1" ma:index="9" ma:displayName="Keywords">
-[...5 lines deleted...]
-        </xsd:element>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="12" ma:displayName="Category"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
@@ -19607,237 +28408,188 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Saved xmlns="39d6a63a-64a4-444c-8ca1-3759aadf3bb1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
-[...27 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397C2977-CF0E-4634-84CF-52A5020095DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="4888e352-1a2e-44da-ab65-b22d44bb57b4"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6ACFDBBD-BB17-4DCB-A7D8-AA3152684401}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E63E6A4-E929-4CC2-A117-902F963389A1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4B80A1F-5DF6-4D39-BF3E-C88AC81230BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="39d6a63a-64a4-444c-8ca1-3759aadf3bb1"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ea60d57e-af5b-4752-ac57-3e4f28ca11dc}" enabled="1" method="Standard" siteId="{36da45f1-dd2c-4d1f-af13-5abe46b99921}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>19</Pages>
-[...1 lines deleted...]
-  <Characters>31575</Characters>
+  <Pages>1</Pages>
+  <Words>7837</Words>
+  <Characters>44674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>902</Lines>
-  <Paragraphs>538</Paragraphs>
+  <Lines>372</Lines>
+  <Paragraphs>104</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 11.3 Official Visitors</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
-  <Company>Department of Justice</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36615</CharactersWithSpaces>
+  <CharactersWithSpaces>52407</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...74 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 11.3 Official Visitors</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>Scott.Rumbold@justice.wa.gov.au</dc:creator>
-  <cp:keywords>Department of Justice; Western Australia; Commissioner Operating Policy and Procedure (COPP); Banksia Hill Detention Centre; Detainee; Detainees; Rule; Custodial; Instrument; Rules; Law; Govern; Youth; 11.3; Official; Visitor; Visitors; Visit; Call; Enter.</cp:keywords>
+  <dc:creator>Agostino, Joshua</dc:creator>
+  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
+    <vt:lpwstr>0x01010079CFC7F88D195F44898BCBABA994C892</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>553d2694,f7c871b,68201029</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Aptos</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
-    <vt:lpwstr>_blank</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-23T05:55:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>d2176a17-ea10-45b5-9d80-39d3d9e2556c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>