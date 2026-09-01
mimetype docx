--- v0 (2025-12-10)
+++ v1 (2026-09-01)
@@ -1,4378 +1,6330 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4EA4FDAA" w14:textId="77777777" w:rsidR="00146739" w:rsidRPr="002E5756" w:rsidRDefault="00555F33" w:rsidP="002E5756">
+    <w:p w14:paraId="2B1D2268" w14:textId="6FC8183C" w:rsidR="00112665" w:rsidRDefault="00112665" w:rsidP="00112665">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">COPP </w:t>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
       </w:r>
-      <w:r w:rsidR="003F5F86">
-        <w:t xml:space="preserve">1.2 Adaptive </w:t>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP</w:t>
       </w:r>
-      <w:r>
-        <w:t>Routine</w:t>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D45C9">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00371D02">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>2 Adaptive Routine</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA4449E" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00EA7EAC" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Prison </w:t>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="34B08C61" w14:textId="0E01D47D" w:rsidR="00212A58" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:r w:rsidRPr="005227C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC2291D" wp14:editId="0DFFEF98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>379095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Operati</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidR="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2DC2291D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:29.85pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBquq7L3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4s0ubSgsyNP5J&#10;D8ZLLSZetzAFlJ0l7LbQb+940uO89/Leb7LNZDt1psG3jhHmswgUcemqlmuEj2J7twblg+HKdI4J&#10;4UIeNvn1VWbSyo38Tud9qJWUsE8NQhNCn2rty4as8TPXE4t3dIM1Qc6h1tVgRim3nV5EUaytaVkW&#10;GtPTc0Pl9/5kEeJwKZbJ8qX+fNva17GwX7unY4F4ezM9PoAKNIW/MPziCzrkwnRwJ6686hDkkYBw&#10;n6xAibtOViIcEJJ4vgCdZ/o/f/4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarqu&#10;y94AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Operati</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:tbl>
-[...57 lines deleted...]
-    <w:p w14:paraId="11B682FA" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
+    <w:p w14:paraId="0DD54FC2" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00663830" w:rsidSect="002E5756">
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId13"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FB1A76" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FBACD1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="0060077D"/>
+    <w:p w14:paraId="26EBCFFF" w14:textId="77777777" w:rsidR="00D32F38" w:rsidRDefault="00D32F38" w:rsidP="0060077D"/>
+    <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidRDefault="00D32F38" w:rsidP="0060077D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21CB71A3" w14:textId="77777777" w:rsidR="00157B11" w:rsidRPr="00C23637" w:rsidRDefault="00157B11" w:rsidP="00C23637">
-[...4 lines deleted...]
-    <w:p w14:paraId="14D33244" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRPr="00AF7DDC" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="552B8986" w14:textId="4914A9A3" w:rsidR="003220A5" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF7DDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19ACBF49" w14:textId="0C40D915" w:rsidR="00C23637" w:rsidRDefault="005D64C9" w:rsidP="00C23637">
+    <w:p w14:paraId="1A418670" w14:textId="573DFF0F" w:rsidR="00B2564F" w:rsidRDefault="003220A5">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc89250581" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544458" w:history="1">
+        <w:r w:rsidR="00B2564F" w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+        <w:r w:rsidR="00B2564F" w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250581 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544458 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r w:rsidR="00B2564F">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13330068" w14:textId="12D98A31" w:rsidR="00C23637" w:rsidRDefault="000461C6" w:rsidP="00C23637">
+    <w:p w14:paraId="5ECF2A03" w14:textId="36B82C56" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250582" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544459" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250582 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544459 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="26A341B1" w14:textId="140BEF96" w:rsidR="00C23637" w:rsidRDefault="000461C6" w:rsidP="00C23637">
+    <w:p w14:paraId="4C8B9F30" w14:textId="06243393" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250583" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544460" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Development of a Local Adaptive Routine</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250583 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544460 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="601BE7B5" w14:textId="0B9AD1F4" w:rsidR="00C23637" w:rsidRDefault="000461C6" w:rsidP="00C23637">
+    <w:p w14:paraId="2366D612" w14:textId="36C32EB0" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250584" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544461" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Implementation of a Local Adaptive Routine</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250584 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544461 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="299504BD" w14:textId="1087B7C2" w:rsidR="00C23637" w:rsidRDefault="000461C6" w:rsidP="00C23637">
+    <w:p w14:paraId="3B2F3E04" w14:textId="344C4005" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250585" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544462" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Governance</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250585 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544462 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54E39569" w14:textId="103BBA91" w:rsidR="00C23637" w:rsidRDefault="000461C6" w:rsidP="00C23637">
+    <w:p w14:paraId="1E6AF240" w14:textId="0C16744C" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250586" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544463" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250586 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544463 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="39E7B350" w14:textId="4D31AE31" w:rsidR="00C23637" w:rsidRDefault="000461C6">
+    <w:p w14:paraId="07DC5014" w14:textId="23DB8887" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250587" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544464" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6.1 Forms</w:t>
+          <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00956E0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Forms</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250587 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544464 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="08D6D98F" w14:textId="38D781F7" w:rsidR="00C23637" w:rsidRDefault="000461C6">
+    <w:p w14:paraId="29F8C60A" w14:textId="0F5B9986" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250588" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544465" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6.2 Related legislation</w:t>
+          <w:t>6.2</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00956E0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Related legislation</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250588 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544465 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35650017" w14:textId="1F8A68E0" w:rsidR="00C23637" w:rsidRDefault="000461C6">
+    <w:p w14:paraId="47D23F01" w14:textId="27CB2D61" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250589" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544466" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6.3 Definitions and acronyms</w:t>
+          <w:t>6.3</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00956E0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Definitions and acronyms</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250589 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544466 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EC15495" w14:textId="75554F36" w:rsidR="00C23637" w:rsidRDefault="000461C6" w:rsidP="00C23637">
+    <w:p w14:paraId="67C7ED3E" w14:textId="54FE6DC0" w:rsidR="00B2564F" w:rsidRDefault="00B2564F">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="480"/>
+          <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:color w:val="auto"/>
+          <w:kern w:val="2"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc89250590" w:history="1">
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+      <w:hyperlink w:anchor="_Toc238544467" w:history="1">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
             <w:noProof/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:color w:val="auto"/>
+            <w:kern w:val="2"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637" w:rsidRPr="006C132B">
+        <w:r w:rsidRPr="00956E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc89250590 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238544467 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="00C23637">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2D8B8E5D" w14:textId="59D6DD5A" w:rsidR="00634C54" w:rsidRDefault="005D64C9" w:rsidP="004E571B">
-      <w:r>
+    <w:p w14:paraId="2880F818" w14:textId="7BE5423B" w:rsidR="00634C54" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DE16325" w14:textId="77777777" w:rsidR="00634C54" w:rsidRDefault="00634C54">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="74B7855A" w14:textId="77777777" w:rsidR="00191498" w:rsidRDefault="00191498">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA568B8" w14:textId="7C86DEA9" w:rsidR="00C8272F" w:rsidRPr="006444FB" w:rsidRDefault="00C8272F" w:rsidP="00C23637">
+    <w:p w14:paraId="76BA792C" w14:textId="613CCDFE" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00063186">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc89250581"/>
-      <w:r w:rsidRPr="00C23637">
+      <w:bookmarkStart w:id="3" w:name="_Toc238544458"/>
+      <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="26AF325D" w14:textId="77777777" w:rsidR="009B4CDA" w:rsidRPr="002A702B" w:rsidRDefault="009B4CDA" w:rsidP="009B4CDA">
+    <w:p w14:paraId="1AFEFD83" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="002A702B" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This Commissioner’s Operating Policy and Procedure (COPP) applies to </w:t>
       </w:r>
       <w:r w:rsidRPr="002A702B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>all public prisons</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6A15">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002A702B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2BD342" w14:textId="1797DD78" w:rsidR="00EC5AF1" w:rsidRPr="00C23637" w:rsidRDefault="00EC5AF1" w:rsidP="00C23637">
+    <w:p w14:paraId="0277F3AC" w14:textId="114854A1" w:rsidR="00EC5AF1" w:rsidRPr="00AD06CC" w:rsidRDefault="00EC5AF1" w:rsidP="00490C66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc89250582"/>
-      <w:r w:rsidRPr="00C23637">
+      <w:bookmarkStart w:id="4" w:name="_Toc238544459"/>
+      <w:r w:rsidRPr="00AD06CC">
         <w:t>Policy</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6E544AAA" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420">
+    <w:p w14:paraId="0510AE58" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:r>
         <w:t>The Department of Justice (the Department) is responsible for determining, within its budgetary parameters, the appropriate prison officer staffing levels for a safe, secure and efficient prison service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C144BC" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420"/>
-    <w:p w14:paraId="3B76A635" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420">
+    <w:p w14:paraId="6BFD2176" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC"/>
+    <w:p w14:paraId="68F98E3F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:r>
         <w:t xml:space="preserve">The Superintendent must operate within the prison’s approved budget appropriation and shall ensure that baseline overtime caps, as amended from time to time by the Department, are adhered to. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D304C9" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420"/>
-    <w:p w14:paraId="276B8271" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420">
+    <w:p w14:paraId="48D2F3C2" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC"/>
+    <w:p w14:paraId="5FDE3064" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:r>
         <w:t>Overtime should not be the default position where shortfalls exist, however this may be considered in line with maintaining safety and security, and with service delivery, whilst operating within a prison’s allocated budget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6277E059" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420"/>
-    <w:p w14:paraId="2BE6921F" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420">
+    <w:p w14:paraId="69F36124" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC"/>
+    <w:p w14:paraId="38E282BD" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:r>
         <w:t xml:space="preserve">Any additional overtime allocation shall be requested and approved only in accordance with the process outlined in this COPP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4780764B" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420"/>
-    <w:p w14:paraId="0C5491BC" w14:textId="69CB868B" w:rsidR="000C4420" w:rsidRDefault="00143485" w:rsidP="000C4420">
+    <w:p w14:paraId="64BE4C46" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC"/>
+    <w:p w14:paraId="7380FB6F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:r>
         <w:t xml:space="preserve">Prison staff and WAPOU representatives </w:t>
       </w:r>
-      <w:r w:rsidR="00A65122">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">will be provided a copy of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00A65122" w:rsidRPr="00A65122">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00A65122">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Implementation of an Adaptive Routine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A65122" w:rsidRPr="00C23637">
+      <w:r w:rsidRPr="00C23637">
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
-      <w:r w:rsidR="00A65122">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on each occasion there is a staffing shortfall.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45154AD3" w14:textId="77777777" w:rsidR="00143485" w:rsidRDefault="00143485" w:rsidP="000C4420"/>
-    <w:p w14:paraId="23679637" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420">
+    <w:p w14:paraId="363AC1A5" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC"/>
+    <w:p w14:paraId="0D05B53F" w14:textId="4E04C728" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00AD06CC">
       <w:r>
-        <w:t>WAPOU may raise any concerns about decisions made by the Superintendent</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> decision and the reasons for that decision.</w:t>
+        <w:t>WAPOU may raise any concerns about decisions made by the Superintendent or delegate in the case of staffing shortfalls. However, where the Superintendent does not agree that any action is necessary following the raising of such concerns, the Superintendent or delegate shall advise of their decision and the reasons for that decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FA894E" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420"/>
-    <w:p w14:paraId="4172608F" w14:textId="77777777" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="00C23637">
+    <w:p w14:paraId="28591D74" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEF2504" w14:textId="77777777" w:rsidR="000755EE" w:rsidRDefault="000C4420" w:rsidP="00A57E08">
+    <w:p w14:paraId="67159C9B" w14:textId="227D67B2" w:rsidR="00120DF8" w:rsidRPr="00120DF8" w:rsidRDefault="008B63BC" w:rsidP="004D3B8D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:numPr>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="2" w:name="_Toc89250583"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc238544460"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Development of a Local Adaptive Routine</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="006BE6D8" w14:textId="77777777" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="246AD5D7" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
         <w:t xml:space="preserve">Under the </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57E08">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6A15" w:rsidRPr="00C23637">
+      <w:r w:rsidRPr="00C23637">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="00A57E08">
-        <w:t xml:space="preserve"> (WA) the Superintendent is responsible to the Chief Executive Officer for the good government, good order and security of their prison.  </w:t>
+        <w:t xml:space="preserve"> (WA) the Superintendent is responsible to the Chief Executive Officer for the good government, good order and security of their prison.  The Superintendent is responsible for determining the best placement of available staff and the appropriate changes to be made to routine prison functions in the event that </w:t>
       </w:r>
-      <w:r w:rsidR="00985EDD" w:rsidRPr="00A57E08">
-[...5 lines deleted...]
-      <w:r w:rsidR="002653BB">
+      <w:r>
         <w:t>full staffing is not achieved</w:t>
       </w:r>
       <w:r w:rsidRPr="00A57E08">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46839E85" w14:textId="77777777" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000A44F2" w:rsidP="008D0400">
+    <w:p w14:paraId="319A678E" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
-        <w:t>In the event that a staffing shortfall occurs, the Superintendent, after taking into consideration the Daily Staffing Deployment Agreement, shall be responsible for determining and implementing any required adaption to the routine of the prison’s function, including the necessary redeployment of officers w</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>In the event that a staffing shortfall occurs, the Superintendent, after taking into consideration the Daily Staffing Deployment Agreement, shall be responsible for determining and implementing any required adaption to the routine of the prison’s function, including the necessary redeployment of officers within the prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42653B0B" w14:textId="77777777" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="0B83933F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
         <w:t>The Superintendent shall ensure that the focus of any Adaptive Routine developed is on the normalisation of service delivery, with consideration given to the following principles:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4096FB6C" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="00D8394D" w:rsidP="008D0400">
+    <w:p w14:paraId="51B49780" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>M</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">e. the reduction in services shall be commensurate and proportionate to the availability of staffing resources). </w:t>
+        <w:t xml:space="preserve">Modified routines and services are to be provided commensurate with available staffing and financial resources, and the operational requirements for the prison (i.e. the reduction in services shall be commensurate and proportionate to the availability of staffing resources). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3843AF" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="00D8394D" w:rsidP="008D0400">
+    <w:p w14:paraId="1824EB82" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>S</w:t>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Staffing must be considered in the context of the objectives of the prison, which may change depending on the operational philosophy of the prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38898E88" w14:textId="6E860902" w:rsidR="00985EDD" w:rsidRPr="00C23637" w:rsidRDefault="00985EDD" w:rsidP="008D0400">
+    <w:p w14:paraId="5B6BA42E" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
-        <w:t xml:space="preserve">Modification </w:t>
-[...8 lines deleted...]
-        <w:t>in line with the routines as defined in the definitions section of this COPP.</w:t>
+        <w:t>Modification to the prison routine shall be in line with the routines as defined in the definitions section of this COPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102DB7EC" w14:textId="161A91C3" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="4B865D44" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
         <w:t xml:space="preserve">The Superintendent shall ensure that a copy of </w:t>
       </w:r>
-      <w:r w:rsidR="00E3578C">
+      <w:r>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidR="00C47A18" w:rsidRPr="00E3578C">
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00E3578C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Implementation of an Adapted Routine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000900EB">
+      <w:r>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
-      <w:r w:rsidR="00C47A18" w:rsidRPr="00A57E08">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00A57E08">
-        <w:t>is made available to staff, and a copy is provided to WAPOU</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> is made available to staff, and a copy is provided to WAPOU once all final changes to the adapted routine have been completed for the day.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F59B45" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420">
+    <w:p w14:paraId="09ECCE9E" w14:textId="710E15C4" w:rsidR="008B63BC" w:rsidRPr="00120DF8" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc89250584"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc238544461"/>
       <w:r>
         <w:t>Implementation of a Local Adaptive Routine</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="1D528B4C" w14:textId="77777777" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="70D78BC2" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
-        <w:t>The number of Officers on duty</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> fall below that agreed in the local prison staffing agreement will likely result in a need to adapt the routine of the prison function. The Superintendent shall: </w:t>
+        <w:t xml:space="preserve">The number of Officers on duty, or available for duty, on any given day that fall below that agreed in the local prison staffing agreement will likely result in a need to adapt the routine of the prison function. The Superintendent shall: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B6A54D" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="00D8394D" w:rsidP="008D0400">
+    <w:p w14:paraId="181987CB" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>d</w:t>
-[...2 lines deleted...]
-        <w:t>etermine what changes are required to be made to the routine of the prison; and/or</w:t>
+        <w:t>determine what changes are required to be made to the routine of the prison; and/or</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F02169" w14:textId="7871B1C9" w:rsidR="000C4420" w:rsidRDefault="00D8394D" w:rsidP="008D0400">
+    <w:p w14:paraId="267B2308" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t>d</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> the Department for that prison.</w:t>
+        <w:t>determine the number of Officers required to return to duty in line with budgetary obligations stipulated by the Department for that prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0320F133" w14:textId="77777777" w:rsidR="00AA3CE3" w:rsidRPr="00C23637" w:rsidRDefault="00AA3CE3" w:rsidP="00AA3CE3">
+    <w:p w14:paraId="5CFBAACB" w14:textId="5100283B" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
-        <w:t xml:space="preserve">When determining the implementation of an adaptive routine in regard to staff placement and service delivery when full staffing cannot be achieved on a particular day, the Superintendent (delegate or Officer in Charge) shall ensure that consideration is given to the operational priorities of the facility on any given day, and the previous use of resources and their impact on the delivery of any one service.  </w:t>
+        <w:t>When determining the implementation of an adaptive routine in regard to staff placement and service delivery when full staffing cannot be achieved on a particular day, the Superintendent (delegate or Officer in Charge) shall ensure that consideration is given to the operational priorities of the facility on any given day, and the previous use of resources and their impact on the delivery of any one service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBE572B" w14:textId="77777777" w:rsidR="00AA3CE3" w:rsidRPr="00C23637" w:rsidRDefault="00AA3CE3" w:rsidP="00C23637"/>
-    <w:p w14:paraId="62A50A31" w14:textId="77777777" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="72E6172A" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
         <w:lastRenderedPageBreak/>
-        <w:t>Where the Superintendent (</w:t>
-[...11 lines deleted...]
-        <w:t>rison is unable to be maintained via:</w:t>
+        <w:t>Where the Superintendent (delegate or Officer in Charge) determines, as a result of a staffing shortfall, that the security and welfare of prisoners and the safety of staff at the prison is unable to be maintained via:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7084F0DC" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="00138C2B" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">adapting services of the prison in line with Section </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">; and </w:t>
+        <w:t xml:space="preserve">adapting services of the prison in line with Section 3 of this COPP; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371919D0" w14:textId="145698B8" w:rsidR="000C4420" w:rsidRDefault="00071139" w:rsidP="008D0400">
+    <w:p w14:paraId="08F4F304" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">using </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">using overtime provisions within budgetary allocations. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59001DFF" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="00071139" w:rsidP="002E5B69">
+    <w:p w14:paraId="381B8612" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="709" w:firstLine="9"/>
       </w:pPr>
       <w:r>
-        <w:t>The Superintendent</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">. Such a request shall be made in writing, and sufficient justification is to be provided at the time of the request. </w:t>
+        <w:t xml:space="preserve">The Superintendent may seek approval for additional budgetary overtime allocations for that day via the relevant Assistant Commissioner. Such a request shall be made in writing, and sufficient justification is to be provided at the time of the request. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748BACE1" w14:textId="77777777" w:rsidR="003E6CE1" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="4806C135" w14:textId="31E18E00" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
-        <w:t>Undertaking hospital sits following a prisoner’s escort to hospital</w:t>
+        <w:t xml:space="preserve">Undertaking hospital sits following a prisoner’s escort to hospital are excluded from budgetary overtime allocations referred to </w:t>
       </w:r>
-      <w:r w:rsidR="00985EDD" w:rsidRPr="00A57E08">
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A57E08">
-        <w:t>are excluded from budgetary overtime allo</w:t>
-[...14 lines deleted...]
-        <w:t>.3.</w:t>
+        <w:t>section 4.1.3.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D742D80" w14:textId="77777777" w:rsidR="000755EE" w:rsidRPr="006444FB" w:rsidRDefault="000755EE" w:rsidP="00592112"/>
-    <w:p w14:paraId="5D02416B" w14:textId="77777777" w:rsidR="000C4420" w:rsidRDefault="000C4420" w:rsidP="000C4420">
+    <w:p w14:paraId="6BB760D1" w14:textId="2F86F7E5" w:rsidR="008B63BC" w:rsidRPr="00120DF8" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc89250585"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238544462"/>
       <w:r>
         <w:t>Governance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="3A948F5F" w14:textId="75A3C28E" w:rsidR="000C4420" w:rsidRPr="00C23637" w:rsidRDefault="000900EB" w:rsidP="008D0400">
+    <w:p w14:paraId="673FF15D" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00C23637">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="009B4CDA" w:rsidRPr="00E3578C">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00E3578C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Implementation of an Adaptive Routine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000C4420" w:rsidRPr="00A57E08">
+      <w:r w:rsidRPr="00A57E08">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E3578C">
+      <w:r>
         <w:t xml:space="preserve">form </w:t>
       </w:r>
-      <w:r w:rsidR="000C4420" w:rsidRPr="00A57E08">
+      <w:r w:rsidRPr="00A57E08">
         <w:t>must be completed by the Officer in Charge or individual responsible for the daily deployment of staffing in the event that any routine, other than a standard routine (Routine 1) is implemented. The original is to be forwarded to the Business Manager (or staff member designated by the Superintendent) by close of business each day.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261ED6E0" w14:textId="77777777" w:rsidR="00C23637" w:rsidRPr="00C23637" w:rsidRDefault="000C4420" w:rsidP="008D0400">
+    <w:p w14:paraId="1B1B617E" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00A57E08">
         <w:t xml:space="preserve">The use of adaptive routines, and overtime within budgetary allocations, shall be documented and reported by the Superintendent as required, at a frequency and in a manner as determined by the </w:t>
       </w:r>
-      <w:r w:rsidR="00211E23">
+      <w:r>
         <w:t>relevant Deputy Commissioner</w:t>
       </w:r>
       <w:r w:rsidRPr="00A57E08">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704CFFC2" w14:textId="08E07616" w:rsidR="003D708E" w:rsidRPr="00130854" w:rsidRDefault="003D708E" w:rsidP="00C23637">
+    <w:p w14:paraId="45C6DD0E" w14:textId="37011A01" w:rsidR="004333E3" w:rsidRDefault="004333E3">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FCA3EC" w14:textId="77777777" w:rsidR="004051DF" w:rsidRPr="00C23637" w:rsidRDefault="004051DF" w:rsidP="00C23637">
+    <w:p w14:paraId="404F5B0D" w14:textId="69941B27" w:rsidR="004333E3" w:rsidRDefault="004333E3" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc71615831"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C23637">
+      <w:bookmarkStart w:id="9" w:name="_Toc238544463"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7B2964AE" w14:textId="77777777" w:rsidR="004051DF" w:rsidRPr="00681FA7" w:rsidRDefault="004051DF" w:rsidP="004051DF">
+    <w:p w14:paraId="63DDF0CF" w14:textId="550B19ED" w:rsidR="004333E3" w:rsidRDefault="004333E3" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...14 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc68864291"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc238544464"/>
       <w:r>
         <w:t>Forms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...5 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="7E086024" w14:textId="77777777" w:rsidR="004051DF" w:rsidRPr="00C23637" w:rsidRDefault="004051DF" w:rsidP="00C23637">
+    <w:p w14:paraId="374B72AB" w14:textId="77777777" w:rsidR="004333E3" w:rsidRPr="001E36AA" w:rsidRDefault="004333E3" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:left="576" w:hanging="576"/>
-      </w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="567" w:hanging="567"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="00681FA7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Implementation of an Adaptive Routine</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="331217B2" w14:textId="402087B0" w:rsidR="004333E3" w:rsidRDefault="004333E3" w:rsidP="004333E3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc238544465"/>
       <w:r>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="005C5BFD">
         <w:t>Related legislation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
-[...2 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="7034A185" w14:textId="77777777" w:rsidR="005C5BFD" w:rsidRPr="00C23637" w:rsidRDefault="005C5BFD" w:rsidP="00C23637">
+    <w:p w14:paraId="562E37C0" w14:textId="77777777" w:rsidR="004333E3" w:rsidRDefault="004333E3" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C23637">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2560A8" w14:textId="77777777" w:rsidR="005C5BFD" w:rsidRPr="00C23637" w:rsidRDefault="005C5BFD" w:rsidP="00C23637">
+    <w:p w14:paraId="20BFE048" w14:textId="0D6A462F" w:rsidR="004333E3" w:rsidRPr="004333E3" w:rsidRDefault="004333E3" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C23637">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Prison Regulations 1982</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF9D1E3" w14:textId="77777777" w:rsidR="004051DF" w:rsidRPr="00BF5535" w:rsidRDefault="005C5BFD" w:rsidP="004051DF">
+    <w:p w14:paraId="27832D85" w14:textId="3BBBBB31" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:numPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">6.3 </w:t>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc235624000"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc238544466"/>
+      <w:r w:rsidRPr="00682515">
+        <w:t>Definitions</w:t>
       </w:r>
-      <w:r w:rsidR="004051DF">
-        <w:t>Definitions and acronyms</w:t>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="004333E3">
+        <w:t xml:space="preserve"> and acronyms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="4BC7FCEC" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="003D708E" w:rsidRDefault="003D708E" w:rsidP="003D708E"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9168" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2116"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="14"/>
         <w:gridCol w:w="7052"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="000E6F0A" w14:paraId="3E3A4783" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="30E8AE1A" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="523EC838" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00C23637">
+          <w:p w14:paraId="1597F8D1" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00971145" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00971145">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="7082" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="4D93E80E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00CF6125" w:rsidRDefault="003D708E" w:rsidP="00C23637">
+          <w:p w14:paraId="02311B15" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00971145" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00971145">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B4CDA" w:rsidRPr="000E6F0A" w14:paraId="62C52C4B" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="6B9A24A5" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD6520B" w14:textId="77777777" w:rsidR="009B4CDA" w:rsidRDefault="009B4CDA" w:rsidP="00C23637">
-[...4 lines deleted...]
-              <w:t>Commissioner’s Operating Policy and Procedures (COPP)</w:t>
+          <w:p w14:paraId="696BDB22" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="7066" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="25164797" w14:textId="77777777" w:rsidR="009B4CDA" w:rsidRPr="00344FBE" w:rsidRDefault="009B4CDA" w:rsidP="00C23637">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+          <w:p w14:paraId="69C2A754" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00255DB4" w:rsidRPr="000E6F0A" w14:paraId="4E227357" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="000E6F0A" w14:paraId="2013805E" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="41411B2D" w14:textId="77777777" w:rsidR="00255DB4" w:rsidRDefault="00255DB4" w:rsidP="00C23637">
+          <w:p w14:paraId="27B03238" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F67AA6">
               <w:t>Officer in Charge (OIC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79BC76B2" w14:textId="77777777" w:rsidR="00255DB4" w:rsidRPr="00344FBE" w:rsidRDefault="00255DB4" w:rsidP="00C23637">
+          <w:p w14:paraId="2D8345A4" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00344FBE" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F67AA6">
               <w:t>An officer designated as having the charge and superintendence of a prison in the absence of the Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w14:paraId="18FD6C29" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="46C5C661" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2116" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAFA102" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="009B4CDA" w:rsidRDefault="009B4CDA" w:rsidP="00C23637">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009B4CDA">
+          <w:p w14:paraId="514AD9B0" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7052" w:type="dxa"/>
+            <w:tcW w:w="7066" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC07961" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="009B4CDA" w:rsidP="00C23637">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">The Superintendent as defined in </w:t>
+          <w:p w14:paraId="3F8E0795" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">The Superintendent as defined in s.36 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0068391D">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="0068391D">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00D8394D">
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve"> includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="0068391D">
-[...6 lines deleted...]
-              <w:t>Does not extend to the Officer in Charge of a prison.</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="001E36AA">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="001E36AA">
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D708E" w14:paraId="3C4F8A55" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="008B63BC" w14:paraId="26106D8F" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2B2647" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="005435AD" w:rsidRDefault="009B4CDA" w:rsidP="00C23637">
+          <w:p w14:paraId="6026EE43" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="005435AD" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>WAPOU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B685347" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00344FBE" w:rsidRDefault="009B4CDA" w:rsidP="00C23637">
+          <w:p w14:paraId="508F572E" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00344FBE" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Western Australian Prison Officers’ Union</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F687C" w14:paraId="003E0B99" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="008B63BC" w14:paraId="3643C97E" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="527AB9EA" w14:textId="77777777" w:rsidR="004F687C" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="5F47C55D" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Routine 1 – Normal Routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="493B3A72" w14:textId="77777777" w:rsidR="004F687C" w:rsidRPr="004F687C" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="5F6B6663" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="004F687C" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00017A5B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Normal movement and all services delivered as per</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> normal routine</w:t>
             </w:r>
             <w:r w:rsidRPr="00017A5B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F687C" w14:paraId="2414543D" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="008B63BC" w14:paraId="6D13C041" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="674F9A70" w14:textId="77777777" w:rsidR="004F687C" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="6195C555" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Routine 2 – Adapted Routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E49AD2" w14:textId="77777777" w:rsidR="004F687C" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="49C0308F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00976CD7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>The redep</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>loyment or non</w:t>
             </w:r>
             <w:r w:rsidRPr="001229C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">-coverage of rostered local staffing positions will be managed day by day on a priority, operational needs and risk basis in accordance with the principles outlined in this COPP at the determination of the prison Superintendent, delegate or Officer in Charge (OIC) </w:t>
             </w:r>
             <w:r w:rsidRPr="001229C0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>in consultation with the Designated Superintendent.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F687C" w14:paraId="0096B562" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="008B63BC" w14:paraId="45E51B33" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3AF07C01" w14:textId="77777777" w:rsidR="004F687C" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="29C36371" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Routine 3 – Essential Routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36D21605" w14:textId="77777777" w:rsidR="004F687C" w:rsidRPr="005D64C9" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="47CABA32" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="005D64C9" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005D64C9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">This routine will only be implemented in the event that staffing falls below capacity </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">to deliver essential services </w:t>
             </w:r>
             <w:r w:rsidRPr="005D64C9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>and insufficient staff are available to maintain the safety and security of the f</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">acility even with a </w:t>
             </w:r>
             <w:r w:rsidRPr="005D64C9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">restricted prisoner routine. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34A3879F" w14:textId="77777777" w:rsidR="004F687C" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="4755E954" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="005D64C9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>In the event of this occurring, prisoners are to be unlocked as resourcing permits, but likely in small groups or individually to ensure that essential services are able to be delivered (food, medical etc) and where possible prisoners are provided with an opportunity to exercise.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F687C" w14:paraId="6A73B963" w14:textId="77777777" w:rsidTr="00255DB4">
+      <w:tr w:rsidR="008B63BC" w14:paraId="0B972E33" w14:textId="77777777" w:rsidTr="008B63BC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2116" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="30B9232E" w14:textId="77777777" w:rsidR="004F687C" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="01514BA6" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Night Shift Routine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7052" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4987667E" w14:textId="77777777" w:rsidR="004F687C" w:rsidRPr="00C23637" w:rsidRDefault="004F687C" w:rsidP="00C23637">
+          <w:p w14:paraId="26CFC3CC" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00C23637" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="001229C0">
               <w:t xml:space="preserve">In the event that there is a shortfall in the night shift staffing, the Night Contingency Plan is to be implemented with notification to the Superintendent and or on call Duty Manager. The commencement of the Night Contingency Plan will implement a range of options for the required night routine of the prison. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="749C09BE" w14:textId="77777777" w:rsidR="00CB28A6" w:rsidRPr="00CB28A6" w:rsidRDefault="00CB28A6" w:rsidP="00CB28A6"/>
-    <w:p w14:paraId="212EA4C1" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
+    <w:p w14:paraId="54B0BF43" w14:textId="1FDDF072" w:rsidR="00537EAC" w:rsidRDefault="00537EAC">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc235624001"/>
+    </w:p>
+    <w:p w14:paraId="619F3C89" w14:textId="7F3416FC" w:rsidR="007F4B69" w:rsidRPr="004333E3" w:rsidRDefault="001E36AA" w:rsidP="004333E3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc178286"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009D516D">
+      <w:bookmarkStart w:id="15" w:name="_Toc238544467"/>
+      <w:r w:rsidRPr="004333E3">
         <w:lastRenderedPageBreak/>
-        <w:t>Assurance</w:t>
+        <w:t>A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-      <w:bookmarkEnd w:id="26"/>
+      <w:r w:rsidR="00CE0CAE">
+        <w:t>ssurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="157334CA" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="009D516D" w:rsidRDefault="002E5756" w:rsidP="002E5756">
-[...4 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w14:paraId="73AF56DF" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>It is expected that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBCF774" w14:textId="74C025A2" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="002E5756" w:rsidP="002E5756">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Prisons will undertake local </w:t>
+    <w:p w14:paraId="28A48C4B" w14:textId="3C30A52A" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="000F16F8">
-[...3 lines deleted...]
-        <w:r w:rsidRPr="000461C6">
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidR="00F73AE6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Compliance Manual</w:t>
+          <w:t>Operational</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Compliance Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000F16F8">
+      <w:r w:rsidRPr="001E36AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F6E27B0" w14:textId="77777777" w:rsidR="002E5756" w:rsidRDefault="00157B11" w:rsidP="002E5756">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="4BA6E6A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF538DF" w14:textId="6C8E270D" w:rsidR="002E5756" w:rsidRPr="000F16F8" w:rsidRDefault="002E5756" w:rsidP="002E5756">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Monitoring and Compliance </w:t>
+    <w:p w14:paraId="5CEB3A21" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r w:rsidR="002847FF" w:rsidRPr="000461C6">
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Operational C</w:t>
-[...5 lines deleted...]
-          <w:t>ompliance Framework</w:t>
+          <w:t>Operational Compliance Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000F16F8">
+      <w:r w:rsidRPr="001E36AA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9383C0" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="002E5756" w:rsidP="00D05B49">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Independent </w:t>
+    <w:p w14:paraId="4721FD4C" w14:textId="70B3DC92" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Independent oversight will be undertaken as required</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">will be undertaken as required. </w:t>
+      <w:r w:rsidR="00F73AE6">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F323431" w14:textId="0B2C6C45" w:rsidR="00245869" w:rsidRPr="00EA7EAC" w:rsidRDefault="00245869" w:rsidP="00EA7EAC"/>
-    <w:p w14:paraId="340914AB" w14:textId="77777777" w:rsidR="00245869" w:rsidRDefault="00245869" w:rsidP="00DF778C">
+    <w:p w14:paraId="43D414E3" w14:textId="4B71A133" w:rsidR="00AF08AE" w:rsidRDefault="000548F2" w:rsidP="001C2C74">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Document version history</w:t>
+        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc235624006"/>
+      <w:r w:rsidRPr="00AF08AE">
+        <w:t xml:space="preserve">Document </w:t>
       </w:r>
+      <w:r w:rsidR="004333E3" w:rsidRPr="00AF08AE">
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF08AE">
+        <w:t xml:space="preserve">ersion </w:t>
+      </w:r>
+      <w:r w:rsidR="004333E3" w:rsidRPr="00AF08AE">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF08AE">
+        <w:t>istory</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="5B6AA7EE" w14:textId="77777777" w:rsidR="00245869" w:rsidRPr="00C23637" w:rsidRDefault="00245869" w:rsidP="00C23637"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9351" w:type="dxa"/>
+        <w:tblW w:w="9541" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1103"/>
-        <w:gridCol w:w="1727"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1648"/>
+        <w:gridCol w:w="2202"/>
+        <w:gridCol w:w="2786"/>
+        <w:gridCol w:w="1802"/>
+        <w:gridCol w:w="1635"/>
+        <w:gridCol w:w="13"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="5071A341" w14:textId="290661B2" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="004333E3">
         <w:trPr>
+          <w:gridAfter w:val="1"/>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:wAfter w:w="13" w:type="dxa"/>
+          <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="25B93E10" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00DF778C">
+          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8EB52B" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00DF778C">
+          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="53C905CA" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00DF778C">
+          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="61F0080C" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00DF778C">
+          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007D3C6F">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1648" w:type="dxa"/>
+            <w:tcW w:w="1635" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="74DEB650" w14:textId="4DD2179A" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00DF778C">
+          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Effective date </w:t>
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
+              <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="4CD65ECD" w14:textId="1F05144C" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="150F0183" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3290C7DC" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="40474724" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77501531" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="00F675D5" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="09811888" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00F675D5" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00E72B85">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5649E393" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="00F675D5" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="3896D4D3" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00F675D5" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F675D5">
               <w:t>Initial draft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAC5218" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="0D6F7E11" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>23 September 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="20E87D8E" w14:textId="6E5910BC" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="09441CBC" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="0AEA79A3" w14:textId="1225712D" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="7B9F396B" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56FFB085" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="7BB9AE51" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="007D3C6F">
               <w:t>0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A23B430" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="00DF778C" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="1D614E51" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00DF778C" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00E72B85">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36C44F0F" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="00F675D5" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="39063AB0" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00F675D5" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00F675D5">
               <w:t>Updated following consultation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2419C014" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="3F0653CB" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>24 September 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="417394DA" w14:textId="69E3FAA0" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="70C97520" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="648FC24B" w14:textId="0A22504E" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="07943851" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="604928CC" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="007D3C6F" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="266AB42F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71AEF7FE" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="668F41B8" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00E72B85">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="606CBBF7" w14:textId="77777777" w:rsidR="00236164" w:rsidRPr="00F675D5" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="20D91719" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRPr="00F675D5" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Tabled for approval with the Project Steering Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4673D3C3" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="4357D919" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>5 March 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="616F8365" w14:textId="6A12AF8D" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="1C3064B5" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="6AFAB154" w14:textId="0E10A957" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="4D4CF039" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1DAB02" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="5C41369E" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>0.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F365DEA" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="4CD93845" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r w:rsidRPr="00E72B85">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43BDD351" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="445085FC" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Updated following feedback from the Project Steering Committee and further consultation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6460A72F" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="6030E2FF" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>18 March 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="303D1472" w14:textId="69E5B5D9" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="4E81314B" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="463798EA" w14:textId="324628D7" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="1C36C76B" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E71DC00" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="1BA89CB7" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6111C8D6" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="2E90E270" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0252959C" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="074BA0E2" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Approved by the Project Steering Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3542294F" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="7B67A86F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>20 March 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="48998843" w14:textId="2C7E28D0" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="52B59C37" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="0B4AC6D6" w14:textId="450D491B" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="17911F60" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF211FD" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="7C8D1AC0" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>0.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA8ED9B" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="4C483182" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2DB00CDB" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="08A02883" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Amended following changes to the Standing Order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55E9F437" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="033EECBB" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>13 October 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="29BA77B0" w14:textId="7EF08B60" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00236164">
+          <w:p w14:paraId="200C6BD2" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="40F1599D" w14:textId="718E5D79" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="237FDC03" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EBAC5F3" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00985EDD">
+          <w:p w14:paraId="356D6650" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E48DCAE" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00985EDD">
+          <w:p w14:paraId="40FAECFE" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C470481" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="008D0400">
+          <w:p w14:paraId="7562B59F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Approved by the Director Operational Policy, Compliance and Contracts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B84CE76" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00985EDD">
+          <w:p w14:paraId="66DE7D6F" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>14 October 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA4D02F" w14:textId="6B85ADA6" w:rsidR="00236164" w:rsidRDefault="00E61B05" w:rsidP="00985EDD">
+          <w:p w14:paraId="007F0217" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2 November 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00236164" w:rsidRPr="007D3C6F" w14:paraId="5739C8EF" w14:textId="36D38433" w:rsidTr="00E61B05">
+      <w:tr w:rsidR="008B63BC" w:rsidRPr="007D3C6F" w14:paraId="44CAF769" w14:textId="77777777" w:rsidTr="004333E3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0607A039" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00985EDD">
+          <w:p w14:paraId="7B2826A5" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1727" w:type="dxa"/>
+            <w:tcW w:w="2202" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9A696B" w14:textId="77777777" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00985EDD">
+          <w:p w14:paraId="4E5F7F30" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcW w:w="2786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57CB2F59" w14:textId="60E16893" w:rsidR="00236164" w:rsidRDefault="00236164" w:rsidP="00AD6310">
+          <w:p w14:paraId="409F449B" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>Updated following review by the Director Operational Policy, Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1754" w:type="dxa"/>
+            <w:tcW w:w="1802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28E43E61" w14:textId="11D1CA3C" w:rsidR="00236164" w:rsidRDefault="00E24D4D" w:rsidP="00985EDD">
+          <w:p w14:paraId="3917C4ED" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>17 November 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1648" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B836C5F" w14:textId="1BDD4A34" w:rsidR="00236164" w:rsidRDefault="00AA6E22" w:rsidP="00985EDD">
+          <w:p w14:paraId="5FEA9109" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="00083A72">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1 December 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="114CDE7C" w14:textId="77777777" w:rsidR="005D64C9" w:rsidRPr="005D64C9" w:rsidRDefault="005D64C9" w:rsidP="005D64C9">
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+    <w:p w14:paraId="4D8B27C3" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="008B63BC">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005D64C9" w:rsidRPr="005D64C9" w:rsidSect="00130854">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId21"/>
+    <w:sectPr w:rsidR="00577B5D" w:rsidSect="0085521F">
+      <w:headerReference w:type="default" r:id="rId30"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1418" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A75B868" w14:textId="77777777" w:rsidR="00963539" w:rsidRDefault="00963539" w:rsidP="00D06E62">
+    <w:p w14:paraId="78B7DE50" w14:textId="77777777" w:rsidR="001259A8" w:rsidRDefault="001259A8" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="223307B7" w14:textId="77777777" w:rsidR="00963539" w:rsidRDefault="00963539" w:rsidP="00D06E62">
+    <w:p w14:paraId="4FE59181" w14:textId="77777777" w:rsidR="001259A8" w:rsidRDefault="001259A8" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="1BF3F11A" w14:textId="0913B7F9" w:rsidR="00BA457E" w:rsidRDefault="00BA457E" w:rsidP="00663830">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r w:rsidR="00C23637">
-[...6 lines deleted...]
-      <w:t>P</w:t>
+    <w:r w:rsidR="00216FB2">
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
-      <w:t xml:space="preserve">age </w:t>
+      <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00774A62">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00774A62">
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="037908F1" w14:textId="77777777" w:rsidR="00963539" w:rsidRDefault="00963539" w:rsidP="00D06E62">
+    <w:p w14:paraId="4BD8F995" w14:textId="77777777" w:rsidR="001259A8" w:rsidRDefault="001259A8" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="466622BC" w14:textId="77777777" w:rsidR="00963539" w:rsidRDefault="00963539" w:rsidP="00D06E62">
+    <w:p w14:paraId="34F18918" w14:textId="77777777" w:rsidR="001259A8" w:rsidRDefault="001259A8" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="0E2BE2E8" w14:textId="77777777" w:rsidR="00BA457E" w:rsidRDefault="00BA457E">
+    <w:p w14:paraId="7CB4CA66" w14:textId="77777777" w:rsidR="008B63BC" w:rsidRDefault="008B63BC" w:rsidP="008B63BC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s. 36(1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF6A15">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="2E777536" w14:textId="045167BC" w:rsidR="00BA457E" w:rsidRDefault="00BA457E" w:rsidP="00663830">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="WordArt 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F690FCE" w14:textId="4F0F6E5F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:align>center</wp:align>
+              </wp:positionV>
+              <wp:extent cx="7900670" cy="315595"/>
+              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="WordArt 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm rot="18900000">
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7900670" cy="315595"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:round/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                          <w:pPr>
+                            <w:pStyle w:val="NormalWeb"/>
+                            <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                            <w:jc w:val="center"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                              <w:color w:val="C0C0C0"/>
+                              <w:sz w:val="2"/>
+                              <w:szCs w:val="2"/>
+                              <w14:textFill>
+                                <w14:solidFill>
+                                  <w14:srgbClr w14:val="C0C0C0">
+                                    <w14:alpha w14:val="50000"/>
+                                  </w14:srgbClr>
+                                </w14:solidFill>
+                              </w14:textFill>
+                            </w:rPr>
+                            <w:t>Draft and not for further dissemination until approved</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
+                      <a:prstTxWarp prst="textPlain">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+              <v:stroke joinstyle="round"/>
+              <o:lock v:ext="edit" shapetype="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t">
+                <w:txbxContent>
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
+                    <w:pPr>
+                      <w:pStyle w:val="NormalWeb"/>
+                      <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                      <w:jc w:val="center"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:color w:val="C0C0C0"/>
+                        <w:sz w:val="2"/>
+                        <w:szCs w:val="2"/>
+                        <w14:textFill>
+                          <w14:solidFill>
+                            <w14:srgbClr w14:val="C0C0C0">
+                              <w14:alpha w14:val="50000"/>
+                            </w14:srgbClr>
+                          </w14:solidFill>
+                        </w14:textFill>
+                      </w:rPr>
+                      <w:t>Draft and not for further dissemination until approved</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="005B0177">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B15980">
+    <w:r w:rsidR="00371D02">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 1.2 Adaptive Routine</w:t>
+      <w:t>Prison COPP 1.4 Uniforms, Dress Standards, and Appearance</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> &lt;v x.x&gt;</w:t>
+      <w:t xml:space="preserve"> v0.</w:t>
+    </w:r>
+    <w:r w:rsidR="00E66B64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="37D85217" w14:textId="77777777" w:rsidR="00BA457E" w:rsidRDefault="00BA457E">
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="12BF1AF9" w14:textId="77777777" w:rsidR="00BA457E" w:rsidRDefault="00BA457E">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5990C4F1" w14:textId="3D82AF1F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30432C54" wp14:editId="1C085235">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="008E0FD7" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008E0FD7">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="008E0FD7" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008E0FD7">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="2C3267B6" w14:textId="77777777" w:rsidR="00BA457E" w:rsidRPr="00464E72" w:rsidRDefault="00BA457E" w:rsidP="008D51C1">
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="30432C54" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHOwtLBwIAAPIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8FuGyEQvVfqPyDu9dqW7dgrr6M0aapK&#10;aVop6QdglvWiAkMH7F336zuwjmOlt6oc0MDMPN6bGdbXvTXsoDBocBWfjMacKSeh1m5X8R/P9x+W&#10;nIUoXC0MOFXxowr8evP+3brzpZpCC6ZWyAjEhbLzFW9j9GVRBNkqK8IIvHLkbACtiHTEXVGj6Ajd&#10;mmI6Hi+KDrD2CFKFQLd3g5NvMn7TKBm/NU1QkZmKE7eYd8z7Nu3FZi3KHQrfanmiIf6BhRXa0aNn&#10;qDsRBduj/gvKaokQoIkjCbaAptFSZQ2kZjJ+o+apFV5lLVSc4M9lCv8PVj4eviPTNfWOMycstehZ&#10;9ZF9hJ5NUnU6H0oKevIUFnu6TpFJafAPIH8G5uC2FW6nbhCha5WoiV3OLC5SB5yQQLbdV6jpGbGP&#10;kIH6Bm0CpGIwQqcuHc+dSVRkenIxu1pO55xJ8k1Xi/lsnsgVonzJ9hjiZwWWJaPiSJ3P6OLwEOIQ&#10;+hKSHnNwr43J3TeOdRVfzQn+jcfqSMNptK34cpzWMC5J5CdX5+QotBls4mIcUUqqk9BBcuy3PQWm&#10;yy3UR9KPMAwhfRoyWsDfnHU0gBUPv/YCFWfmi6MariazWZrYfJjNr6Z0wEvP9tIjnCSoikfOBvM2&#10;5ikfFN1QrRudy/DK5MSVBisX8vQJ0uRennPU61fd/AEAAP//AwBQSwMEFAAGAAgAAAAhACB1lV3c&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyondBWJmRTIRBXEAUq9ebG&#10;bhIRr6PYbcLfs5zgOJrRzJtyM/tenN0Yu0AI2UKBcFQH21GD8PH+fKNBxGTImj6QQ/h2ETbV5UVp&#10;ChsmenPnbWoEl1AsDEKb0lBIGevWeRMXYXDE3jGM3iSWYyPtaCYu973MlVpLbzrihdYM7rF19df2&#10;5BE+X4773VK9Nk9+NUxhVpL8nUS8vpof7kEkN6e/MPziMzpUzHQIJ7JR9Ai5XnMS4XbJD9jPtc5A&#10;HBB0tgJZlfL/geoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARzsLSwcCAADyAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIHWVXdwAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAABhBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="2C3267B6" w14:textId="77777777" w:rsidR="00BA457E" w:rsidRPr="00464E72" w:rsidRDefault="00BA457E" w:rsidP="008D51C1">
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...102 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AF61A9E" wp14:editId="1E67C637">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1FCB6F51" w14:textId="6F929410" w:rsidR="00BA457E" w:rsidRDefault="00BA457E" w:rsidP="004D040B">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F329568" w14:textId="452D2136" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="008E0FD7" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="008E0FD7">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="008E0FD7" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="008E0FD7">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00043DB1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000461C6">
+    <w:r w:rsidR="008E0FD7">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 1.2 Adaptive Routine</w:t>
+      <w:t>Prison COPP 1.2 Adaptive Routine</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00967549">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="004A4D6C">
+    <w:r w:rsidR="00DD01E3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00367604">
+    <w:r w:rsidR="008B63BC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="004A4D6C">
+    <w:r w:rsidR="006D472A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
+  <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...146 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F93ADE92"/>
+    <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04090495"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6B061C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2869" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4309" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5029" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5749" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6469" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7189" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="D3060622"/>
+    <w:tmpl w:val="C05876BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A5360B"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D577965"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0E424F36"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="D15AE456"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
+      </w:pPr>
+      <w:rPr>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:color w:val="auto"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7058" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...140 lines deleted...]
-    <w:nsid w:val="0DCB5530"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="15860C60"/>
-    <w:lvl w:ilvl="0" w:tplc="25FE069A">
+    <w:tmpl w:val="0788613C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="other"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="center"/>
-[...1 lines deleted...]
-        <w:ind w:left="1040" w:hanging="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FFA190B"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB93CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DE54EAE6"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="9DC40BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200A583F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4A2FEA"/>
     <w:lvl w:ilvl="0" w:tplc="480EC24A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4414,51 +6366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21002B27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68FE47CC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4500,51 +6452,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D54275"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7270CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26176DB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8C609F70"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -4586,557 +6651,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...505 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3357475D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE98C970"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5205,51 +6764,164 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC1396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36CB5324"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BA1898B6"/>
     <w:lvl w:ilvl="0" w:tplc="3378D644">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -5291,293 +6963,175 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E23147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="446C5EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1">
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41C61053"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEA0CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E6201916"/>
-[...116 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:tmpl w:val="A7E81D58"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5608,571 +7162,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C482F89"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C004251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="97C028A4"/>
+    <w:tmpl w:val="48240FDE"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...433 lines deleted...]
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CF70C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34224718"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -6217,283 +7337,194 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DE66503"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C33387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C68A1FC0"/>
+    <w:tmpl w:val="E050D840"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
-[...76 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -6513,663 +7544,1003 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77FE27AB"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E92271EE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1"/>
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="1" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="2046517522">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="3" w16cid:durableId="1010596623">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="4" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="5" w16cid:durableId="1033504487">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="6" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="7" w16cid:durableId="747650974">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="8" w16cid:durableId="877085032">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1341153815">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1129318314">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="188765875">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1673334787">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1469935834">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1509783146">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="351149235">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1691832625">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="166143650">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1458376575">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1070880662">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="20" w16cid:durableId="970134890">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
-[...47 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="21" w16cid:durableId="1499615418">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="27">
-[...43 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="KEdIOFLCg74pK1EKWbFJwWv0aEIFXnhfBysgMpAO/30mhK9mwco8XJYmf1/Gvn0V89PMwoR+P5QbMvzXqP+QMQ==" w:salt="6kpbuq2QCOVhH0YNQrIYsA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="j3J9xE97REfs1E7S+DD1tjVewxZ80emR3cgwm6XoZ5LhXwgxJ1Fw7tPGNfV0UBVqw/RwaPWR37kd64HMoJawBA==" w:salt="1PfOWpo6dsPHAC4GhUeskA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="003F5F86"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00031CD9"/>
+    <w:rsidRoot w:val="00943E49"/>
+    <w:rsid w:val="000048B2"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="000461C6"/>
-    <w:rsid w:val="00071139"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="000548F2"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="000745E4"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="000900EB"/>
-    <w:rsid w:val="00091983"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="0009397F"/>
     <w:rsid w:val="000A013B"/>
-    <w:rsid w:val="000A44F2"/>
-    <w:rsid w:val="000B0851"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A25E8"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
     <w:rsid w:val="000B6320"/>
-    <w:rsid w:val="000C4420"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C4CC6"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
+    <w:rsid w:val="000D15FD"/>
+    <w:rsid w:val="000D45C9"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000D77B1"/>
+    <w:rsid w:val="000D7910"/>
+    <w:rsid w:val="000D7BA0"/>
+    <w:rsid w:val="000F3F95"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="001035D6"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00112665"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="001229C0"/>
+    <w:rsid w:val="00120DF8"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="001259A8"/>
+    <w:rsid w:val="00125A96"/>
     <w:rsid w:val="00126611"/>
-    <w:rsid w:val="00130854"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="00143485"/>
+    <w:rsid w:val="001370DA"/>
     <w:rsid w:val="00144A1B"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
+    <w:rsid w:val="00154692"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="00157B11"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001735BA"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="001659C4"/>
+    <w:rsid w:val="00174307"/>
     <w:rsid w:val="001757E8"/>
+    <w:rsid w:val="001815B2"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00191498"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="001A5977"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00211E23"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C2C74"/>
+    <w:rsid w:val="001C7443"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001E36AA"/>
+    <w:rsid w:val="001F1BF6"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="002157B0"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="00236164"/>
+    <w:rsid w:val="00227850"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00235C2C"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
+    <w:rsid w:val="002474C5"/>
     <w:rsid w:val="00250C62"/>
-    <w:rsid w:val="0025187C"/>
+    <w:rsid w:val="00252A0A"/>
+    <w:rsid w:val="00252D69"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="00255DB4"/>
-    <w:rsid w:val="002653BB"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00257433"/>
+    <w:rsid w:val="00261801"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="002847FF"/>
+    <w:rsid w:val="0028045B"/>
     <w:rsid w:val="00285795"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A31F8"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002C60EF"/>
+    <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D5C34"/>
     <w:rsid w:val="002E5756"/>
-    <w:rsid w:val="002E5B69"/>
     <w:rsid w:val="002E6F7B"/>
+    <w:rsid w:val="002F3CA4"/>
+    <w:rsid w:val="00300636"/>
     <w:rsid w:val="00302144"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="00365095"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003767E1"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00371D02"/>
+    <w:rsid w:val="00373A2A"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
+    <w:rsid w:val="00381253"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D54B0"/>
+    <w:rsid w:val="003D5A2B"/>
     <w:rsid w:val="003D708E"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
     <w:rsid w:val="003E6CE1"/>
-    <w:rsid w:val="003F5F86"/>
+    <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="004051DF"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="00416021"/>
-    <w:rsid w:val="00435653"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="004333E3"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="00473291"/>
-    <w:rsid w:val="00481AB0"/>
+    <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="004A4D6C"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004C040F"/>
+    <w:rsid w:val="004C5EC3"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
     <w:rsid w:val="004D040B"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004F687C"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="0054361A"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00537EAC"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="00555F33"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
     <w:rsid w:val="005657AE"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="00583294"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="00585E54"/>
     <w:rsid w:val="00592112"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
+    <w:rsid w:val="005A009E"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005C114A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="005D64C9"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D5AC3"/>
+    <w:rsid w:val="005E0E26"/>
     <w:rsid w:val="005E566A"/>
-    <w:rsid w:val="00622AC1"/>
-    <w:rsid w:val="00623B7F"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="0060077D"/>
+    <w:rsid w:val="0060364A"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
     <w:rsid w:val="00627992"/>
     <w:rsid w:val="006335A4"/>
     <w:rsid w:val="00634C54"/>
+    <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
     <w:rsid w:val="00663830"/>
-    <w:rsid w:val="00666C28"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006B193E"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00682515"/>
+    <w:rsid w:val="00691DFD"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00693169"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
+    <w:rsid w:val="006C4F83"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="00716F79"/>
-    <w:rsid w:val="007333FD"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
-    <w:rsid w:val="00774A62"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="007549FC"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="00774551"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="00794B04"/>
-[...1 lines deleted...]
-    <w:rsid w:val="007C1170"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007A5DDD"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C714E"/>
+    <w:rsid w:val="007D2232"/>
     <w:rsid w:val="007D3C6F"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007D7765"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
+    <w:rsid w:val="007F1CF1"/>
+    <w:rsid w:val="007F4B69"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
     <w:rsid w:val="00803710"/>
     <w:rsid w:val="008114B3"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
     <w:rsid w:val="00844223"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
     <w:rsid w:val="0086067A"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
     <w:rsid w:val="008976B1"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008D0400"/>
+    <w:rsid w:val="008B63BC"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51C1"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E0FD7"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
     <w:rsid w:val="00930B45"/>
-    <w:rsid w:val="00936F2A"/>
+    <w:rsid w:val="00934186"/>
+    <w:rsid w:val="00943E49"/>
+    <w:rsid w:val="0095085F"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="00963539"/>
-    <w:rsid w:val="00967F60"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="00971145"/>
+    <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
-    <w:rsid w:val="00985EDD"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009B4CDA"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B5EDF"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009E5EEA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A25496"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009E0BE6"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A025D8"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A266C1"/>
     <w:rsid w:val="00A37664"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
-    <w:rsid w:val="00A54121"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
+    <w:rsid w:val="00A53980"/>
     <w:rsid w:val="00A547EA"/>
-    <w:rsid w:val="00A55279"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00A71E3E"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00AA3CE3"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AB2731"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB4FC6"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
-    <w:rsid w:val="00AD6310"/>
+    <w:rsid w:val="00AD06CC"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
+    <w:rsid w:val="00AF08AE"/>
     <w:rsid w:val="00AF4C82"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B11606"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00B862E3"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B2564F"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
     <w:rsid w:val="00B937D8"/>
-    <w:rsid w:val="00BA3C35"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00C05BEA"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B9701C"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C11C3C"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C23637"/>
-    <w:rsid w:val="00C24AB5"/>
+    <w:rsid w:val="00C210EE"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C47A18"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00CB28A6"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00CB7EDB"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
     <w:rsid w:val="00CC47AF"/>
-    <w:rsid w:val="00CE090F"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
+    <w:rsid w:val="00CE0CAE"/>
     <w:rsid w:val="00CE1A06"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D078A0"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D434C4"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D3188E"/>
+    <w:rsid w:val="00D32F38"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D56E5B"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D8394D"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D70B2D"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00DC7002"/>
-    <w:rsid w:val="00DF6A15"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DD0AFC"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF1E34"/>
     <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E24D4D"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E61B05"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E81878"/>
     <w:rsid w:val="00E84D53"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
     <w:rsid w:val="00EA6531"/>
     <w:rsid w:val="00EA7EAC"/>
-    <w:rsid w:val="00EB544E"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EC11D3"/>
     <w:rsid w:val="00EC2113"/>
     <w:rsid w:val="00EC5AF1"/>
     <w:rsid w:val="00EC7AB2"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00F334FC"/>
+    <w:rsid w:val="00EF2A3E"/>
+    <w:rsid w:val="00EF43D7"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F42F4B"/>
+    <w:rsid w:val="00F45104"/>
     <w:rsid w:val="00F45492"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F73AE6"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
+    <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA430D"/>
+    <w:rsid w:val="00FC361B"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FD3BF7"/>
     <w:rsid w:val="00FE207C"/>
+    <w:rsid w:val="00FF4844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="178B4FB6"/>
+  <w14:docId w14:val="29826D42"/>
   <w14:defaultImageDpi w14:val="300"/>
-  <w15:docId w15:val="{31618068-51F9-4A2A-97A3-733FCAC18F76}"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
@@ -7217,51 +8588,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7443,279 +8814,281 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C23637"/>
+    <w:rsid w:val="00CE3599"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00DA285D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5040" w:hanging="360"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5760" w:hanging="360"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="3"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="6480" w:hanging="180"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
@@ -7739,51 +9112,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
     <w:rsid w:val="000D69A3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
@@ -7793,317 +9165,322 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
-    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006444FB"/>
+    <w:rsid w:val="00DA285D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="000755EE"/>
+    <w:rsid w:val="00120DF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00C34111"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="003057"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
     <w:name w:val="Instructional note"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:color w:val="C00000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C23637"/>
+    <w:rsid w:val="0018278E"/>
     <w:pPr>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="426" w:hanging="426"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E5756"/>
+    <w:rsid w:val="00063186"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
       </w:tabs>
       <w:spacing w:after="100"/>
       <w:ind w:left="240" w:firstLine="194"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00AD06CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
-    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
@@ -8175,59 +9552,59 @@
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="4"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:after="120"/>
-      <w:ind w:left="357" w:hanging="357"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
@@ -8369,300 +9746,410 @@
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
     <w:rsid w:val="008D51C1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="8"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
-[...25 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B4CDA"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B4CDA"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009B4CDA"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B4CDA"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009B4CDA"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
-    <w:name w:val="footnote text"/>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D96844"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038707B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF6A15"/>
+    <w:rsid w:val="00043DB1"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-    <w:name w:val="Footnote Text Char"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DF6A15"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="005554A8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="0"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DF6A15"/>
+    <w:rsid w:val="00F814B4"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable2">
-    <w:name w:val="DCStable2"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00255DB4"/>
+    <w:rsid w:val="00BF6E35"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F45104"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BA3C35"/>
+    <w:rsid w:val="008B63BC"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="other">
-[...20 lines deleted...]
-    <w:name w:val="List Paragraph Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004051DF"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008B63BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A65122"/>
+    <w:rsid w:val="008B63BC"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="356464968">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="884020552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936788181">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/prison-operations/Pages/copp-forms.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8927,131 +10414,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...79 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -9301,148 +10707,223 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1544</Words>
-  <Characters>8801</Characters>
+  <Words>1546</Words>
+  <Characters>8814</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>73</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP template</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10325</CharactersWithSpaces>
+  <CharactersWithSpaces>10340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -9483,61 +10964,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP template</dc:title>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
   <dc:subject/>
-  <dc:creator>Rumbold, Scott</dc:creator>
+  <dc:creator>Davies, Richard</dc:creator>
   <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>