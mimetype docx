--- v0 (2025-12-10)
+++ v1 (2026-04-02)
@@ -14,51 +14,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="617A1AB2" w14:textId="3EA7EC09" w:rsidR="00146739" w:rsidRPr="00951529" w:rsidRDefault="008114B3" w:rsidP="002E5756">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t xml:space="preserve">COPP </w:t>
       </w:r>
       <w:r w:rsidR="00D51F84">
         <w:t>1.3</w:t>
       </w:r>
       <w:r w:rsidR="005B49B0">
         <w:t xml:space="preserve"> Standing Order</w:t>
       </w:r>
       <w:r w:rsidR="00A978AC">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="245F04CB" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00951529" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00951529">
         <w:t>Prison</w:t>
       </w:r>
@@ -77,113 +77,124 @@
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="00126611" w:rsidRPr="00951529" w14:paraId="241E3ED4" w14:textId="77777777" w:rsidTr="00C436E4">
         <w:trPr>
           <w:trHeight w:val="4932"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="565A5C"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FCFCFA"/>
           </w:tcPr>
-          <w:p w14:paraId="6C47A953" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="00951529" w:rsidRDefault="00126611" w:rsidP="00126611">
+          <w:p w14:paraId="6C47A953" w14:textId="77777777" w:rsidR="00126611" w:rsidRPr="004A09D1" w:rsidRDefault="00126611" w:rsidP="00126611">
             <w:pPr>
               <w:pStyle w:val="Heading"/>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="004A09D1">
               <w:t>Principles</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1437BD3B" w14:textId="21E77753" w:rsidR="00D70ADA" w:rsidRPr="003C326F" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
-            <w:r w:rsidRPr="003C326F">
+          <w:p w14:paraId="1437BD3B" w14:textId="7B58419C" w:rsidR="00D70ADA" w:rsidRPr="004A09D1" w:rsidRDefault="00D70ADA" w:rsidP="002E5756">
+            <w:r w:rsidRPr="004A09D1">
               <w:t>As referenced in the</w:t>
             </w:r>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="004A09D1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidRPr="00B57453">
+              <w:r w:rsidR="00F90B93" w:rsidRPr="004A09D1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
+                <w:t>Guiding Principles for Corrections in Australia, Revised 2025</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00B57453">
+            <w:r w:rsidRPr="004A09D1">
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39633F73" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="003C326F" w:rsidRDefault="00D70ADA" w:rsidP="002E5756"/>
-[...2 lines deleted...]
-              <w:t>1.1.4 Management systems, policies and procedures are evidence based and are informed by human rights principles and operational practice.</w:t>
+          <w:p w14:paraId="39633F73" w14:textId="77777777" w:rsidR="00D70ADA" w:rsidRPr="004A09D1" w:rsidRDefault="00D70ADA" w:rsidP="002E5756"/>
+          <w:p w14:paraId="2F0AD2A5" w14:textId="6829B86B" w:rsidR="00F90B93" w:rsidRPr="004A09D1" w:rsidRDefault="00F90B93" w:rsidP="00043609">
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>1.3.4 Policies and procedures establish clear expectations for service delivery and are readily available to relevant staff, prisoners/offenders and the public, and are only withheld where security is compromised.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="403E06FA" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="00043609" w:rsidRDefault="00012001" w:rsidP="00043609"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">1.2.3 Staff have access </w:t>
+          <w:p w14:paraId="6B242764" w14:textId="77777777" w:rsidR="00F90B93" w:rsidRPr="004A09D1" w:rsidRDefault="00F90B93" w:rsidP="00043609"/>
+          <w:p w14:paraId="2F85EF67" w14:textId="7969CE81" w:rsidR="00D70ADA" w:rsidRPr="004A09D1" w:rsidRDefault="00F90B93" w:rsidP="00043609">
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="001013A4" w:rsidRPr="00043609">
-              <w:t>to and</w:t>
+            <w:r w:rsidR="00012001" w:rsidRPr="004A09D1">
+              <w:t xml:space="preserve">.1.4 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00043609">
-              <w:t xml:space="preserve"> are informed of current policies and procedures including those which set performance and behavioural expectations.</w:t>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>Management systems, policies and procedures are evidence-based, and are informed by human rights principles and operational practice.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A95FDBF" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="00043609" w:rsidRDefault="00012001" w:rsidP="00043609"/>
-[...2 lines deleted...]
-              <w:t>1.3.1 Effective systems provide prisoners/offenders with opportunities to make requests or complaints and access appropriate information.</w:t>
+          <w:p w14:paraId="403E06FA" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="004A09D1" w:rsidRDefault="00012001" w:rsidP="00043609"/>
+          <w:p w14:paraId="269E8661" w14:textId="42F90AD8" w:rsidR="00012001" w:rsidRPr="004A09D1" w:rsidRDefault="00F90B93" w:rsidP="00043609">
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00012001" w:rsidRPr="004A09D1">
+              <w:t xml:space="preserve">.2.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>Staff have access to, and are informed of, current policies and procedures including those which set performance and behavioural expectations.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A95FDBF" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="004A09D1" w:rsidRDefault="00012001" w:rsidP="00043609"/>
+          <w:p w14:paraId="57345F4D" w14:textId="008D57BB" w:rsidR="00012001" w:rsidRPr="00043609" w:rsidRDefault="00F90B93" w:rsidP="00043609">
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00012001" w:rsidRPr="004A09D1">
+              <w:t xml:space="preserve">.3.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>Effective systems provide prisoners/offenders with opportunities to make requests or complaints and access appropriate information, with due regard to accessibility requirements.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F3901CA" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="00043609" w:rsidRDefault="00012001" w:rsidP="00043609"/>
-          <w:p w14:paraId="19065CAE" w14:textId="77777777" w:rsidR="00012001" w:rsidRPr="003C326F" w:rsidRDefault="009C4806" w:rsidP="00012001">
-[...6 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="19065CAE" w14:textId="1D418123" w:rsidR="00012001" w:rsidRPr="003C326F" w:rsidRDefault="00012001" w:rsidP="00012001"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="375D06A9" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="06D54B5A" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="00951529" w:rsidRDefault="00663830" w:rsidP="00663830"/>
     <w:p w14:paraId="3FB879E3" w14:textId="77777777" w:rsidR="00663830" w:rsidRPr="003C326F" w:rsidRDefault="00663830" w:rsidP="003C326F"/>
     <w:p w14:paraId="2328CA2A" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="003C326F" w:rsidRDefault="00E4681A" w:rsidP="003C326F"/>
     <w:p w14:paraId="116DC84D" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="003C326F" w:rsidRDefault="00E4681A" w:rsidP="003C326F"/>
     <w:p w14:paraId="3BA9E36D" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:sectPr w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidSect="002E5756">
           <w:headerReference w:type="even" r:id="rId13"/>
           <w:headerReference w:type="default" r:id="rId14"/>
           <w:headerReference w:type="first" r:id="rId15"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
@@ -276,1234 +287,1234 @@
           </w:rPr>
         </w:r>
         <w:r w:rsidR="003940A3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003940A3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="003940A3">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="459EBAEF" w14:textId="0D57B98A" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="459EBAEF" w14:textId="0D57B98A" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491063" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491063 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75762FEC" w14:textId="3E640054" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="75762FEC" w14:textId="3E640054" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491064" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Responsibilities</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491064 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52196D6A" w14:textId="263AF920" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="52196D6A" w14:textId="263AF920" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491065" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Superintendent responsibilities</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491065 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34875EF0" w14:textId="28FF673C" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="34875EF0" w14:textId="28FF673C" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491066" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Developing and Amending Standing Orders</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491066 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4851F873" w14:textId="7E85887D" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="4851F873" w14:textId="7E85887D" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491067" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review by Operational Policy</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491067 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BB536C3" w14:textId="1ECF942C" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="0BB536C3" w14:textId="1ECF942C" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491068" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approval</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491068 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4202884B" w14:textId="72372246" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="4202884B" w14:textId="72372246" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491069" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Deputy Commissioner approval</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491069 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76337A96" w14:textId="151A32C5" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="76337A96" w14:textId="151A32C5" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491070" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Control and Publishing</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491070 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FF2C86D" w14:textId="12BE96FF" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="2FF2C86D" w14:textId="12BE96FF" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491071" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491071 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FFFC1DC" w14:textId="4BB16ED4" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="0FFFC1DC" w14:textId="4BB16ED4" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491072" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491072 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61BCDA9A" w14:textId="60A169CC" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="61BCDA9A" w14:textId="60A169CC" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491073" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491073 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="251B434D" w14:textId="43D712E9" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="251B434D" w14:textId="43D712E9" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491074" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
             <w:noProof/>
             <w:kern w:val="2"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491074 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21F1B665" w14:textId="63909C59" w:rsidR="003940A3" w:rsidRDefault="00AC5BB5">
+    <w:p w14:paraId="21F1B665" w14:textId="63909C59" w:rsidR="003940A3" w:rsidRDefault="003940A3">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc180491075" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="00A90AD9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Deputy Commissioner (DC) Approval</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGEREF _Toc180491075 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6D6645FF" w14:textId="50EEF6DD" w:rsidR="00C436E4" w:rsidRPr="003C326F" w:rsidRDefault="003D5245" w:rsidP="003C326F">
       <w:r w:rsidRPr="003D5245">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB87F46" w14:textId="77777777" w:rsidR="003C326F" w:rsidRDefault="003C326F">
       <w:bookmarkStart w:id="0" w:name="_Toc22822763"/>
       <w:bookmarkStart w:id="1" w:name="_Hlk97644998"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="771FFF66" w14:textId="7ED5089E" w:rsidR="00C8272F" w:rsidRPr="00B57DBD" w:rsidRDefault="00C8272F" w:rsidP="00B57DBD">
@@ -1606,94 +1617,97 @@
         <w:t>they</w:t>
       </w:r>
       <w:r w:rsidR="007079E4">
         <w:t xml:space="preserve"> are </w:t>
       </w:r>
       <w:r w:rsidR="00972F16">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="007079E4">
         <w:t>uperintendent</w:t>
       </w:r>
       <w:r w:rsidR="007079E4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
       <w:r w:rsidR="007079E4">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CC3C83">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F248D9D" w14:textId="77777777" w:rsidR="00E57A66" w:rsidRDefault="00E57A66" w:rsidP="005D33A5"/>
-    <w:p w14:paraId="60A32595" w14:textId="70369D53" w:rsidR="00581C57" w:rsidRDefault="00F500F8" w:rsidP="005D33A5">
+    <w:p w14:paraId="60A32595" w14:textId="74D0DBFF" w:rsidR="00581C57" w:rsidRDefault="00F500F8" w:rsidP="005D33A5">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00964856" w:rsidRPr="00964856">
+        <w:r w:rsidR="00964856" w:rsidRPr="004A09D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operating Policy and Procedures Framework – Prisons</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00964856">
+      <w:r w:rsidR="00964856" w:rsidRPr="004A09D1">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F67B31">
+      <w:r w:rsidR="00F67B31" w:rsidRPr="004A09D1">
         <w:t>provide</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="004A09D1">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00F67B31">
+      <w:r w:rsidR="00F67B31" w:rsidRPr="004A09D1">
         <w:t xml:space="preserve"> the mechanism for </w:t>
       </w:r>
+      <w:r w:rsidR="009D007C" w:rsidRPr="004A09D1">
+        <w:t>the Superintendent to issue</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67B31" w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve">Standing </w:t>
+      </w:r>
+      <w:r w:rsidR="00557C5B" w:rsidRPr="004A09D1">
+        <w:t>Orders.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F67B31" w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0560" w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve">A Standing </w:t>
+      </w:r>
+      <w:r w:rsidR="009D007C" w:rsidRPr="004A09D1">
+        <w:t>Order</w:t>
+      </w:r>
       <w:r w:rsidR="009D007C">
-        <w:t>the Superintendent to issue</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Order should </w:t>
+        <w:t xml:space="preserve"> should </w:t>
       </w:r>
       <w:r w:rsidR="009D007C" w:rsidRPr="00E57A66">
         <w:t xml:space="preserve">assist staff </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="009D007C" w:rsidRPr="00E57A66">
         <w:t>understand the job they have to do, and how they need to do it at the respective prison</w:t>
       </w:r>
       <w:r w:rsidR="009D007C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F894C66" w14:textId="1A4F7219" w:rsidR="001A1DF3" w:rsidRDefault="005D33A5" w:rsidP="00562ED9">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005D33A5">
         <w:t>Standing Orders may not confer a discretionary power, and as such, are largely limited to giving directions. In this sense, a Standing Order may direct</w:t>
       </w:r>
@@ -2535,158 +2549,182 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r>
         <w:t>change document status on the front page to ‘</w:t>
       </w:r>
       <w:r w:rsidR="00770177">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">inal </w:t>
       </w:r>
       <w:r w:rsidR="00770177">
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:t>napproved’</w:t>
       </w:r>
       <w:r w:rsidRPr="0019000F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D907911" w14:textId="6ADAFE86" w:rsidR="00245E06" w:rsidRPr="00245E06" w:rsidRDefault="007550C6" w:rsidP="006F7E9A">
+    <w:p w14:paraId="7D907911" w14:textId="79ADDB87" w:rsidR="00245E06" w:rsidRPr="00245E06" w:rsidRDefault="007550C6" w:rsidP="006F7E9A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:ind w:left="993"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">forward </w:t>
       </w:r>
       <w:r w:rsidR="0053788F">
         <w:t xml:space="preserve">the Standing Order </w:t>
       </w:r>
       <w:r>
-        <w:t>to Operational Policy via the</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00297AC4">
+        <w:t xml:space="preserve">to Operational Policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A09D1">
+        <w:t>via the</w:t>
+      </w:r>
+      <w:r w:rsidR="00297AC4" w:rsidRPr="004A09D1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00297AC4" w:rsidRPr="00900224">
+        <w:r w:rsidR="00297AC4" w:rsidRPr="004A09D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>online feedback form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00297AC4">
         <w:t xml:space="preserve"> and attach the </w:t>
       </w:r>
       <w:r w:rsidR="0019000F">
         <w:t>‘</w:t>
       </w:r>
       <w:r w:rsidR="00770177">
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="0019000F">
         <w:t xml:space="preserve">inal </w:t>
       </w:r>
       <w:r w:rsidR="00770177">
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="0019000F">
         <w:t xml:space="preserve">napproved’ </w:t>
       </w:r>
       <w:r>
         <w:t>Standing Order</w:t>
       </w:r>
       <w:r w:rsidR="007B0D9A">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40B23E1C" w14:textId="77777777" w:rsidR="00744C42" w:rsidRPr="00B57DBD" w:rsidRDefault="00744C42" w:rsidP="00B57DBD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc180491067"/>
       <w:r w:rsidRPr="00B57DBD">
+        <w:lastRenderedPageBreak/>
         <w:t>Review by Operational Policy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="5066555D" w14:textId="0BC78DB3" w:rsidR="00744C42" w:rsidRPr="00B57DBD" w:rsidRDefault="00B60A1C" w:rsidP="00B57DBD">
+    <w:p w14:paraId="5066555D" w14:textId="1D652764" w:rsidR="00744C42" w:rsidRPr="00B57DBD" w:rsidRDefault="00B60A1C" w:rsidP="00B57DBD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57DBD">
         <w:t>On receipt of a Standing Order via the online feedback form</w:t>
       </w:r>
       <w:r w:rsidR="0043699F" w:rsidRPr="00B57DBD">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve"> Operational Policy </w:t>
       </w:r>
+      <w:r w:rsidR="00744C42" w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve">shall </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81F13" w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve">add a Content Manager reference number to the front </w:t>
+      </w:r>
+      <w:r w:rsidR="000111EF" w:rsidRPr="004A09D1">
+        <w:t>page</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81F13" w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00744C42" w:rsidRPr="004A09D1">
+        <w:t xml:space="preserve">review </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81F13" w:rsidRPr="004A09D1">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81F13">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00744C42" w:rsidRPr="00B57DBD">
-        <w:t xml:space="preserve">shall review Standing Orders </w:t>
+        <w:t xml:space="preserve">Standing Order </w:t>
       </w:r>
       <w:r w:rsidR="00615013" w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve">in accordance with </w:t>
       </w:r>
       <w:r w:rsidR="00744C42" w:rsidRPr="00B57DBD">
         <w:t>the following:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12896CC1" w14:textId="77777777" w:rsidR="000546C7" w:rsidRPr="00E817C3" w:rsidRDefault="000546C7" w:rsidP="007A6992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>compliance with the COPP and legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CD520B0" w14:textId="180FA207" w:rsidR="00E84E46" w:rsidRDefault="0043699F" w:rsidP="007A6992">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:ind w:left="851" w:hanging="142"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">content and </w:t>
       </w:r>
@@ -2967,51 +3005,51 @@
       <w:r w:rsidR="007D0269">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">the changes </w:t>
       </w:r>
       <w:r w:rsidR="00AC3C75">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">made </w:t>
       </w:r>
       <w:r w:rsidR="007D0269">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>to the Standing Order</w:t>
       </w:r>
       <w:r w:rsidR="007A6992">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CD63C9" w14:textId="3A511EDB" w:rsidR="002E4945" w:rsidRPr="00562ED9" w:rsidRDefault="005504E7" w:rsidP="00455B24">
+    <w:p w14:paraId="67CD63C9" w14:textId="3B57B01A" w:rsidR="002E4945" w:rsidRPr="00562ED9" w:rsidRDefault="005504E7" w:rsidP="00455B24">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">Upon </w:t>
       </w:r>
       <w:r w:rsidR="0050016D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">DC </w:t>
       </w:r>
       <w:r w:rsidR="005F5C98">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>approval,</w:t>
       </w:r>
       <w:r w:rsidR="0050016D">
@@ -3053,114 +3091,126 @@
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> the Standing Order (word version)</w:t>
       </w:r>
       <w:r w:rsidR="00AC3C75">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">, confirming </w:t>
       </w:r>
       <w:r w:rsidR="007A6992" w:rsidRPr="007A6992">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">and completing the relevant section on the front page of the Standing Order </w:t>
       </w:r>
       <w:r w:rsidR="007A6949">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="007A6949" w:rsidRPr="00F60F61">
+        <w:r w:rsidR="007A6949" w:rsidRPr="004A09D1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>op@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007A6949" w:rsidRPr="00F60F61">
+      <w:r w:rsidR="007A6949" w:rsidRPr="004A09D1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C639AD5" w14:textId="6462B4FC" w:rsidR="00EA6E32" w:rsidRPr="00B57DBD" w:rsidRDefault="004632B5" w:rsidP="00B57DBD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_The_Deputy_Commissioner"/>
       <w:bookmarkStart w:id="23" w:name="_The_Deputy_Commissioner_1"/>
       <w:bookmarkStart w:id="24" w:name="_At_prisons_operated"/>
       <w:bookmarkStart w:id="25" w:name="_Publishing"/>
       <w:bookmarkStart w:id="26" w:name="_Toc180491070"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve">Document Control and </w:t>
       </w:r>
       <w:r w:rsidR="00EA6E32" w:rsidRPr="00B57DBD">
         <w:t>Publishing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="328A0B52" w14:textId="5B424D26" w:rsidR="00D97CF9" w:rsidRPr="00B57DBD" w:rsidRDefault="00E20790" w:rsidP="00B57DBD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57DBD">
         <w:t>Operational Policy, o</w:t>
       </w:r>
       <w:r w:rsidR="00D97CF9" w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve">n receipt of the approved Standing </w:t>
       </w:r>
       <w:r w:rsidR="005504E7" w:rsidRPr="00B57DBD">
         <w:t>Order</w:t>
       </w:r>
       <w:r w:rsidR="00D97CF9" w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve"> shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C97E1C5" w14:textId="29822A52" w:rsidR="00EC2EC3" w:rsidRPr="00B57DBD" w:rsidRDefault="00EC2EC3" w:rsidP="001A774D">
+    <w:p w14:paraId="1C97E1C5" w14:textId="29822A52" w:rsidR="00EC2EC3" w:rsidRPr="004A09D1" w:rsidRDefault="00EC2EC3" w:rsidP="001A774D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57DBD">
+      <w:r w:rsidRPr="004A09D1">
         <w:t>update the version control and effective date on the Standing Order</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641DD63B" w14:textId="217A6DB1" w:rsidR="006B05DF" w:rsidRPr="004A09D1" w:rsidRDefault="006B05DF" w:rsidP="001A774D">
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A09D1">
+        <w:t>save the applicable DC approval email and a copy of the Standing Order in Content Manager</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182BB12B" w14:textId="5E30BFB9" w:rsidR="00850FCD" w:rsidRPr="00B57DBD" w:rsidRDefault="00D97CF9" w:rsidP="001A774D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve">publish the Standing Order on </w:t>
       </w:r>
       <w:r w:rsidR="00850FCD" w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve">SharePoint </w:t>
       </w:r>
       <w:r w:rsidRPr="00B57DBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DC65CF0" w14:textId="671EC9BE" w:rsidR="00063DBA" w:rsidRPr="00B57DBD" w:rsidRDefault="00850FCD" w:rsidP="001A774D">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -4386,50 +4436,131 @@
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79E56111" w14:textId="34DAF7AA" w:rsidR="00770177" w:rsidRDefault="008805AF" w:rsidP="00770177">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>30 October 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FC9BA9D" w14:textId="1C37F631" w:rsidR="00770177" w:rsidRDefault="008805AF" w:rsidP="00770177">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>31 October 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="002822DA" w:rsidRPr="00951529" w14:paraId="3A5C7E5C" w14:textId="77777777" w:rsidTr="008805AF">
+        <w:trPr>
+          <w:trHeight w:val="879"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1051" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="059B3D5A" w14:textId="4D9EAA38" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="002822DA" w:rsidP="00770177">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>5.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2195" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8D5952" w14:textId="24E2BFE2" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="002822DA" w:rsidP="00770177">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>Operational Policy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06EE0684" w14:textId="77777777" w:rsidR="002822DA" w:rsidRDefault="002822DA" w:rsidP="00770177">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t xml:space="preserve">Approved by the </w:t>
+            </w:r>
+            <w:r w:rsidR="00282BE5">
+              <w:t>Director Operational Policy</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA87E65" w14:textId="5C9B3D5C" w:rsidR="00282BE5" w:rsidRPr="004A09D1" w:rsidRDefault="00282BE5" w:rsidP="00770177">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CM Ref: S26/34748</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4705E034" w14:textId="1DB435BC" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="002822DA" w:rsidP="00770177">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>02 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4776F9DD" w14:textId="7F7191C7" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="004A09D1" w:rsidP="00770177">
+            <w:pPr>
+              <w:pStyle w:val="Tabledata"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004A09D1">
+              <w:t>02 April 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="4405E94B" w14:textId="77777777" w:rsidR="00B57DBD" w:rsidRPr="00B57DBD" w:rsidRDefault="00B57DBD" w:rsidP="00B57DBD">
       <w:bookmarkStart w:id="65" w:name="_Appendix_A_–"/>
       <w:bookmarkStart w:id="66" w:name="_Appendix_1"/>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="22E92968" w14:textId="77777777" w:rsidR="00B57DBD" w:rsidRDefault="00B57DBD">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="603894BC" w14:textId="31D3BC3C" w:rsidR="000D0B69" w:rsidRPr="00B57DBD" w:rsidRDefault="000D0B69" w:rsidP="007A6992">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Appendix_A:_Deputy"/>
@@ -4487,60 +4618,60 @@
               <w:t>DC Adult Male Prisons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="690039"/>
           </w:tcPr>
           <w:p w14:paraId="4F61FD4E" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00A321A3" w:rsidRDefault="000D0B69" w:rsidP="00E025EE">
             <w:pPr>
               <w:pStyle w:val="Tableheading"/>
               <w:spacing w:before="360" w:after="240"/>
             </w:pPr>
             <w:r w:rsidRPr="00A321A3">
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D0B69" w:rsidRPr="00006F65" w14:paraId="221F8DCA" w14:textId="77777777" w:rsidTr="006F3677">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4248" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08F57736" w14:textId="7143F827" w:rsidR="000D0B69" w:rsidRPr="00951529" w:rsidRDefault="00AC5BB5" w:rsidP="00992044">
+          <w:p w14:paraId="08F57736" w14:textId="6F32E525" w:rsidR="000D0B69" w:rsidRPr="00951529" w:rsidRDefault="00101B3E" w:rsidP="00992044">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="006F3677" w:rsidRPr="001F71D9">
+              <w:r w:rsidRPr="002B4543">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>cs-amp-operations@justice.wa.gov.au</w:t>
+                <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4920" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BEAF54F" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00B57DBD" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00B57DBD">
               <w:t>Albany Regional Prison</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FD1B55D" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00B57DBD" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00B57DBD">
               <w:t>Broome Regional Prison</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B276635" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00B57DBD" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
@@ -4725,60 +4856,60 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
         <w:gridCol w:w="5062"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D0B69" w:rsidRPr="00006F65" w14:paraId="6BDA7336" w14:textId="77777777" w:rsidTr="00B4547E">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8F3621" w14:textId="751CC58A" w:rsidR="000D0B69" w:rsidRPr="00951529" w:rsidRDefault="00AC5BB5" w:rsidP="00992044">
+          <w:p w14:paraId="2F8F3621" w14:textId="2752754D" w:rsidR="000D0B69" w:rsidRPr="00951529" w:rsidRDefault="00101B3E" w:rsidP="00992044">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="006F3677" w:rsidRPr="006F3677">
+              <w:r w:rsidRPr="002B4543">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>awp@justice.wa.gov.au</w:t>
+                <w:t>AWP@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="241C6F39" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00C27B02" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00C27B02">
               <w:t>Bandyup Women’s Prison</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E3B260" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00C27B02" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
             <w:pPr>
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r w:rsidRPr="00C27B02">
               <w:t>Boronia Pre-Release Centre for Women</w:t>
             </w:r>
           </w:p>
@@ -4877,201 +5008,202 @@
               <w:pStyle w:val="ListBullet"/>
             </w:pPr>
             <w:r>
               <w:t>Acacia Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B029ADF" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="007E493D" w:rsidRDefault="000D0B69" w:rsidP="007E493D"/>
     <w:sectPr w:rsidR="000D0B69" w:rsidRPr="007E493D" w:rsidSect="00B57DBD">
       <w:headerReference w:type="even" r:id="rId28"/>
       <w:headerReference w:type="default" r:id="rId29"/>
       <w:footerReference w:type="default" r:id="rId30"/>
       <w:headerReference w:type="first" r:id="rId31"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1304" w:bottom="1021" w:left="1304" w:header="680" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="150CAFBA" w14:textId="77777777" w:rsidR="006A08F8" w:rsidRDefault="006A08F8" w:rsidP="00D06E62">
+    <w:p w14:paraId="1B0145BC" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="745BE54E" w14:textId="77777777" w:rsidR="006A08F8" w:rsidRDefault="006A08F8" w:rsidP="00D06E62">
+    <w:p w14:paraId="2A38A027" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2901A474" w14:textId="77777777" w:rsidR="006A08F8" w:rsidRDefault="006A08F8"/>
+    <w:p w14:paraId="0ACB348F" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Times New Roman"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dotum">
     <w:altName w:val="돋움"/>
     <w:panose1 w:val="020B0600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="288D2F04" w14:textId="1E34FA30" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00565079">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
         <w:tab w:val="left" w:pos="7938"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
@@ -5117,67 +5249,67 @@
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31A53236" w14:textId="77777777" w:rsidR="006A08F8" w:rsidRDefault="006A08F8" w:rsidP="00D06E62">
+    <w:p w14:paraId="635286C3" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A07813B" w14:textId="77777777" w:rsidR="006A08F8" w:rsidRDefault="006A08F8" w:rsidP="00D06E62">
+    <w:p w14:paraId="1F6F2FDD" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1331E72C" w14:textId="77777777" w:rsidR="006A08F8" w:rsidRDefault="006A08F8"/>
+    <w:p w14:paraId="1C836223" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69"/>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7A644C70" w14:textId="38018688" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The Director General (CEO) has delegated this power to the position of Deputy Commissioner Adult Male Prisons (AMP)/</w:t>
       </w:r>
       <w:r w:rsidR="00E2174B">
         <w:t xml:space="preserve">Adult </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Women </w:t>
       </w:r>
       <w:r w:rsidR="00E2174B">
         <w:t>Prisons (AWP</w:t>
       </w:r>
       <w:r>
@@ -5258,51 +5390,51 @@
     <w:p w14:paraId="54994433" w14:textId="13D86BDA" w:rsidR="00D8670A" w:rsidRDefault="00D8670A" w:rsidP="00D8670A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 37(3) </w:t>
       </w:r>
       <w:r w:rsidRPr="00C436E4">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04FF7AD6" w14:textId="4721F42E" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="088A9F53" wp14:editId="1C72DF34">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
@@ -5415,51 +5547,51 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3133BA84" w14:textId="7CA16911" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00AE3A90">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="490EDAA4" wp14:editId="7F8C3F51">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
@@ -5614,51 +5746,51 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE7D70">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 1.3 Standing Orders</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> v0.3</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61CFF2F9" w14:textId="2F82C73B" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="008114B3">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DE94FC6" wp14:editId="7AA6644C">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>181610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>220980</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -5950,51 +6082,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7580630" cy="10719435"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52480D91" w14:textId="186E0325" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6937583A" wp14:editId="0B409499">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="8" name="Text Box 8"/>
               <wp:cNvGraphicFramePr>
@@ -6107,52 +6239,52 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1BBBF116" w14:textId="296FC72A" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BBBF116" w14:textId="6081171A" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="004D040B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="479157CC" wp14:editId="2DE1F903">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
@@ -6262,104 +6394,110 @@
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004A09D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004A09D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004A09D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00AC5BB5">
+    <w:r w:rsidR="000F596D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>COPP 1.3 Standing Orders</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004A09D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="004A09D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00770177">
+    <w:r w:rsidR="00770177" w:rsidRPr="004A09D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>v4</w:t>
+      <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00BB40EC">
+    <w:r w:rsidR="00D73C0C" w:rsidRPr="004A09D1">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidR="00BB40EC" w:rsidRPr="004A09D1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CE5531C" w14:textId="5748A1A4" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="511AC201" wp14:editId="0A917902">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="Text Box 6"/>
               <wp:cNvGraphicFramePr>
@@ -6472,51 +6610,51 @@
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="E578BAE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="CBF2A4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -12056,93 +12194,94 @@
     <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="1573153343">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1136677052">
     <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1995329735">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="69" w16cid:durableId="1014721741">
     <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="70" w16cid:durableId="2109423418">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="71" w16cid:durableId="465247340">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="62"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="UFcoH4M99zprYvB4tA7X9CXJNG5ZZzandD57AFKRwYUiMUFLQ9o/IZx3+RZ2t6hjBzBCLvon+DBYcJwEvwLOJw==" w:salt="Yhf0yDwAVnbnJQLlCr7cGQ=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zLghgAUz0Jc5OB46Q9jkyDY/AkI9i17BEms+opRehB70QUxnzx1mzEZdbvTMDBK4v+kx53RlcEdoqq2zUZtjkA==" w:salt="aG8hdtP7HQjZkRpUl6TchA=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
     <w:rsid w:val="000002FE"/>
     <w:rsid w:val="00002304"/>
     <w:rsid w:val="000029A9"/>
     <w:rsid w:val="000029F0"/>
     <w:rsid w:val="0000488E"/>
     <w:rsid w:val="00006F65"/>
     <w:rsid w:val="000072B5"/>
     <w:rsid w:val="00007AA2"/>
+    <w:rsid w:val="000111EF"/>
     <w:rsid w:val="00012001"/>
     <w:rsid w:val="00013623"/>
     <w:rsid w:val="00016177"/>
     <w:rsid w:val="0001682F"/>
     <w:rsid w:val="00016909"/>
     <w:rsid w:val="000177C0"/>
     <w:rsid w:val="00017D07"/>
     <w:rsid w:val="00021283"/>
     <w:rsid w:val="000217B2"/>
     <w:rsid w:val="00022BE0"/>
     <w:rsid w:val="00024086"/>
     <w:rsid w:val="00024186"/>
     <w:rsid w:val="00027E36"/>
     <w:rsid w:val="00034382"/>
     <w:rsid w:val="00034ED8"/>
     <w:rsid w:val="00034F20"/>
     <w:rsid w:val="00035914"/>
     <w:rsid w:val="0003596F"/>
     <w:rsid w:val="00035C0A"/>
     <w:rsid w:val="00040C41"/>
     <w:rsid w:val="00040C8A"/>
     <w:rsid w:val="00041005"/>
     <w:rsid w:val="00041694"/>
     <w:rsid w:val="00042B9A"/>
     <w:rsid w:val="00043609"/>
@@ -12212,79 +12351,83 @@
     <w:rsid w:val="000C26C6"/>
     <w:rsid w:val="000C481C"/>
     <w:rsid w:val="000C6655"/>
     <w:rsid w:val="000C6C38"/>
     <w:rsid w:val="000D008C"/>
     <w:rsid w:val="000D0B69"/>
     <w:rsid w:val="000D0E06"/>
     <w:rsid w:val="000D2CBD"/>
     <w:rsid w:val="000D389B"/>
     <w:rsid w:val="000D3D62"/>
     <w:rsid w:val="000D4F44"/>
     <w:rsid w:val="000D513F"/>
     <w:rsid w:val="000D69A3"/>
     <w:rsid w:val="000D6F46"/>
     <w:rsid w:val="000D70DD"/>
     <w:rsid w:val="000D7126"/>
     <w:rsid w:val="000E093B"/>
     <w:rsid w:val="000E1C65"/>
     <w:rsid w:val="000E4251"/>
     <w:rsid w:val="000E47CF"/>
     <w:rsid w:val="000E4C0A"/>
     <w:rsid w:val="000E4C12"/>
     <w:rsid w:val="000E5E7C"/>
     <w:rsid w:val="000E72A2"/>
     <w:rsid w:val="000F0763"/>
+    <w:rsid w:val="000F106A"/>
     <w:rsid w:val="000F16B2"/>
     <w:rsid w:val="000F22C0"/>
     <w:rsid w:val="000F266E"/>
     <w:rsid w:val="000F46FE"/>
     <w:rsid w:val="000F4BCA"/>
+    <w:rsid w:val="000F596D"/>
     <w:rsid w:val="000F5E2E"/>
     <w:rsid w:val="000F5E78"/>
     <w:rsid w:val="000F613F"/>
     <w:rsid w:val="000F64C4"/>
     <w:rsid w:val="000F6C18"/>
     <w:rsid w:val="000F6EE9"/>
     <w:rsid w:val="000F7531"/>
     <w:rsid w:val="000F7F96"/>
     <w:rsid w:val="00100577"/>
     <w:rsid w:val="001013A4"/>
+    <w:rsid w:val="00101B3E"/>
     <w:rsid w:val="001035D6"/>
     <w:rsid w:val="00103A3E"/>
     <w:rsid w:val="00103BDF"/>
     <w:rsid w:val="001041DF"/>
     <w:rsid w:val="0011074A"/>
     <w:rsid w:val="0011109D"/>
     <w:rsid w:val="001116F6"/>
     <w:rsid w:val="00112DCC"/>
     <w:rsid w:val="00113CC0"/>
     <w:rsid w:val="00114291"/>
     <w:rsid w:val="00114BAD"/>
     <w:rsid w:val="0011573A"/>
     <w:rsid w:val="001158E9"/>
     <w:rsid w:val="0011678F"/>
+    <w:rsid w:val="00117C09"/>
     <w:rsid w:val="00117C90"/>
     <w:rsid w:val="001211AD"/>
     <w:rsid w:val="00121549"/>
     <w:rsid w:val="00122217"/>
     <w:rsid w:val="001222EE"/>
     <w:rsid w:val="0012232E"/>
     <w:rsid w:val="00124E4A"/>
     <w:rsid w:val="00126611"/>
     <w:rsid w:val="001268C8"/>
     <w:rsid w:val="00126F23"/>
     <w:rsid w:val="00130696"/>
     <w:rsid w:val="00131037"/>
     <w:rsid w:val="00131743"/>
     <w:rsid w:val="001330A1"/>
     <w:rsid w:val="00133457"/>
     <w:rsid w:val="00134DD1"/>
     <w:rsid w:val="00140DB3"/>
     <w:rsid w:val="0014173B"/>
     <w:rsid w:val="00141A79"/>
     <w:rsid w:val="001428A8"/>
     <w:rsid w:val="00142F8B"/>
     <w:rsid w:val="00142FF8"/>
     <w:rsid w:val="0014493C"/>
     <w:rsid w:val="001449CF"/>
     <w:rsid w:val="00144A1B"/>
@@ -12433,75 +12576,79 @@
     <w:rsid w:val="00250C11"/>
     <w:rsid w:val="00250C62"/>
     <w:rsid w:val="00253B76"/>
     <w:rsid w:val="00254316"/>
     <w:rsid w:val="0025563A"/>
     <w:rsid w:val="00257280"/>
     <w:rsid w:val="00260A4B"/>
     <w:rsid w:val="002610FC"/>
     <w:rsid w:val="0026125B"/>
     <w:rsid w:val="00261697"/>
     <w:rsid w:val="00261E84"/>
     <w:rsid w:val="00262A45"/>
     <w:rsid w:val="00263C93"/>
     <w:rsid w:val="002728CE"/>
     <w:rsid w:val="002743A9"/>
     <w:rsid w:val="0027609B"/>
     <w:rsid w:val="002760A0"/>
     <w:rsid w:val="002765B1"/>
     <w:rsid w:val="0027749F"/>
     <w:rsid w:val="00280B45"/>
     <w:rsid w:val="00280FE0"/>
     <w:rsid w:val="0028137E"/>
     <w:rsid w:val="00281B57"/>
     <w:rsid w:val="00281D62"/>
     <w:rsid w:val="002822B5"/>
+    <w:rsid w:val="002822DA"/>
+    <w:rsid w:val="00282BE5"/>
     <w:rsid w:val="00283540"/>
     <w:rsid w:val="00283725"/>
     <w:rsid w:val="00284844"/>
     <w:rsid w:val="00285067"/>
     <w:rsid w:val="00285795"/>
     <w:rsid w:val="0028791A"/>
     <w:rsid w:val="0029255A"/>
     <w:rsid w:val="00292CF7"/>
     <w:rsid w:val="00293EC1"/>
     <w:rsid w:val="00293FCC"/>
     <w:rsid w:val="00295673"/>
     <w:rsid w:val="00295EE5"/>
     <w:rsid w:val="002977C8"/>
     <w:rsid w:val="00297AC4"/>
     <w:rsid w:val="00297DD0"/>
     <w:rsid w:val="00297DE6"/>
     <w:rsid w:val="00297E7B"/>
     <w:rsid w:val="002A261A"/>
     <w:rsid w:val="002A2A6F"/>
     <w:rsid w:val="002A2B4F"/>
     <w:rsid w:val="002A2DF8"/>
     <w:rsid w:val="002A46BF"/>
+    <w:rsid w:val="002A54A1"/>
     <w:rsid w:val="002A6544"/>
     <w:rsid w:val="002A6A3F"/>
     <w:rsid w:val="002B160A"/>
+    <w:rsid w:val="002B4543"/>
     <w:rsid w:val="002B4988"/>
     <w:rsid w:val="002C1C8D"/>
     <w:rsid w:val="002C4539"/>
     <w:rsid w:val="002C67BC"/>
     <w:rsid w:val="002C71B9"/>
     <w:rsid w:val="002C71F3"/>
     <w:rsid w:val="002D0FD5"/>
     <w:rsid w:val="002D16A8"/>
     <w:rsid w:val="002D1FF2"/>
     <w:rsid w:val="002D2226"/>
     <w:rsid w:val="002D3513"/>
     <w:rsid w:val="002D36A4"/>
     <w:rsid w:val="002D3AEE"/>
     <w:rsid w:val="002D64D6"/>
     <w:rsid w:val="002D64DC"/>
     <w:rsid w:val="002D7053"/>
     <w:rsid w:val="002D7884"/>
     <w:rsid w:val="002E03C1"/>
     <w:rsid w:val="002E06C8"/>
     <w:rsid w:val="002E298A"/>
     <w:rsid w:val="002E33E9"/>
     <w:rsid w:val="002E3745"/>
     <w:rsid w:val="002E3761"/>
     <w:rsid w:val="002E3E3E"/>
     <w:rsid w:val="002E4945"/>
@@ -12520,61 +12667,63 @@
     <w:rsid w:val="002F68AE"/>
     <w:rsid w:val="002F71DE"/>
     <w:rsid w:val="00302144"/>
     <w:rsid w:val="00303101"/>
     <w:rsid w:val="00304D7D"/>
     <w:rsid w:val="00306456"/>
     <w:rsid w:val="0030647F"/>
     <w:rsid w:val="0030682A"/>
     <w:rsid w:val="00307018"/>
     <w:rsid w:val="00307964"/>
     <w:rsid w:val="00310013"/>
     <w:rsid w:val="00312757"/>
     <w:rsid w:val="00314241"/>
     <w:rsid w:val="00316ACC"/>
     <w:rsid w:val="00316D78"/>
     <w:rsid w:val="00316F99"/>
     <w:rsid w:val="00317323"/>
     <w:rsid w:val="00317F2D"/>
     <w:rsid w:val="00317F61"/>
     <w:rsid w:val="00321086"/>
     <w:rsid w:val="003214E4"/>
     <w:rsid w:val="003215A0"/>
     <w:rsid w:val="003234F6"/>
     <w:rsid w:val="00323703"/>
     <w:rsid w:val="00323F57"/>
+    <w:rsid w:val="003247FB"/>
     <w:rsid w:val="003253E2"/>
     <w:rsid w:val="0032582C"/>
     <w:rsid w:val="00326A09"/>
     <w:rsid w:val="00327542"/>
     <w:rsid w:val="00327FB3"/>
     <w:rsid w:val="00327FD5"/>
     <w:rsid w:val="00330307"/>
     <w:rsid w:val="00333E13"/>
     <w:rsid w:val="003351B9"/>
     <w:rsid w:val="00335F67"/>
     <w:rsid w:val="003360CB"/>
+    <w:rsid w:val="00336855"/>
     <w:rsid w:val="00336DD3"/>
     <w:rsid w:val="00336F99"/>
     <w:rsid w:val="003429DC"/>
     <w:rsid w:val="00345B83"/>
     <w:rsid w:val="003479E5"/>
     <w:rsid w:val="00347A19"/>
     <w:rsid w:val="00350DD2"/>
     <w:rsid w:val="003511C6"/>
     <w:rsid w:val="003514F6"/>
     <w:rsid w:val="00356B04"/>
     <w:rsid w:val="00357B09"/>
     <w:rsid w:val="0036006D"/>
     <w:rsid w:val="00360B1C"/>
     <w:rsid w:val="00361A04"/>
     <w:rsid w:val="00361B33"/>
     <w:rsid w:val="00362C1C"/>
     <w:rsid w:val="00363367"/>
     <w:rsid w:val="003633A3"/>
     <w:rsid w:val="00364437"/>
     <w:rsid w:val="00364FA3"/>
     <w:rsid w:val="003658A5"/>
     <w:rsid w:val="0036705B"/>
     <w:rsid w:val="003711C0"/>
     <w:rsid w:val="00372135"/>
     <w:rsid w:val="00372697"/>
@@ -12606,50 +12755,51 @@
     <w:rsid w:val="003A1BDC"/>
     <w:rsid w:val="003A1D91"/>
     <w:rsid w:val="003A2B4E"/>
     <w:rsid w:val="003A35D2"/>
     <w:rsid w:val="003A3E52"/>
     <w:rsid w:val="003A5D3C"/>
     <w:rsid w:val="003A602E"/>
     <w:rsid w:val="003A7940"/>
     <w:rsid w:val="003B0A39"/>
     <w:rsid w:val="003B1CC3"/>
     <w:rsid w:val="003B3B77"/>
     <w:rsid w:val="003B5CA0"/>
     <w:rsid w:val="003B6DC6"/>
     <w:rsid w:val="003B730E"/>
     <w:rsid w:val="003B7859"/>
     <w:rsid w:val="003B7F1E"/>
     <w:rsid w:val="003C14F6"/>
     <w:rsid w:val="003C1B90"/>
     <w:rsid w:val="003C1CA4"/>
     <w:rsid w:val="003C22A1"/>
     <w:rsid w:val="003C251B"/>
     <w:rsid w:val="003C2A23"/>
     <w:rsid w:val="003C326F"/>
     <w:rsid w:val="003C390A"/>
     <w:rsid w:val="003C4620"/>
+    <w:rsid w:val="003C6A9A"/>
     <w:rsid w:val="003C6DC1"/>
     <w:rsid w:val="003D0654"/>
     <w:rsid w:val="003D228A"/>
     <w:rsid w:val="003D5245"/>
     <w:rsid w:val="003D6595"/>
     <w:rsid w:val="003D708E"/>
     <w:rsid w:val="003D7B4A"/>
     <w:rsid w:val="003E061B"/>
     <w:rsid w:val="003E0A1E"/>
     <w:rsid w:val="003E0BFE"/>
     <w:rsid w:val="003E0C0A"/>
     <w:rsid w:val="003E21FE"/>
     <w:rsid w:val="003E33E1"/>
     <w:rsid w:val="003E3966"/>
     <w:rsid w:val="003E3FFB"/>
     <w:rsid w:val="003E4E2A"/>
     <w:rsid w:val="003E5F82"/>
     <w:rsid w:val="003E6014"/>
     <w:rsid w:val="003E6B13"/>
     <w:rsid w:val="003E6CE1"/>
     <w:rsid w:val="003F0E9E"/>
     <w:rsid w:val="003F30E1"/>
     <w:rsid w:val="003F3245"/>
     <w:rsid w:val="003F4D50"/>
     <w:rsid w:val="003F53B0"/>
@@ -12730,50 +12880,51 @@
     <w:rsid w:val="004806E8"/>
     <w:rsid w:val="00480A89"/>
     <w:rsid w:val="00480AE3"/>
     <w:rsid w:val="00480EDC"/>
     <w:rsid w:val="00481ECE"/>
     <w:rsid w:val="004824F3"/>
     <w:rsid w:val="00483241"/>
     <w:rsid w:val="004834FF"/>
     <w:rsid w:val="00483506"/>
     <w:rsid w:val="004839E9"/>
     <w:rsid w:val="00484A3E"/>
     <w:rsid w:val="004852A9"/>
     <w:rsid w:val="00486250"/>
     <w:rsid w:val="00486555"/>
     <w:rsid w:val="00487A0D"/>
     <w:rsid w:val="004900E5"/>
     <w:rsid w:val="0049037C"/>
     <w:rsid w:val="00490500"/>
     <w:rsid w:val="0049082D"/>
     <w:rsid w:val="0049192F"/>
     <w:rsid w:val="00491C8F"/>
     <w:rsid w:val="00496B72"/>
     <w:rsid w:val="004A0122"/>
     <w:rsid w:val="004A0289"/>
     <w:rsid w:val="004A0325"/>
+    <w:rsid w:val="004A09D1"/>
     <w:rsid w:val="004A0EED"/>
     <w:rsid w:val="004A1B1F"/>
     <w:rsid w:val="004A3CF0"/>
     <w:rsid w:val="004A468C"/>
     <w:rsid w:val="004A475B"/>
     <w:rsid w:val="004A551A"/>
     <w:rsid w:val="004A5921"/>
     <w:rsid w:val="004B126D"/>
     <w:rsid w:val="004B15CD"/>
     <w:rsid w:val="004B307A"/>
     <w:rsid w:val="004B499C"/>
     <w:rsid w:val="004B5D57"/>
     <w:rsid w:val="004B6106"/>
     <w:rsid w:val="004B619B"/>
     <w:rsid w:val="004B651C"/>
     <w:rsid w:val="004B6743"/>
     <w:rsid w:val="004B7A39"/>
     <w:rsid w:val="004B7F7C"/>
     <w:rsid w:val="004C040F"/>
     <w:rsid w:val="004C2A6D"/>
     <w:rsid w:val="004C35C5"/>
     <w:rsid w:val="004C40F9"/>
     <w:rsid w:val="004C503F"/>
     <w:rsid w:val="004C5848"/>
     <w:rsid w:val="004C629D"/>
@@ -13043,92 +13194,94 @@
     <w:rsid w:val="006919DF"/>
     <w:rsid w:val="00691C36"/>
     <w:rsid w:val="0069208D"/>
     <w:rsid w:val="00692E97"/>
     <w:rsid w:val="006931CB"/>
     <w:rsid w:val="006932D0"/>
     <w:rsid w:val="00694537"/>
     <w:rsid w:val="00695511"/>
     <w:rsid w:val="00695D41"/>
     <w:rsid w:val="00696388"/>
     <w:rsid w:val="00696802"/>
     <w:rsid w:val="00696CE3"/>
     <w:rsid w:val="006979F1"/>
     <w:rsid w:val="00697BBA"/>
     <w:rsid w:val="00697DF1"/>
     <w:rsid w:val="00697F56"/>
     <w:rsid w:val="006A08F8"/>
     <w:rsid w:val="006A1331"/>
     <w:rsid w:val="006A337B"/>
     <w:rsid w:val="006A33FA"/>
     <w:rsid w:val="006A4A0D"/>
     <w:rsid w:val="006A620A"/>
     <w:rsid w:val="006A6634"/>
     <w:rsid w:val="006A6680"/>
     <w:rsid w:val="006A7955"/>
+    <w:rsid w:val="006B05DF"/>
     <w:rsid w:val="006B3601"/>
     <w:rsid w:val="006B5845"/>
     <w:rsid w:val="006C16A7"/>
     <w:rsid w:val="006C2EF3"/>
     <w:rsid w:val="006C3190"/>
     <w:rsid w:val="006C35F6"/>
     <w:rsid w:val="006C4237"/>
     <w:rsid w:val="006C4F83"/>
     <w:rsid w:val="006C5427"/>
     <w:rsid w:val="006C65C8"/>
     <w:rsid w:val="006C6615"/>
     <w:rsid w:val="006D07AA"/>
     <w:rsid w:val="006D0B5D"/>
     <w:rsid w:val="006D0D30"/>
     <w:rsid w:val="006D13C3"/>
     <w:rsid w:val="006D2A92"/>
     <w:rsid w:val="006D2DB9"/>
     <w:rsid w:val="006D30D8"/>
     <w:rsid w:val="006D5735"/>
     <w:rsid w:val="006D6FF9"/>
     <w:rsid w:val="006E1F5E"/>
     <w:rsid w:val="006E2930"/>
     <w:rsid w:val="006E5581"/>
     <w:rsid w:val="006E669B"/>
     <w:rsid w:val="006E7B64"/>
     <w:rsid w:val="006E7CEA"/>
     <w:rsid w:val="006F1736"/>
     <w:rsid w:val="006F252D"/>
     <w:rsid w:val="006F3677"/>
     <w:rsid w:val="006F3AF0"/>
     <w:rsid w:val="006F3E28"/>
     <w:rsid w:val="006F4050"/>
     <w:rsid w:val="006F4FD7"/>
     <w:rsid w:val="006F5077"/>
     <w:rsid w:val="006F6A4F"/>
     <w:rsid w:val="006F75F6"/>
     <w:rsid w:val="006F7686"/>
     <w:rsid w:val="006F7E9A"/>
     <w:rsid w:val="006F7FD9"/>
     <w:rsid w:val="00701BD7"/>
     <w:rsid w:val="00702157"/>
     <w:rsid w:val="00702173"/>
+    <w:rsid w:val="00702D9B"/>
     <w:rsid w:val="007045DF"/>
     <w:rsid w:val="0070483E"/>
     <w:rsid w:val="00704966"/>
     <w:rsid w:val="00705B24"/>
     <w:rsid w:val="00706C6E"/>
     <w:rsid w:val="0070758D"/>
     <w:rsid w:val="007079E4"/>
     <w:rsid w:val="00710A2E"/>
     <w:rsid w:val="00710EF7"/>
     <w:rsid w:val="0071185C"/>
     <w:rsid w:val="00711C79"/>
     <w:rsid w:val="00712BF4"/>
     <w:rsid w:val="007137FE"/>
     <w:rsid w:val="00715807"/>
     <w:rsid w:val="00717D4F"/>
     <w:rsid w:val="00720718"/>
     <w:rsid w:val="0072194D"/>
     <w:rsid w:val="007235B2"/>
     <w:rsid w:val="007239E7"/>
     <w:rsid w:val="00723AAA"/>
     <w:rsid w:val="0072428E"/>
     <w:rsid w:val="00724304"/>
     <w:rsid w:val="00725535"/>
     <w:rsid w:val="00725584"/>
     <w:rsid w:val="007256C3"/>
@@ -13180,50 +13333,51 @@
     <w:rsid w:val="007753AB"/>
     <w:rsid w:val="0077571E"/>
     <w:rsid w:val="00775EB7"/>
     <w:rsid w:val="00776F85"/>
     <w:rsid w:val="0078044B"/>
     <w:rsid w:val="00781AC9"/>
     <w:rsid w:val="0078231A"/>
     <w:rsid w:val="00782395"/>
     <w:rsid w:val="00782F3B"/>
     <w:rsid w:val="00784638"/>
     <w:rsid w:val="0078552D"/>
     <w:rsid w:val="00786226"/>
     <w:rsid w:val="00791655"/>
     <w:rsid w:val="00791874"/>
     <w:rsid w:val="007935AA"/>
     <w:rsid w:val="0079394A"/>
     <w:rsid w:val="007948FE"/>
     <w:rsid w:val="00795852"/>
     <w:rsid w:val="00796051"/>
     <w:rsid w:val="007961D6"/>
     <w:rsid w:val="00797C5A"/>
     <w:rsid w:val="00797EC6"/>
     <w:rsid w:val="007A0D2E"/>
     <w:rsid w:val="007A1271"/>
     <w:rsid w:val="007A1540"/>
+    <w:rsid w:val="007A1FA4"/>
     <w:rsid w:val="007A1FD4"/>
     <w:rsid w:val="007A3397"/>
     <w:rsid w:val="007A3EC1"/>
     <w:rsid w:val="007A449C"/>
     <w:rsid w:val="007A64DD"/>
     <w:rsid w:val="007A6949"/>
     <w:rsid w:val="007A6992"/>
     <w:rsid w:val="007A75A2"/>
     <w:rsid w:val="007A76D6"/>
     <w:rsid w:val="007B0D9A"/>
     <w:rsid w:val="007B1FCD"/>
     <w:rsid w:val="007B2E63"/>
     <w:rsid w:val="007B2F81"/>
     <w:rsid w:val="007B3134"/>
     <w:rsid w:val="007B3432"/>
     <w:rsid w:val="007B459E"/>
     <w:rsid w:val="007B4D57"/>
     <w:rsid w:val="007B5BEF"/>
     <w:rsid w:val="007B7A34"/>
     <w:rsid w:val="007C0694"/>
     <w:rsid w:val="007C163D"/>
     <w:rsid w:val="007C50BA"/>
     <w:rsid w:val="007C7255"/>
     <w:rsid w:val="007C73C3"/>
     <w:rsid w:val="007C7FDD"/>
@@ -13332,50 +13486,51 @@
     <w:rsid w:val="00874472"/>
     <w:rsid w:val="00874878"/>
     <w:rsid w:val="00874C07"/>
     <w:rsid w:val="008754C8"/>
     <w:rsid w:val="00875F59"/>
     <w:rsid w:val="00877BD4"/>
     <w:rsid w:val="008805AF"/>
     <w:rsid w:val="008823FE"/>
     <w:rsid w:val="00882CF0"/>
     <w:rsid w:val="00884666"/>
     <w:rsid w:val="00892ED7"/>
     <w:rsid w:val="0089587B"/>
     <w:rsid w:val="0089648E"/>
     <w:rsid w:val="008976B1"/>
     <w:rsid w:val="00897D66"/>
     <w:rsid w:val="00897D6C"/>
     <w:rsid w:val="008A1417"/>
     <w:rsid w:val="008A1DE7"/>
     <w:rsid w:val="008A2BEC"/>
     <w:rsid w:val="008A2D24"/>
     <w:rsid w:val="008A3C4A"/>
     <w:rsid w:val="008A3F84"/>
     <w:rsid w:val="008A5FE7"/>
     <w:rsid w:val="008A6338"/>
     <w:rsid w:val="008A77CD"/>
+    <w:rsid w:val="008A7AC5"/>
     <w:rsid w:val="008B002D"/>
     <w:rsid w:val="008B0934"/>
     <w:rsid w:val="008B1EF3"/>
     <w:rsid w:val="008B2EB2"/>
     <w:rsid w:val="008B2EE8"/>
     <w:rsid w:val="008B5B5C"/>
     <w:rsid w:val="008B5E88"/>
     <w:rsid w:val="008B6BF5"/>
     <w:rsid w:val="008C2426"/>
     <w:rsid w:val="008C303C"/>
     <w:rsid w:val="008C46D1"/>
     <w:rsid w:val="008C4881"/>
     <w:rsid w:val="008C676B"/>
     <w:rsid w:val="008C687F"/>
     <w:rsid w:val="008C6BCC"/>
     <w:rsid w:val="008C7EE7"/>
     <w:rsid w:val="008D03E5"/>
     <w:rsid w:val="008D35D0"/>
     <w:rsid w:val="008D3DE0"/>
     <w:rsid w:val="008D51AE"/>
     <w:rsid w:val="008D51C1"/>
     <w:rsid w:val="008D5318"/>
     <w:rsid w:val="008D55B1"/>
     <w:rsid w:val="008D6EF5"/>
     <w:rsid w:val="008E131E"/>
@@ -13383,50 +13538,51 @@
     <w:rsid w:val="008E2DD2"/>
     <w:rsid w:val="008E30AC"/>
     <w:rsid w:val="008E53AB"/>
     <w:rsid w:val="008E6337"/>
     <w:rsid w:val="008E6AD9"/>
     <w:rsid w:val="008E7182"/>
     <w:rsid w:val="008E72E4"/>
     <w:rsid w:val="008E76DC"/>
     <w:rsid w:val="008E7D18"/>
     <w:rsid w:val="008E7EA0"/>
     <w:rsid w:val="008F3267"/>
     <w:rsid w:val="008F3472"/>
     <w:rsid w:val="008F3ED7"/>
     <w:rsid w:val="008F51C5"/>
     <w:rsid w:val="008F678A"/>
     <w:rsid w:val="00900224"/>
     <w:rsid w:val="00900365"/>
     <w:rsid w:val="00903DED"/>
     <w:rsid w:val="00910447"/>
     <w:rsid w:val="0091065E"/>
     <w:rsid w:val="00910F66"/>
     <w:rsid w:val="00911B84"/>
     <w:rsid w:val="009127B3"/>
     <w:rsid w:val="00912813"/>
     <w:rsid w:val="0091394A"/>
+    <w:rsid w:val="00915226"/>
     <w:rsid w:val="00915317"/>
     <w:rsid w:val="00916168"/>
     <w:rsid w:val="009165C0"/>
     <w:rsid w:val="009167AB"/>
     <w:rsid w:val="00917B4B"/>
     <w:rsid w:val="00917BA3"/>
     <w:rsid w:val="00922BDB"/>
     <w:rsid w:val="009237EA"/>
     <w:rsid w:val="009251DD"/>
     <w:rsid w:val="009256EB"/>
     <w:rsid w:val="0093065F"/>
     <w:rsid w:val="00930B45"/>
     <w:rsid w:val="00932719"/>
     <w:rsid w:val="00933F6B"/>
     <w:rsid w:val="0093415C"/>
     <w:rsid w:val="00934611"/>
     <w:rsid w:val="009361AC"/>
     <w:rsid w:val="00941BF0"/>
     <w:rsid w:val="00942977"/>
     <w:rsid w:val="00942FB1"/>
     <w:rsid w:val="00943E49"/>
     <w:rsid w:val="009450B6"/>
     <w:rsid w:val="00945B9E"/>
     <w:rsid w:val="00946095"/>
     <w:rsid w:val="00946C2A"/>
@@ -13463,50 +13619,51 @@
     <w:rsid w:val="009814BD"/>
     <w:rsid w:val="0098217F"/>
     <w:rsid w:val="00983430"/>
     <w:rsid w:val="00984464"/>
     <w:rsid w:val="00985BDB"/>
     <w:rsid w:val="00987390"/>
     <w:rsid w:val="00991987"/>
     <w:rsid w:val="00991CB2"/>
     <w:rsid w:val="00992044"/>
     <w:rsid w:val="00992336"/>
     <w:rsid w:val="00992C4F"/>
     <w:rsid w:val="00993945"/>
     <w:rsid w:val="00993AF6"/>
     <w:rsid w:val="009962C0"/>
     <w:rsid w:val="00996A78"/>
     <w:rsid w:val="0099760A"/>
     <w:rsid w:val="00997A89"/>
     <w:rsid w:val="009A02FF"/>
     <w:rsid w:val="009A0660"/>
     <w:rsid w:val="009A082D"/>
     <w:rsid w:val="009A0E99"/>
     <w:rsid w:val="009A1459"/>
     <w:rsid w:val="009A19E1"/>
     <w:rsid w:val="009A1B71"/>
     <w:rsid w:val="009A218F"/>
+    <w:rsid w:val="009A437F"/>
     <w:rsid w:val="009A5D6F"/>
     <w:rsid w:val="009A6FB6"/>
     <w:rsid w:val="009B02C1"/>
     <w:rsid w:val="009B0379"/>
     <w:rsid w:val="009B0BC0"/>
     <w:rsid w:val="009B21C9"/>
     <w:rsid w:val="009B3A73"/>
     <w:rsid w:val="009B3F94"/>
     <w:rsid w:val="009B4308"/>
     <w:rsid w:val="009B4CC7"/>
     <w:rsid w:val="009B70F6"/>
     <w:rsid w:val="009B7154"/>
     <w:rsid w:val="009B74A7"/>
     <w:rsid w:val="009B751B"/>
     <w:rsid w:val="009B76EF"/>
     <w:rsid w:val="009B77E6"/>
     <w:rsid w:val="009C0128"/>
     <w:rsid w:val="009C1A5C"/>
     <w:rsid w:val="009C27FA"/>
     <w:rsid w:val="009C332C"/>
     <w:rsid w:val="009C3F50"/>
     <w:rsid w:val="009C45E9"/>
     <w:rsid w:val="009C4806"/>
     <w:rsid w:val="009C4F0E"/>
     <w:rsid w:val="009C6CA6"/>
@@ -13592,66 +13749,68 @@
     <w:rsid w:val="00A768EC"/>
     <w:rsid w:val="00A77708"/>
     <w:rsid w:val="00A806AB"/>
     <w:rsid w:val="00A811FE"/>
     <w:rsid w:val="00A8175B"/>
     <w:rsid w:val="00A820CD"/>
     <w:rsid w:val="00A8292E"/>
     <w:rsid w:val="00A829E5"/>
     <w:rsid w:val="00A854CC"/>
     <w:rsid w:val="00A86CA5"/>
     <w:rsid w:val="00A86D73"/>
     <w:rsid w:val="00A86EE3"/>
     <w:rsid w:val="00A8770E"/>
     <w:rsid w:val="00A87B87"/>
     <w:rsid w:val="00A909E0"/>
     <w:rsid w:val="00A93378"/>
     <w:rsid w:val="00A937F9"/>
     <w:rsid w:val="00A94200"/>
     <w:rsid w:val="00A9612F"/>
     <w:rsid w:val="00A96250"/>
     <w:rsid w:val="00A978AC"/>
     <w:rsid w:val="00AA17B7"/>
     <w:rsid w:val="00AA1D1B"/>
     <w:rsid w:val="00AA4865"/>
     <w:rsid w:val="00AA4C3D"/>
+    <w:rsid w:val="00AA745A"/>
     <w:rsid w:val="00AB16E5"/>
     <w:rsid w:val="00AB1E44"/>
     <w:rsid w:val="00AB25DE"/>
     <w:rsid w:val="00AB7DF6"/>
     <w:rsid w:val="00AC0560"/>
     <w:rsid w:val="00AC1E1E"/>
     <w:rsid w:val="00AC1E8D"/>
     <w:rsid w:val="00AC20F4"/>
     <w:rsid w:val="00AC3C75"/>
     <w:rsid w:val="00AC47E1"/>
     <w:rsid w:val="00AC49E2"/>
     <w:rsid w:val="00AC5BB5"/>
     <w:rsid w:val="00AC5EAE"/>
     <w:rsid w:val="00AC6E64"/>
     <w:rsid w:val="00AC7F33"/>
     <w:rsid w:val="00AD16E7"/>
+    <w:rsid w:val="00AD1A69"/>
     <w:rsid w:val="00AD224C"/>
     <w:rsid w:val="00AD3F06"/>
     <w:rsid w:val="00AD4F12"/>
     <w:rsid w:val="00AD67FA"/>
     <w:rsid w:val="00AD7ECB"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE0EE3"/>
     <w:rsid w:val="00AE1864"/>
     <w:rsid w:val="00AE2477"/>
     <w:rsid w:val="00AE3362"/>
     <w:rsid w:val="00AE35C2"/>
     <w:rsid w:val="00AE3A90"/>
     <w:rsid w:val="00AE4BAE"/>
     <w:rsid w:val="00AE5029"/>
     <w:rsid w:val="00AE5DE3"/>
     <w:rsid w:val="00AE6440"/>
     <w:rsid w:val="00AF0424"/>
     <w:rsid w:val="00AF10B2"/>
     <w:rsid w:val="00AF111A"/>
     <w:rsid w:val="00AF1F44"/>
     <w:rsid w:val="00AF27A5"/>
     <w:rsid w:val="00AF27F9"/>
     <w:rsid w:val="00AF39D5"/>
     <w:rsid w:val="00AF4C82"/>
     <w:rsid w:val="00AF5048"/>
@@ -13663,50 +13822,51 @@
     <w:rsid w:val="00B02DBB"/>
     <w:rsid w:val="00B042EA"/>
     <w:rsid w:val="00B06259"/>
     <w:rsid w:val="00B065B3"/>
     <w:rsid w:val="00B067D4"/>
     <w:rsid w:val="00B10A64"/>
     <w:rsid w:val="00B12937"/>
     <w:rsid w:val="00B129E9"/>
     <w:rsid w:val="00B14C23"/>
     <w:rsid w:val="00B15596"/>
     <w:rsid w:val="00B1566C"/>
     <w:rsid w:val="00B21264"/>
     <w:rsid w:val="00B225A8"/>
     <w:rsid w:val="00B2273A"/>
     <w:rsid w:val="00B23628"/>
     <w:rsid w:val="00B237C4"/>
     <w:rsid w:val="00B240AE"/>
     <w:rsid w:val="00B25582"/>
     <w:rsid w:val="00B273D9"/>
     <w:rsid w:val="00B2742A"/>
     <w:rsid w:val="00B277C3"/>
     <w:rsid w:val="00B30232"/>
     <w:rsid w:val="00B303D3"/>
     <w:rsid w:val="00B309BC"/>
     <w:rsid w:val="00B323A3"/>
+    <w:rsid w:val="00B325BF"/>
     <w:rsid w:val="00B32FD1"/>
     <w:rsid w:val="00B337FE"/>
     <w:rsid w:val="00B33DD6"/>
     <w:rsid w:val="00B3427D"/>
     <w:rsid w:val="00B34672"/>
     <w:rsid w:val="00B361EA"/>
     <w:rsid w:val="00B365DB"/>
     <w:rsid w:val="00B368B6"/>
     <w:rsid w:val="00B36B0A"/>
     <w:rsid w:val="00B37745"/>
     <w:rsid w:val="00B37842"/>
     <w:rsid w:val="00B40CE3"/>
     <w:rsid w:val="00B40D7A"/>
     <w:rsid w:val="00B42749"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B43050"/>
     <w:rsid w:val="00B43D3D"/>
     <w:rsid w:val="00B43EE5"/>
     <w:rsid w:val="00B447CB"/>
     <w:rsid w:val="00B44BE9"/>
     <w:rsid w:val="00B4547E"/>
     <w:rsid w:val="00B46304"/>
     <w:rsid w:val="00B46AE4"/>
     <w:rsid w:val="00B47A89"/>
     <w:rsid w:val="00B50F92"/>
@@ -13812,50 +13972,51 @@
     <w:rsid w:val="00C03348"/>
     <w:rsid w:val="00C033D0"/>
     <w:rsid w:val="00C05F52"/>
     <w:rsid w:val="00C067B8"/>
     <w:rsid w:val="00C06A93"/>
     <w:rsid w:val="00C06B15"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C1185A"/>
     <w:rsid w:val="00C11C3C"/>
     <w:rsid w:val="00C123EB"/>
     <w:rsid w:val="00C12F9E"/>
     <w:rsid w:val="00C131F4"/>
     <w:rsid w:val="00C13B44"/>
     <w:rsid w:val="00C14D59"/>
     <w:rsid w:val="00C14FA8"/>
     <w:rsid w:val="00C15484"/>
     <w:rsid w:val="00C16155"/>
     <w:rsid w:val="00C209F3"/>
     <w:rsid w:val="00C2101E"/>
     <w:rsid w:val="00C21F02"/>
     <w:rsid w:val="00C222C9"/>
     <w:rsid w:val="00C224BF"/>
     <w:rsid w:val="00C23755"/>
     <w:rsid w:val="00C240B3"/>
     <w:rsid w:val="00C251B0"/>
+    <w:rsid w:val="00C25204"/>
     <w:rsid w:val="00C27B02"/>
     <w:rsid w:val="00C27D17"/>
     <w:rsid w:val="00C32FAA"/>
     <w:rsid w:val="00C3353B"/>
     <w:rsid w:val="00C33560"/>
     <w:rsid w:val="00C338F5"/>
     <w:rsid w:val="00C33ADA"/>
     <w:rsid w:val="00C34111"/>
     <w:rsid w:val="00C34B64"/>
     <w:rsid w:val="00C350B9"/>
     <w:rsid w:val="00C355F8"/>
     <w:rsid w:val="00C36B5B"/>
     <w:rsid w:val="00C37FA9"/>
     <w:rsid w:val="00C40689"/>
     <w:rsid w:val="00C43028"/>
     <w:rsid w:val="00C430D9"/>
     <w:rsid w:val="00C436E4"/>
     <w:rsid w:val="00C43AE8"/>
     <w:rsid w:val="00C44AF5"/>
     <w:rsid w:val="00C45677"/>
     <w:rsid w:val="00C508E6"/>
     <w:rsid w:val="00C51078"/>
     <w:rsid w:val="00C5277F"/>
     <w:rsid w:val="00C5318A"/>
     <w:rsid w:val="00C5401E"/>
@@ -13925,166 +14086,172 @@
     <w:rsid w:val="00CB4A9D"/>
     <w:rsid w:val="00CB4F0A"/>
     <w:rsid w:val="00CB52E1"/>
     <w:rsid w:val="00CB59D8"/>
     <w:rsid w:val="00CB7285"/>
     <w:rsid w:val="00CC095F"/>
     <w:rsid w:val="00CC1791"/>
     <w:rsid w:val="00CC3C83"/>
     <w:rsid w:val="00CC458A"/>
     <w:rsid w:val="00CC47AF"/>
     <w:rsid w:val="00CC5597"/>
     <w:rsid w:val="00CC6B13"/>
     <w:rsid w:val="00CC6BE0"/>
     <w:rsid w:val="00CC7E80"/>
     <w:rsid w:val="00CD017F"/>
     <w:rsid w:val="00CD0B94"/>
     <w:rsid w:val="00CD182B"/>
     <w:rsid w:val="00CD2C54"/>
     <w:rsid w:val="00CD6541"/>
     <w:rsid w:val="00CD7C0D"/>
     <w:rsid w:val="00CE0E73"/>
     <w:rsid w:val="00CE1A06"/>
     <w:rsid w:val="00CE2EC3"/>
     <w:rsid w:val="00CE2FB9"/>
     <w:rsid w:val="00CE4016"/>
+    <w:rsid w:val="00CE564D"/>
     <w:rsid w:val="00CE56C2"/>
     <w:rsid w:val="00CE5776"/>
     <w:rsid w:val="00CE5843"/>
     <w:rsid w:val="00CE5D60"/>
+    <w:rsid w:val="00CE6BFB"/>
     <w:rsid w:val="00CF010A"/>
     <w:rsid w:val="00CF3BAC"/>
     <w:rsid w:val="00CF41C2"/>
     <w:rsid w:val="00CF4520"/>
     <w:rsid w:val="00CF6457"/>
     <w:rsid w:val="00CF6E16"/>
     <w:rsid w:val="00CF7ABA"/>
     <w:rsid w:val="00CF7D64"/>
     <w:rsid w:val="00CF7F76"/>
     <w:rsid w:val="00D00B6A"/>
     <w:rsid w:val="00D00BC3"/>
     <w:rsid w:val="00D02B85"/>
     <w:rsid w:val="00D04CFC"/>
     <w:rsid w:val="00D05B49"/>
     <w:rsid w:val="00D064E1"/>
     <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
     <w:rsid w:val="00D07D58"/>
     <w:rsid w:val="00D10925"/>
     <w:rsid w:val="00D1283A"/>
     <w:rsid w:val="00D1388A"/>
     <w:rsid w:val="00D1389A"/>
     <w:rsid w:val="00D149C5"/>
     <w:rsid w:val="00D14F87"/>
     <w:rsid w:val="00D17EE5"/>
     <w:rsid w:val="00D202A3"/>
     <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D20E41"/>
     <w:rsid w:val="00D218DE"/>
     <w:rsid w:val="00D23451"/>
     <w:rsid w:val="00D23605"/>
+    <w:rsid w:val="00D23FDD"/>
     <w:rsid w:val="00D24C01"/>
     <w:rsid w:val="00D252DD"/>
     <w:rsid w:val="00D260F5"/>
     <w:rsid w:val="00D26C43"/>
     <w:rsid w:val="00D27F7D"/>
     <w:rsid w:val="00D316B8"/>
     <w:rsid w:val="00D321C1"/>
     <w:rsid w:val="00D32C5E"/>
     <w:rsid w:val="00D32D77"/>
     <w:rsid w:val="00D34FAE"/>
     <w:rsid w:val="00D359AA"/>
     <w:rsid w:val="00D363CF"/>
     <w:rsid w:val="00D40DF0"/>
     <w:rsid w:val="00D40F0E"/>
     <w:rsid w:val="00D4199E"/>
     <w:rsid w:val="00D41A89"/>
     <w:rsid w:val="00D42110"/>
     <w:rsid w:val="00D434B5"/>
     <w:rsid w:val="00D43F2F"/>
     <w:rsid w:val="00D47E57"/>
     <w:rsid w:val="00D507CC"/>
     <w:rsid w:val="00D5196F"/>
     <w:rsid w:val="00D51D49"/>
     <w:rsid w:val="00D51F84"/>
     <w:rsid w:val="00D52373"/>
     <w:rsid w:val="00D52516"/>
     <w:rsid w:val="00D530C5"/>
     <w:rsid w:val="00D54AF6"/>
     <w:rsid w:val="00D55208"/>
     <w:rsid w:val="00D579C6"/>
     <w:rsid w:val="00D57C68"/>
     <w:rsid w:val="00D643C5"/>
     <w:rsid w:val="00D6458C"/>
     <w:rsid w:val="00D660B0"/>
     <w:rsid w:val="00D660EB"/>
     <w:rsid w:val="00D67190"/>
     <w:rsid w:val="00D709C5"/>
     <w:rsid w:val="00D70ADA"/>
     <w:rsid w:val="00D72366"/>
     <w:rsid w:val="00D728CB"/>
+    <w:rsid w:val="00D73C0C"/>
     <w:rsid w:val="00D75FEF"/>
     <w:rsid w:val="00D7691F"/>
     <w:rsid w:val="00D76FA8"/>
     <w:rsid w:val="00D80E8E"/>
     <w:rsid w:val="00D813B7"/>
+    <w:rsid w:val="00D81F13"/>
     <w:rsid w:val="00D82681"/>
     <w:rsid w:val="00D82ED9"/>
     <w:rsid w:val="00D836D6"/>
     <w:rsid w:val="00D83B0D"/>
     <w:rsid w:val="00D8493E"/>
     <w:rsid w:val="00D8670A"/>
     <w:rsid w:val="00D9026E"/>
     <w:rsid w:val="00D922F6"/>
     <w:rsid w:val="00D9330E"/>
     <w:rsid w:val="00D97CF9"/>
     <w:rsid w:val="00DA0581"/>
     <w:rsid w:val="00DA095E"/>
     <w:rsid w:val="00DA0983"/>
     <w:rsid w:val="00DA5F82"/>
     <w:rsid w:val="00DA5FC6"/>
     <w:rsid w:val="00DA68B6"/>
     <w:rsid w:val="00DB0C99"/>
     <w:rsid w:val="00DB0DA9"/>
     <w:rsid w:val="00DB12F1"/>
     <w:rsid w:val="00DB1928"/>
     <w:rsid w:val="00DB2694"/>
     <w:rsid w:val="00DB2CAC"/>
     <w:rsid w:val="00DB3F29"/>
     <w:rsid w:val="00DB3F96"/>
     <w:rsid w:val="00DB734C"/>
     <w:rsid w:val="00DB7719"/>
     <w:rsid w:val="00DC0221"/>
     <w:rsid w:val="00DC026E"/>
     <w:rsid w:val="00DC0714"/>
     <w:rsid w:val="00DC09C2"/>
     <w:rsid w:val="00DC0D6D"/>
     <w:rsid w:val="00DC14B5"/>
     <w:rsid w:val="00DC2DBC"/>
     <w:rsid w:val="00DC42F3"/>
     <w:rsid w:val="00DC4ED6"/>
     <w:rsid w:val="00DC56B3"/>
+    <w:rsid w:val="00DD0B2E"/>
     <w:rsid w:val="00DD0FBB"/>
     <w:rsid w:val="00DD16FD"/>
     <w:rsid w:val="00DD2043"/>
     <w:rsid w:val="00DD283F"/>
     <w:rsid w:val="00DD53FA"/>
     <w:rsid w:val="00DD66C2"/>
     <w:rsid w:val="00DD7518"/>
     <w:rsid w:val="00DE019B"/>
     <w:rsid w:val="00DE1567"/>
     <w:rsid w:val="00DE554A"/>
     <w:rsid w:val="00DF0B82"/>
     <w:rsid w:val="00DF0EE8"/>
     <w:rsid w:val="00DF1600"/>
     <w:rsid w:val="00DF2D0B"/>
     <w:rsid w:val="00DF406F"/>
     <w:rsid w:val="00DF54B7"/>
     <w:rsid w:val="00DF5DEC"/>
     <w:rsid w:val="00DF5F1A"/>
     <w:rsid w:val="00DF6FEF"/>
     <w:rsid w:val="00DF70D1"/>
     <w:rsid w:val="00DF778C"/>
     <w:rsid w:val="00DF7A03"/>
     <w:rsid w:val="00DF7CBA"/>
     <w:rsid w:val="00E001F6"/>
     <w:rsid w:val="00E015F2"/>
@@ -14122,50 +14289,51 @@
     <w:rsid w:val="00E4621B"/>
     <w:rsid w:val="00E4681A"/>
     <w:rsid w:val="00E5042C"/>
     <w:rsid w:val="00E52D3B"/>
     <w:rsid w:val="00E53190"/>
     <w:rsid w:val="00E54FE3"/>
     <w:rsid w:val="00E5550A"/>
     <w:rsid w:val="00E57896"/>
     <w:rsid w:val="00E579EF"/>
     <w:rsid w:val="00E57A66"/>
     <w:rsid w:val="00E609BF"/>
     <w:rsid w:val="00E61478"/>
     <w:rsid w:val="00E614F5"/>
     <w:rsid w:val="00E61BD2"/>
     <w:rsid w:val="00E62E5D"/>
     <w:rsid w:val="00E638E1"/>
     <w:rsid w:val="00E64A0B"/>
     <w:rsid w:val="00E668E7"/>
     <w:rsid w:val="00E674EA"/>
     <w:rsid w:val="00E6786D"/>
     <w:rsid w:val="00E70587"/>
     <w:rsid w:val="00E71771"/>
     <w:rsid w:val="00E7188B"/>
     <w:rsid w:val="00E72796"/>
     <w:rsid w:val="00E7294F"/>
+    <w:rsid w:val="00E7300D"/>
     <w:rsid w:val="00E73232"/>
     <w:rsid w:val="00E741B4"/>
     <w:rsid w:val="00E7518D"/>
     <w:rsid w:val="00E7527C"/>
     <w:rsid w:val="00E76EE2"/>
     <w:rsid w:val="00E77EF2"/>
     <w:rsid w:val="00E80E89"/>
     <w:rsid w:val="00E8149D"/>
     <w:rsid w:val="00E817C3"/>
     <w:rsid w:val="00E81ABA"/>
     <w:rsid w:val="00E82FB8"/>
     <w:rsid w:val="00E8371E"/>
     <w:rsid w:val="00E83E1A"/>
     <w:rsid w:val="00E84D53"/>
     <w:rsid w:val="00E84E46"/>
     <w:rsid w:val="00E84F3E"/>
     <w:rsid w:val="00E858E3"/>
     <w:rsid w:val="00E85BB8"/>
     <w:rsid w:val="00E90A30"/>
     <w:rsid w:val="00E92C43"/>
     <w:rsid w:val="00E93D28"/>
     <w:rsid w:val="00E94CC2"/>
     <w:rsid w:val="00E94E69"/>
     <w:rsid w:val="00E95807"/>
     <w:rsid w:val="00E95C59"/>
@@ -14285,50 +14453,51 @@
     <w:rsid w:val="00F57016"/>
     <w:rsid w:val="00F60389"/>
     <w:rsid w:val="00F60F61"/>
     <w:rsid w:val="00F62492"/>
     <w:rsid w:val="00F62C5C"/>
     <w:rsid w:val="00F645F4"/>
     <w:rsid w:val="00F64887"/>
     <w:rsid w:val="00F6489E"/>
     <w:rsid w:val="00F654B1"/>
     <w:rsid w:val="00F660C1"/>
     <w:rsid w:val="00F660F1"/>
     <w:rsid w:val="00F66637"/>
     <w:rsid w:val="00F67B31"/>
     <w:rsid w:val="00F70ABC"/>
     <w:rsid w:val="00F72908"/>
     <w:rsid w:val="00F76CA7"/>
     <w:rsid w:val="00F77CAA"/>
     <w:rsid w:val="00F839B2"/>
     <w:rsid w:val="00F84A39"/>
     <w:rsid w:val="00F856DA"/>
     <w:rsid w:val="00F86017"/>
     <w:rsid w:val="00F878B7"/>
     <w:rsid w:val="00F901E2"/>
     <w:rsid w:val="00F9030C"/>
     <w:rsid w:val="00F90A48"/>
+    <w:rsid w:val="00F90B93"/>
     <w:rsid w:val="00F920D1"/>
     <w:rsid w:val="00F933CE"/>
     <w:rsid w:val="00F948E8"/>
     <w:rsid w:val="00F94F06"/>
     <w:rsid w:val="00FA14A7"/>
     <w:rsid w:val="00FA1D8B"/>
     <w:rsid w:val="00FA2155"/>
     <w:rsid w:val="00FA256D"/>
     <w:rsid w:val="00FA3715"/>
     <w:rsid w:val="00FA3E70"/>
     <w:rsid w:val="00FA430D"/>
     <w:rsid w:val="00FA4EE1"/>
     <w:rsid w:val="00FA7F2C"/>
     <w:rsid w:val="00FB1707"/>
     <w:rsid w:val="00FB21A1"/>
     <w:rsid w:val="00FB3331"/>
     <w:rsid w:val="00FB47C6"/>
     <w:rsid w:val="00FB4B7F"/>
     <w:rsid w:val="00FB5FAC"/>
     <w:rsid w:val="00FB7DBE"/>
     <w:rsid w:val="00FC3041"/>
     <w:rsid w:val="00FC31E6"/>
     <w:rsid w:val="00FC361B"/>
     <w:rsid w:val="00FC416A"/>
     <w:rsid w:val="00FC568C"/>
@@ -14369,51 +14538,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="11E88F2F"/>
   <w15:docId w15:val="{458D872C-6734-48B7-8353-8D0303211454}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16675,51 +16844,51 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
     <w:name w:val="H1nonumber"/>
     <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
     <w:rsid w:val="00B57DBD"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="61025316">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="256988832">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -17066,51 +17235,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1292520932">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://justus/applications/OPFeedback/Lists/OPFeedback/NewForm.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cs-amp-operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/applications/OPFeedback/Lists/OPFeedback/NewForm.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Documents/opp-framework-prisons.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\margettm\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\9D2Q0RXC\op@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:awp@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copps-faq.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/applications/OPFeedback/Lists/OPFeedback/NewForm.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Operational%20Policy%20%3cOP@justice.wa.gov.au%3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -17379,118 +17548,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...66 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42d774b5afd53731e8863daee413fbf1">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="080184096bd90cb745b174dd50cf4b27" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
@@ -17740,155 +17841,223 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Policies and Guidelines</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">17b6b9e0-e741-42ae-bcca-e1208f0099dc</TermId>
+        </TermInfo>
+      </Terms>
+    </pa8a0a93780a4945b3173f20d8e45055>
+    <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Stead, Gail</DisplayName>
+        <AccountId>1014</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Name>
+    <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+    <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
+    <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
+    <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+        </TermInfo>
+      </Terms>
+    </n398ab4bf91e43a0a550736abedc299f>
+    <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Value>43</Value>
+      <Value>11</Value>
+      <Value>1</Value>
+      <Value>21</Value>
+    </TaxCatchAll>
+    <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Operational Support</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">06b4752c-4a05-4733-84b5-3d0fa3cfc36b</TermId>
+        </TermInfo>
+      </Terms>
+    </kf620cb349b946fa81ca1074c0b3c5af>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP procedure on developing orders</CategoryDescription>
+    <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
+    <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Publication</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d5b3d387-833e-4939-b8d3-e5218353d246</TermId>
+        </TermInfo>
+      </Terms>
+    </g2cdfbdd30c849e9bbb5c12aa747ff35>
+    <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
+      <UserInfo>
+        <DisplayName>Stead, Gail</DisplayName>
+        <AccountId>1014</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contributor_x0020_Email>
+    <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
+    <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397B4A7A-4069-4E33-92B7-7B7431364464}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E110AF8F-F192-4F65-ABAF-FFF1F51D783F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1868</Words>
-  <Characters>10653</Characters>
+  <Words>1917</Words>
+  <Characters>10930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>12</DocSecurity>
-  <Lines>88</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COPP 1.3 - Standing Orders</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12497</CharactersWithSpaces>
+  <CharactersWithSpaces>12822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -17963,27 +18132,51 @@
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>1;#Corrective Services|ce9ba758-ea71-457b-9a14-44db9922bfb4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
     <vt:lpwstr>11;#Policies and Guidelines|17b6b9e0-e741-42ae-bcca-e1208f0099dc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
     <vt:lpwstr>43;#Publication|d5b3d387-833e-4939-b8d3-e5218353d246</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
     <vt:lpwstr>21;#Operational Support|06b4752c-4a05-4733-84b5-3d0fa3cfc36b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-04-02T06:34:27Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+    <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>6e55d0c8-2a77-45a7-b24d-d594100f1f6c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
 </Properties>
 </file>