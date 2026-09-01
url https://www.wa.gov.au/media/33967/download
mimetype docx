--- v1 (2026-04-02)
+++ v2 (2026-09-01)
@@ -1,9499 +1,9010 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="617A1AB2" w14:textId="3EA7EC09" w:rsidR="00146739" w:rsidRPr="00951529" w:rsidRDefault="008114B3" w:rsidP="002E5756">
+    <w:p w14:paraId="2B1D2268" w14:textId="5BC9AEE9" w:rsidR="00112665" w:rsidRDefault="00112665" w:rsidP="00112665">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>s</w:t>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk235625596"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prison </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk223509915"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>COPP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB68F2">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4BC7">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>1.3 Standing Orders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245F04CB" w14:textId="77777777" w:rsidR="000D69A3" w:rsidRPr="00951529" w:rsidRDefault="00A547EA" w:rsidP="00EA7EAC">
-[...4 lines deleted...]
-        <w:t>Prison</w:t>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="34B08C61" w14:textId="0E01D47D" w:rsidR="00212A58" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:r w:rsidRPr="005227C6">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DC2291D" wp14:editId="0DFFEF98">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>379095</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5695950" cy="5724525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="217" name="Text Box 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5695950" cy="5724525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="E8E8E8"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00263095">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Principals and Standards</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>The Commissioner</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>’s</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Operati</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>ng</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="begin"/>
+                            </w:r>
+                            <w:r w:rsidR="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                                <w:u w:val="single"/>
+                              </w:rPr>
+                              <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="separate"/>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t>Guiding Principles for Corrections in Australia</w:t>
+                            </w:r>
+                            <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:fldChar w:fldCharType="end"/>
+                            </w:r>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId12" w:history="1">
+                              <w:r w:rsidRPr="007F1CF1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>National Child Principles</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="5"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007F1CF1">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                              </w:rPr>
+                              <w:t>Department Standards and Guidelines.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Refer to</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId13" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Public Information Privacy Statement</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CE3599">
+                              <w:rPr>
+                                <w:rStyle w:val="Hyperlink"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> and </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00CE3599">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                </w:rPr>
+                                <w:t>Privacy and Responsible Information Sharing</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>.</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                            <w:pPr>
+                              <w:spacing w:line="259" w:lineRule="auto"/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                          </w:p>
+                          <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Identifiers – restrict use of government identifiers</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00CF07DB">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                            <w:pPr>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="4"/>
+                              </w:numPr>
+                              <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                              <w:contextualSpacing/>
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Retention and disposal – destroy or de</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="008A5803">
+                              <w:rPr>
+                                <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:noBreakHyphen/>
+                              <w:t>identify information when no longer needed.</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2DC2291D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:29.85pt;width:448.5pt;height:450.75pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPaXNVDgIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJ4i4x4hRd2g4D&#10;ugvQ7QNoWY6FyaImKbGzrx+luGl2wR6G2YBAitQheUiur4dOs4N0XqEp+Wwy5UwagbUyu5J/+Xz/&#10;asmZD2Bq0GhkyY/S8+vNyxfr3hZyji3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAqttltYOe&#10;0DudzafTq6xHV1uHQnpPt7cnI98k/KaRInxsGi8D0yWn3EI6XTqreGabNRQ7B7ZVYkwD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqZtNfqnlswcpUC5Hj7Zkm//9gxYfDo/3kWBje4EAN&#10;TEV4+4Diq2cGty2YnbxxDvtWQk2BZ5GyrLe+GJ9Gqn3hI0jVv8eamgz7gAloaFwXWaE6GaFTA45n&#10;0uUQmKDL/GqVr3IyCbLlr+eLfJ6nGFA8PbfOh7cSOxaFkjvqaoKHw4MPMR0onlxiNI9a1fdK66S4&#10;XbXVjh2AJuBuGf8R/Sc3bVhf8lWM/XeIafr+BNGpQKOsVVfy5dkJisjbnanToAVQ+iRTytqMREbu&#10;TiyGoRrIMRJaYX0kSh2eRpZWjIQW3XfOehrXkvtve3CSM/3OUFtWs8UizndSFkQjKe7SUl1awAiC&#10;Knng7CRuQ9qJWLrBG2pfoxKxz5mMudIYJr7HlYlzfqknr+fF3vwAAAD//wMAUEsDBBQABgAIAAAA&#10;IQBquq7L3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4s0ubSgsyNP5J&#10;D8ZLLSZetzAFlJ0l7LbQb+940uO89/Leb7LNZDt1psG3jhHmswgUcemqlmuEj2J7twblg+HKdI4J&#10;4UIeNvn1VWbSyo38Tud9qJWUsE8NQhNCn2rty4as8TPXE4t3dIM1Qc6h1tVgRim3nV5EUaytaVkW&#10;GtPTc0Pl9/5kEeJwKZbJ8qX+fNva17GwX7unY4F4ezM9PoAKNIW/MPziCzrkwnRwJ6686hDkkYBw&#10;n6xAibtOViIcEJJ4vgCdZ/o/f/4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAT2lzVQ4C&#10;AAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAarqu&#10;y94AAAAHAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" fillcolor="#e8e8e8">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="33178C7A" w14:textId="77E06E4B" w:rsidR="00263095" w:rsidRPr="00263095" w:rsidRDefault="00263095" w:rsidP="00263095">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00263095">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Principals and Standards</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3B5CB89D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="26BAED7E" w14:textId="211EF2FE" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>The Commissioner</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>’s</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Operati</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>ng</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00F5397E" w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Policies and Procedures are developed in accordance with Western Australian legislation and consideration of national and international standards, guidelines, rules and policies, to include (but not limited to):</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="42FBE9EC" w14:textId="4FC1098A" w:rsidR="003220A5" w:rsidRPr="00CE3599" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="begin"/>
+                      </w:r>
+                      <w:r w:rsidR="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                          <w:u w:val="single"/>
+                        </w:rPr>
+                        <w:instrText>HYPERLINK "https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx"</w:instrText>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="separate"/>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="020370A5" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t>Guiding Principles for Corrections in Australia</w:t>
+                      </w:r>
+                      <w:r w:rsidR="003220A5" w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:fldChar w:fldCharType="end"/>
+                      </w:r>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="652DBF1B" w14:textId="32C31B84" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId15" w:history="1">
+                        <w:r w:rsidRPr="007F1CF1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>National Child Principles</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="27095E3B" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="007F1CF1" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="5"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007F1CF1">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                        </w:rPr>
+                        <w:t>Department Standards and Guidelines.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="2D70B4BB" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t>Privacy and Responsible Information Sharing Act 2024</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="5F0BF37D" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="57D245B8" w14:textId="70AE053D" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">The collection, use and sharing of personal information obtained from prisoners, young people and other persons entering prisons or youth detention centres complies with the following requirements established under the </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Privacy and Responsible Information Sharing Act 2024. </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Refer to</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId16" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Public Information Privacy Statement</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CE3599">
+                        <w:rPr>
+                          <w:rStyle w:val="Hyperlink"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> and </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId17" w:history="1">
+                        <w:r w:rsidRPr="00CE3599">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                          </w:rPr>
+                          <w:t>Privacy and Responsible Information Sharing</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>.</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45808D59" w14:textId="77777777" w:rsidR="003220A5" w:rsidRPr="00CF07DB" w:rsidRDefault="003220A5" w:rsidP="006F3981">
+                      <w:pPr>
+                        <w:spacing w:line="259" w:lineRule="auto"/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                    </w:p>
+                    <w:p w14:paraId="38C9913D" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Lawful and fair collection – only collect personal information where necessary and lawful </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="27D5B27E" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Collection notices – inform people why and how their data is being collected </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4C2D63BD" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Relevance and minimisation – only collect information that is needed </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="04582CF2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Data quality – ensure information is accurate, complete and up to date </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="45C0E6E0" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Openness and transparency – have clear privacy policies and practices </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="14660A9A" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Access and correction – individuals can access and correct their information </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="29B166A7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Use and disclosure limits – only use/disclose information for authorised purposes </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="15BBCAB2" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Identifiers – restrict use of government identifiers</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="605BC0B7" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="00CF07DB" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Anonymity/pseudonymity (where appropriate) </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="3AFD1335" w14:textId="77777777" w:rsidR="006F3981" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00CF07DB">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Data security – protect information from misuse, loss or unauthorised access</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="19D6B338" w14:textId="77777777" w:rsidR="006F3981" w:rsidRPr="008A5803" w:rsidRDefault="006F3981" w:rsidP="002C7DFC">
+                      <w:pPr>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="4"/>
+                        </w:numPr>
+                        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+                        <w:contextualSpacing/>
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Retention and disposal – destroy or de</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="008A5803">
+                        <w:rPr>
+                          <w:rFonts w:eastAsia="Aptos" w:cs="Arial"/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:noBreakHyphen/>
+                        <w:t>identify information when no longer needed.</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:tbl>
-[...117 lines deleted...]
-    <w:p w14:paraId="3BA9E36D" w14:textId="77777777" w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidRDefault="00E4681A" w:rsidP="00803710">
+    <w:p w14:paraId="0DD54FC2" w14:textId="77777777" w:rsidR="00663830" w:rsidRDefault="00663830" w:rsidP="00803710">
       <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00E4681A" w:rsidRPr="00951529" w:rsidSect="002E5756">
-[...2 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId15"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FB1A76" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="00803710">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21FBACD1" w14:textId="77777777" w:rsidR="003220A5" w:rsidRDefault="003220A5" w:rsidP="0060077D"/>
+    <w:p w14:paraId="26EBCFFF" w14:textId="77777777" w:rsidR="00D32F38" w:rsidRDefault="00D32F38" w:rsidP="0060077D"/>
+    <w:p w14:paraId="39ED1242" w14:textId="5415F4C2" w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidRDefault="00D32F38" w:rsidP="0060077D">
+      <w:pPr>
+        <w:sectPr w:rsidR="00D32F38" w:rsidRPr="0060077D" w:rsidSect="002E5756">
+          <w:headerReference w:type="even" r:id="rId18"/>
+          <w:headerReference w:type="default" r:id="rId19"/>
+          <w:footerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1440" w:left="1304" w:header="567" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F86A1F0" w14:textId="77777777" w:rsidR="00FA1D8B" w:rsidRDefault="00FA1D8B" w:rsidP="00AF7DDC">
+    <w:p w14:paraId="552B8986" w14:textId="4914A9A3" w:rsidR="003220A5" w:rsidRPr="000A574C" w:rsidRDefault="003220A5" w:rsidP="003220A5">
       <w:pPr>
         <w:pStyle w:val="Heading"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00951529">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk235438549"/>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A07BB06" w14:textId="30DCC272" w:rsidR="003940A3" w:rsidRDefault="003D5245">
+    <w:p w14:paraId="0176A165" w14:textId="0CD6899E" w:rsidR="00F86325" w:rsidRDefault="003220A5" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D5245">
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="003D5245">
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="003D5245">
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc180491062" w:history="1">
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541635" w:history="1">
+        <w:r w:rsidR="00F86325" w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3" w:rsidRPr="00A90AD9">
+        <w:r w:rsidR="00F86325" w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Scope</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491062 \h </w:instrText>
-[...1 lines deleted...]
-        <w:r w:rsidR="003940A3">
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541635 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="003940A3">
+        <w:r w:rsidR="00F86325">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="459EBAEF" w14:textId="0D57B98A" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="3F1A5DF5" w14:textId="0DABC37F" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491063" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541636" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491063 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541636 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75762FEC" w14:textId="3E640054" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="719357AB" w14:textId="349F12EE" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491064" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541637" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Responsibilities</w:t>
+          <w:t>Procedure</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491064 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541637 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52196D6A" w14:textId="263AF920" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="3C97345B" w14:textId="5DD2F967" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="00F86325">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491065" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541638" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w14:scene3d>
-[...4 lines deleted...]
-            </w14:scene3d>
           </w:rPr>
           <w:t>3.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Superintendent responsibilities</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491065 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541638 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34875EF0" w14:textId="28FF673C" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="0FC05D01" w14:textId="5D2BDEF0" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491066" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541639" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Developing and Amending Standing Orders</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491066 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541639 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4851F873" w14:textId="7E85887D" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="61BCAFF3" w14:textId="67F626E7" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491067" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541640" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Review by Operational Policy</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491067 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541640 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0BB536C3" w14:textId="1ECF942C" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="1EB6ED26" w14:textId="414071A4" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491068" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541641" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Approval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491068 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541641 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4202884B" w14:textId="72372246" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="6AB4858C" w14:textId="236AB23C" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="00F86325">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491069" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541642" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w14:scene3d>
-[...4 lines deleted...]
-            </w14:scene3d>
           </w:rPr>
           <w:t>6.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Deputy Commissioner approval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491069 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541642 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="76337A96" w14:textId="151A32C5" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="2A743549" w14:textId="108A6EC5" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491070" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541643" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Document Control and Publishing</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491070 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541643 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FF2C86D" w14:textId="12BE96FF" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="472CFACD" w14:textId="039E5E2F" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491071" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541644" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Annexures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491071 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541644 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0FFFC1DC" w14:textId="4BB16ED4" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="239E56AD" w14:textId="44738491" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="00F86325">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491072" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541645" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w14:scene3d>
-[...4 lines deleted...]
-            </w14:scene3d>
           </w:rPr>
           <w:t>8.1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Definitions</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491072 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541645 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="61BCDA9A" w14:textId="60A169CC" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="0C6FFA46" w14:textId="1C1F7E02" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="00F86325">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491073" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541646" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
-            <w14:scene3d>
-[...4 lines deleted...]
-            </w14:scene3d>
           </w:rPr>
           <w:t>8.2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Related legislation</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491073 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541646 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="251B434D" w14:textId="43D712E9" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="3EE11796" w14:textId="3370CBDB" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491074" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541647" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:b w:val="0"/>
-            <w:noProof/>
+            <w:noProof/>
+            <w:color w:val="auto"/>
             <w:kern w:val="2"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
             <w:lang w:eastAsia="en-AU"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidRPr="00A90AD9">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>Assurance</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491074 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541647 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21F1B665" w14:textId="63909C59" w:rsidR="003940A3" w:rsidRDefault="003940A3">
+    <w:p w14:paraId="5C52AC42" w14:textId="60DF9896" w:rsidR="00F86325" w:rsidRDefault="00F86325" w:rsidP="003C4446">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
           <w:noProof/>
+          <w:color w:val="auto"/>
           <w:kern w:val="2"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc180491075" w:history="1">
-        <w:r w:rsidRPr="00A90AD9">
+      <w:hyperlink w:anchor="_Toc238541648" w:history="1">
+        <w:r w:rsidRPr="007027DC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="MS Gothic"/>
+            <w:bCs/>
             <w:noProof/>
           </w:rPr>
           <w:t>Appendix A: Deputy Commissioner (DC) Approval</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc180491075 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc238541648 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D6645FF" w14:textId="50EEF6DD" w:rsidR="00C436E4" w:rsidRPr="003C326F" w:rsidRDefault="003D5245" w:rsidP="003C326F">
-      <w:r w:rsidRPr="003D5245">
+    <w:p w14:paraId="2880F818" w14:textId="6AA746DA" w:rsidR="00634C54" w:rsidRDefault="003220A5" w:rsidP="003220A5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A574C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB87F46" w14:textId="77777777" w:rsidR="003C326F" w:rsidRDefault="003C326F">
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Hlk97644998"/>
+    <w:p w14:paraId="0C40857A" w14:textId="3476869D" w:rsidR="00F86EFA" w:rsidRDefault="00F86EFA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
-          <w:bCs/>
+          <w:color w:val="305497"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771FFF66" w14:textId="7ED5089E" w:rsidR="00C8272F" w:rsidRPr="00B57DBD" w:rsidRDefault="00C8272F" w:rsidP="00B57DBD">
+    <w:p w14:paraId="76BA792C" w14:textId="77777777" w:rsidR="00C8272F" w:rsidRDefault="00C8272F" w:rsidP="00063186">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc180491062"/>
-      <w:r w:rsidRPr="00B57DBD">
+      <w:bookmarkStart w:id="3" w:name="_Toc238541635"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="003220A5">
         <w:lastRenderedPageBreak/>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="6FA2A156" w14:textId="4CCE15EB" w:rsidR="003E0C0A" w:rsidRPr="00951529" w:rsidRDefault="00C70E6A" w:rsidP="00230213">
+    <w:p w14:paraId="7F0BB74B" w14:textId="5A95D981" w:rsidR="001C7443" w:rsidRPr="001C7443" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:r w:rsidRPr="00951529">
+      <w:r>
         <w:t>This Commissioner’s Operating Policy and Procedure (COPP) applies to all prisons administered by or on behalf of the Department of Justice (the Department).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE30E4F" w14:textId="77777777" w:rsidR="008E6337" w:rsidRPr="00B57DBD" w:rsidRDefault="008E6337" w:rsidP="00B57DBD">
+    <w:p w14:paraId="0277F3AC" w14:textId="3ED8B618" w:rsidR="00EC5AF1" w:rsidRPr="00AD06CC" w:rsidRDefault="00EC5AF1" w:rsidP="00490C66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc379980017"/>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc238541636"/>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC1FEC">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD06CC">
+        <w:t>licy</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidRPr="00B57DBD">
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="72F889EC" w14:textId="6387EAFF" w:rsidR="007079E4" w:rsidRDefault="00581C57" w:rsidP="00230213">
+    <w:p w14:paraId="1F88C0C6" w14:textId="313BA3FA" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
       <w:pPr>
         <w:spacing w:before="360" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Prisoner_Receival"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00686CEB">
+      <w:r>
+        <w:t>The Superintendent of a prison may, with the approval of the Chief Executive Officer (CEO), or delegate</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="2"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00581C57">
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:t>, make and issue written Standing Orders with respect to the management and routine of that prison</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:footnoteReference w:id="3"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D00A36" w14:textId="0CF0DAB4" w:rsidR="00581C57" w:rsidRDefault="00FB3331" w:rsidP="007079E4">
+    <w:p w14:paraId="5C582B3E" w14:textId="52DB4F09" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:r>
-        <w:t>Further</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="007079E4">
+        <w:t>Furthermore, the Superintendent may issue such orders to officers and prisoners as are necessary for the good government, good order, and security of the prison of which they are Superintendent</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:footnoteReference w:id="4"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="007079E4">
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3C83">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1F248D9D" w14:textId="77777777" w:rsidR="00E57A66" w:rsidRDefault="00E57A66" w:rsidP="005D33A5"/>
-    <w:p w14:paraId="60A32595" w14:textId="74D0DBFF" w:rsidR="00581C57" w:rsidRDefault="00F500F8" w:rsidP="005D33A5">
+    <w:p w14:paraId="3D7FD605" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC"/>
+    <w:p w14:paraId="6C425841" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00964856" w:rsidRPr="004A09D1">
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Operating Policy and Procedures Framework – Prisons</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00964856" w:rsidRPr="004A09D1">
-[...37 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t xml:space="preserve">to </w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>, provides the mechanism for the Superintendent to issue Standing Orders. A Standing Order should assist staff to understand the job they have to do, and how they need to do it at the respective prison.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F894C66" w14:textId="1A4F7219" w:rsidR="001A1DF3" w:rsidRDefault="005D33A5" w:rsidP="00562ED9">
+    <w:p w14:paraId="484098AB" w14:textId="30476DD5" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00F86EFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D33A5">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t>Standing Orders may not confer a discretionary power, and as such, are largely limited to giving directions. In this sense, a Standing Order may direct action and shall leave no scope for independent decision making.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7FB018" w14:textId="346DAC9A" w:rsidR="002A6544" w:rsidRDefault="001A1DF3" w:rsidP="001A1DF3">
+    <w:p w14:paraId="712DB70D" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00F86EFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D0D30">
-[...30 lines deleted...]
-        <w:t>.</w:t>
+      <w:r>
+        <w:t>The issuing of printed paper copies of Standing Orders shall be minimised due to the likelihood of out-dated or revoked Standing Orders remaining in circulation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2237C668" w14:textId="58A942DF" w:rsidR="005D33A5" w:rsidRDefault="002A6544" w:rsidP="005D33A5">
+    <w:p w14:paraId="18EE0F43" w14:textId="4A60C44B" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All Standing Orders shall be </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">developed and amended in accordance with this COPP. </w:t>
+        <w:t>All Standing Orders shall be developed and amended in accordance with this COPP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D96B51C" w14:textId="2CE63E03" w:rsidR="0078044B" w:rsidRDefault="0000488E" w:rsidP="00043609">
+    <w:p w14:paraId="2D3F79DA" w14:textId="0AB3E988" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00D32F38" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc180491064"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc14437720"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc238541637"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
-        <w:t>Responsibilities</w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>Procedure</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="355EB304" w14:textId="0F8360C8" w:rsidR="00A66F4A" w:rsidRDefault="00481ECE" w:rsidP="00230213">
+    <w:p w14:paraId="26EEE717" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc180491065"/>
-[...12 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc180491065"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc238541638"/>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>Superintendent responsibilities</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="5102195C" w14:textId="7E810398" w:rsidR="00F654B1" w:rsidRDefault="00D14F87" w:rsidP="00230213">
+    <w:p w14:paraId="36241E9E" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00F86EFA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>:</w:t>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>The Superintendent of each prison is responsible for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750C74E9" w14:textId="15252C8F" w:rsidR="00F654B1" w:rsidRPr="00565079" w:rsidRDefault="00A66F4A" w:rsidP="00072DAE">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> and revocation of all Standing Orders at their prison</w:t>
+    <w:p w14:paraId="22B77542" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>the development, amendment, review and revocation of all Standing Orders at their prison</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA7BCDF" w14:textId="653AD5ED" w:rsidR="00F654B1" w:rsidRPr="00565079" w:rsidRDefault="00F654B1" w:rsidP="00072DAE">
-[...44 lines deleted...]
-        <w:t>requirements</w:t>
+    <w:p w14:paraId="731A20FE" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>ensuring the Standing Order is updated and compliant to the relevant COPPs and legislative requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C255A3D" w14:textId="4E2B3913" w:rsidR="00F654B1" w:rsidRPr="00565079" w:rsidRDefault="00F654B1" w:rsidP="00072DAE">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">ensuring the Standing Order clearly explains what needs to be done, who will do it, how often and when </w:t>
+    <w:p w14:paraId="4C709D12" w14:textId="64594711" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>ensuring the Standing Order clearly explains what needs to be done, who will do it, how often and when</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470442D5" w14:textId="09CB25BC" w:rsidR="00C570AB" w:rsidRPr="00565079" w:rsidRDefault="00562FF5" w:rsidP="00072DAE">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="17468B7E" w14:textId="5C5D9B07" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>endorsing finalised Standing Orders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26202473" w14:textId="6829A31A" w:rsidR="00A806AB" w:rsidRDefault="00D97CF9" w:rsidP="00565079">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+    <w:p w14:paraId="27F4161B" w14:textId="17934067" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t xml:space="preserve">taking such steps as they consider necessary to bring relevant Standing Orders made by them to the attention of officers, persons visiting the prison, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:lastRenderedPageBreak/>
+        <w:t>and prisoners confined in the prison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0034509C">
         <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>, this shall include other prison staff.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FEBA8B5" w14:textId="52563CB0" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="0034509C">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>tak</w:t>
-[...5 lines deleted...]
-        <w:t>ing</w:t>
+        <w:t>taking reasonable steps to have Standing Orders made known to every prisoner who is illiterate and, for every prisoner who does not understand English, in a language that the prisoner understands</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-      <w:r w:rsidR="00D8670A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidR="000217B2">
-[...11 lines deleted...]
-      <w:r w:rsidR="00423278">
+      <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DD2F2B" w14:textId="1CB8F4E2" w:rsidR="00A806AB" w:rsidRPr="00A806AB" w:rsidRDefault="00CB4F0A" w:rsidP="00565079">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListNumber"/>
+    <w:p w14:paraId="600CC465" w14:textId="0271A1B8" w:rsidR="00DC1FEC" w:rsidRPr="00120DF8" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc238541639"/>
+      <w:r>
+        <w:t>Developing and Amending Standing O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86EFA">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ders</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="4B739FE6" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>The Superintendent shall identify, where applicable, the appropriate officer to assist in the development or amendment of a Standing Order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCA1C43" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>The numbering and the title of a Standing Order shall reflect the numbering and title of the related COPP and include the name of the prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DAB0AC9" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>Where a COPP is ‘Restricted Staff Only’ the Standing Order shall also be ‘Restricted Staff Only’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C98FB1" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>The Standing Order shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009A6EDE" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>be compliant with the COPP, including the relevant COPP definitions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9BEDE6" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>include a hyperlink to the relevant COPP and forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0273AF" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>limit the amount of duplication and repetition of the content of the COPP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651CF1CA" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>not reference obsolete policy instruments and/or forms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2274BDD5" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Hlk175658023"/>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t xml:space="preserve">The Superintendent or appropriate officer </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t xml:space="preserve">shall request an editable word version of the Standing Order through the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00DC1FEC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>online feedback form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A359FC" w14:textId="02A09342" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t xml:space="preserve">The Superintendent </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="_Hlk135392185"/>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>or appropriate officer</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t xml:space="preserve"> shall develop or track the changes on the Standing Order as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC00EEF" w14:textId="1C469880" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="003D5C7D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t xml:space="preserve">the Superintendent or appropriate officer shall forward a track changed copy of the Standing Order to the applicable directorate, in accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="AppendixA" w:history="1">
+        <w:r w:rsidRPr="00CF0D26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A – Deputy Commissioner Approval</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t xml:space="preserve"> (Appendix A) for review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F09C05D" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="003D5C7D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>The prison and applicable Directorate shall liaise with each other until the amendments are agreed to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44258BF2" w14:textId="54AD49AA" w:rsidR="00DC1FEC" w:rsidRPr="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="003D5C7D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC1FEC">
+        <w:t>On completion of the Standing Order and agreement with the applicable Directorate, the Superintendent or appropriate officer shall</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5CD5">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F76ACC9" w14:textId="0A3B8033" w:rsidR="00DC1FEC" w:rsidRPr="00F86EFA" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86EFA">
+        <w:t>complete the front page of the Standing Order by inserting their name and the date the Standing Order was endorsed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CF8E1C" w14:textId="404ECC05" w:rsidR="00DC1FEC" w:rsidRPr="00F86EFA" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86EFA">
+        <w:t>change document status on the front page to ‘final unapproved’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538BA203" w14:textId="4B1A968D" w:rsidR="00DC1FEC" w:rsidRPr="00304EF6" w:rsidRDefault="00DC1FEC" w:rsidP="00EF79C3">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:ind w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86EFA">
+        <w:t xml:space="preserve">forward the Standing Order to Operational Policy via </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304EF6">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00304EF6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>online feedback form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00304EF6">
+        <w:t xml:space="preserve"> and attach the ‘final unapproved’ Standing Order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3880DCFF" w14:textId="5CA0A0B7" w:rsidR="00DC1FEC" w:rsidRPr="00120DF8" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc238541640"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Review by Operational Policy</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B40773B" w14:textId="77777777" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="00E55912">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:t>On receipt of a Standing Order via the online feedback form, Operational Policy shall add a Content Manager reference number to the front page and review the Standing Order in accordance with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632ADAAA" w14:textId="74A6CFDC" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="00A34742">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:t>compliance with the COPP and legislation</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF79C3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E13A07E" w14:textId="46471C94" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="00A34742">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:t>content and readability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520101D3" w14:textId="2C928678" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="00A34742">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:ind w:left="1134"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:t>grammar and comprehension</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAFE5D4" w14:textId="03740B50" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="00A34742">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:ind w:left="1134" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:t>formatting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7610B840" w14:textId="5437CC6F" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="00A34742">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:t xml:space="preserve">In accordance with </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="AppendixA" w:history="1">
+        <w:r w:rsidRPr="00CF0D26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Appendix A</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E55912">
+        <w:t>, operational policy will return the final unapproved Standing Order to the applicable directorate via email for Deputy Commissioner (DC) approval with the Superintendent and appropriate officer cc’d into the email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18337569" w14:textId="2F3CC219" w:rsidR="00DC1FEC" w:rsidRPr="00120DF8" w:rsidRDefault="00E55912" w:rsidP="00DC1FEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="_Toc238541641"/>
+      <w:r>
+        <w:t>Approval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r w:rsidR="00DC1FEC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092C0049" w14:textId="3901751A" w:rsidR="00DC1FEC" w:rsidRDefault="00E55912" w:rsidP="00DC1FEC">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc238541642"/>
+      <w:r>
+        <w:t>Deputy Commissioner approval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="4D63BE6E" w14:textId="77777777" w:rsidR="00E55912" w:rsidRDefault="00E55912" w:rsidP="003D5C7D">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D0D30">
-[...17 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Standing Orders </w:t>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Upon receiving the ‘final unapproved’ Standing Order from Operational Policy, the applicable directorate shall escalate the final unapproved Standing Order to the relevant DC via email for approval, providing a record of the changes made to the Standing Order.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27696F6E" w14:textId="11CB41D5" w:rsidR="00C27D17" w:rsidRPr="00B57DBD" w:rsidRDefault="00EA000E" w:rsidP="00B57DBD">
-[...39 lines deleted...]
-    <w:p w14:paraId="1B4779BE" w14:textId="3E248EE8" w:rsidR="00022BE0" w:rsidRDefault="005F5C98" w:rsidP="00043609">
+    <w:p w14:paraId="4902CB48" w14:textId="77E2C98F" w:rsidR="00DC1FEC" w:rsidRDefault="00E55912" w:rsidP="003D5C7D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:widowControl w:val="0"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t xml:space="preserve">The </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00DA68B6">
+        <w:t>Upon DC approval, the applicable directorate shall</w:t>
+      </w:r>
+      <w:r w:rsidR="0088087D">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00297AC4">
-[...118 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
-        <w:t>b</w:t>
-[...140 lines deleted...]
-        <w:r w:rsidR="00CA4189" w:rsidRPr="00CA4189">
+        <w:t xml:space="preserve"> email the Standing Order (word version), confirming and completing the relevant section on the front page of the Standing Order to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>online feedback form</w:t>
-[...460 lines deleted...]
-          <w:t>Appendix A</w:t>
+          <w:t>op@justice.wa.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>,</w:t>
-[...292 lines deleted...]
-      <w:r w:rsidR="007A6949" w:rsidRPr="004A09D1">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C639AD5" w14:textId="6462B4FC" w:rsidR="00EA6E32" w:rsidRPr="00B57DBD" w:rsidRDefault="004632B5" w:rsidP="00B57DBD">
+    <w:p w14:paraId="39645AC3" w14:textId="48F7109D" w:rsidR="00DC1FEC" w:rsidRPr="00120DF8" w:rsidRDefault="00E55912" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_The_Deputy_Commissioner"/>
-[...14 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc238541643"/>
+      <w:r>
+        <w:t>Document Control and Publishing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="328A0B52" w14:textId="5B424D26" w:rsidR="00D97CF9" w:rsidRPr="00B57DBD" w:rsidRDefault="00E20790" w:rsidP="00B57DBD">
+    <w:p w14:paraId="6FABC684" w14:textId="77777777" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="003D5C7D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> shall:</w:t>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:t>Operational Policy, on receipt of the approved Standing Order shall:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C97E1C5" w14:textId="29822A52" w:rsidR="00EC2EC3" w:rsidRPr="004A09D1" w:rsidRDefault="00EC2EC3" w:rsidP="001A774D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="2BEBB110" w14:textId="77777777" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="0088087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004A09D1">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>update the version control and effective date on the Standing Order</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641DD63B" w14:textId="217A6DB1" w:rsidR="006B05DF" w:rsidRPr="004A09D1" w:rsidRDefault="006B05DF" w:rsidP="001A774D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="0BF47713" w14:textId="77777777" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="0088087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-      </w:pPr>
-      <w:r w:rsidRPr="004A09D1">
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
         <w:t>save the applicable DC approval email and a copy of the Standing Order in Content Manager</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="182BB12B" w14:textId="5E30BFB9" w:rsidR="00850FCD" w:rsidRPr="00B57DBD" w:rsidRDefault="00D97CF9" w:rsidP="001A774D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="3C88D996" w14:textId="732C53B1" w:rsidR="00E55912" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="0088087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>publish the Standing Order on SharePoint</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC65CF0" w14:textId="671EC9BE" w:rsidR="00063DBA" w:rsidRPr="00B57DBD" w:rsidRDefault="00850FCD" w:rsidP="001A774D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="2D9C9AC0" w14:textId="6EAD8833" w:rsidR="00DC1FEC" w:rsidRPr="00E55912" w:rsidRDefault="00E55912" w:rsidP="0088087D">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="71"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1077" w:hanging="357"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E55912">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:bCs/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t>notify the Superintendent via email that the Standing Order has been published.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D1FE2B6" w14:textId="6CF48C03" w:rsidR="00B57DBD" w:rsidRDefault="00B57DBD">
+    <w:p w14:paraId="7F011F69" w14:textId="77777777" w:rsidR="00A34742" w:rsidRDefault="00A34742">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:szCs w:val="22"/>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc235624000"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37252319" w14:textId="74E603AA" w:rsidR="001A4BA9" w:rsidRPr="003C326F" w:rsidRDefault="00C436E4" w:rsidP="00043609">
+    <w:p w14:paraId="76F0C895" w14:textId="1BA75F56" w:rsidR="0088087D" w:rsidRDefault="0088087D" w:rsidP="002157B0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="003C326F">
+        <w:spacing w:before="360"/>
+        <w:ind w:left="431" w:hanging="431"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc238541644"/>
+      <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Annexures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="26C04249" w14:textId="012B6527" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00043609">
+    <w:p w14:paraId="27832D85" w14:textId="72105098" w:rsidR="00682515" w:rsidRDefault="00682515" w:rsidP="0088087D">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Forms"/>
-[...44 lines deleted...]
-      <w:r w:rsidRPr="00951529">
+      <w:bookmarkStart w:id="18" w:name="_Toc238541645"/>
+      <w:r w:rsidRPr="00682515">
         <w:t>Definitions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="56"/>
-      <w:r w:rsidRPr="00951529">
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="00682515">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="57"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2122"/>
-        <w:gridCol w:w="7046"/>
+        <w:gridCol w:w="2086"/>
+        <w:gridCol w:w="16"/>
+        <w:gridCol w:w="7249"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D708E" w:rsidRPr="00951529" w14:paraId="6DA2264E" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="30E8AE1A" w14:textId="77777777" w:rsidTr="00A34742">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2086" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="38BBB9F2" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="1597F8D1" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00971145" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="00971145">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7265" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
           </w:tcPr>
-          <w:p w14:paraId="14D94113" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00DF778C">
+          <w:p w14:paraId="02311B15" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="00971145" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="00971145">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Definition </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C60B81" w:rsidRPr="00951529" w14:paraId="4A68DA0E" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="6B9A24A5" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="00A46537" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00951529" w:rsidRDefault="00C60B81" w:rsidP="001C4927">
-[...10 lines deleted...]
-              <w:t>Policy and Procedures (COPP)</w:t>
+          <w:p w14:paraId="696BDB22" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Commissioner’s Operating Policy and Procedure (COPP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DCBB198" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00006F65" w:rsidRDefault="00C60B81" w:rsidP="00222D27">
-[...4 lines deleted...]
-              <w:t>COPPs are policy documents that provide instructions to staff as to how the relevant legislative requirements are implemented.</w:t>
+          <w:p w14:paraId="69C2A754" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
+              <w:t>Operational Instruments that provide instructions to staff how the relevant legislative requirements are implemented.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C60B81" w:rsidRPr="00951529" w14:paraId="26103D07" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="0088087D" w:rsidRPr="001E36AA" w14:paraId="7867850F" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3382151E" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00951529" w:rsidRDefault="00C60B81" w:rsidP="00222D27">
+          <w:p w14:paraId="2D95AAF6" w14:textId="72540614" w:rsidR="0088087D" w:rsidRPr="001E36AA" w:rsidRDefault="0088087D" w:rsidP="001E36AA">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Guiding Principles for Corrections in Australia, 2018 </w:t>
+            <w:r w:rsidRPr="0088087D">
+              <w:t>Guiding Principles for Corrections in Australia, 2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2070E50F" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00C436E4" w:rsidRDefault="00C60B81" w:rsidP="00222D27">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="61CC5F0E" w14:textId="2DFB422E" w:rsidR="0088087D" w:rsidRPr="001E36AA" w:rsidRDefault="0088087D" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="0088087D">
               <w:t>The guidelines and the accompanying principles constitute outcomes or goals to be achieved, rather than a set of absolute standards or laws to be enforced. They represent a statement of intent that each Australian State and Territory can use to develop their own range of relevant legislative policy and performance standards to reflect best practice and community demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00684208" w:rsidRPr="00951529" w14:paraId="0EADEB4F" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="0842628D" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="124C31B5" w14:textId="208B8E98" w:rsidR="00684208" w:rsidRPr="00951529" w:rsidRDefault="00684208" w:rsidP="00222D27">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3DE9CDC9" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Prisoner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="101B9EF6" w14:textId="4128E20F" w:rsidR="00684208" w:rsidRPr="00006F65" w:rsidRDefault="00684208" w:rsidP="00222D27">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4D887D79" w14:textId="5BEE0643" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="00A34742" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00A34742">
               <w:t xml:space="preserve">Any person in as defined in s.3 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00684208">
+            <w:r w:rsidRPr="00A34742">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
-            <w:r w:rsidRPr="00684208">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A34742">
               <w:t xml:space="preserve">; also includes a person not yet in the custody of a prison, but in the custody of a Contractor under the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00684208">
+            <w:r w:rsidRPr="00A34742">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Court Security and Custodial Services Act 1999</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A663CB" w:rsidRPr="00951529" w14:paraId="53B373A8" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="001E36AA" w14:paraId="7AC85A13" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65BFEA51" w14:textId="536E0B0C" w:rsidR="00A663CB" w:rsidRPr="00951529" w:rsidDel="00A663CB" w:rsidRDefault="00A663CB" w:rsidP="00771DF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+          <w:p w14:paraId="31306F9A" w14:textId="6098A016" w:rsidR="00CA543B" w:rsidRPr="001E36AA" w:rsidRDefault="00CA543B" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00CA543B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...8 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Prison Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8D0989" w14:textId="0B80C83F" w:rsidR="00A663CB" w:rsidRPr="00006F65" w:rsidDel="00A663CB" w:rsidRDefault="00A663CB" w:rsidP="00771DF8">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+          <w:p w14:paraId="2A3628CF" w14:textId="27544F99" w:rsidR="00CA543B" w:rsidRPr="001E36AA" w:rsidRDefault="00CA543B" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00CA543B">
+              <w:t xml:space="preserve">A person engaged or deemed to have been engaged to be a prison officer under section 13 of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00CF0D26">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:i/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:t>Prisons Act 1981</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00CA543B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...29 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A663CB">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>or deemed to have been appointed under s 6 to an office designated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C60B81" w:rsidRPr="00951529" w14:paraId="07E42AAA" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="001E36AA" w14:paraId="7740D32D" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="195C8C17" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00951529" w:rsidRDefault="00C60B81" w:rsidP="00771DF8">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="4C2FA065" w14:textId="0367405D" w:rsidR="00CA543B" w:rsidRPr="001E36AA" w:rsidRDefault="00CA543B" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00CA543B">
               <w:t>Senior Officer (SO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E770AC0" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00C436E4" w:rsidRDefault="00C60B81" w:rsidP="00771DF8">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="5A29236C" w14:textId="79D98681" w:rsidR="00CA543B" w:rsidRPr="001E36AA" w:rsidRDefault="00CA543B" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00CA543B">
               <w:t xml:space="preserve">A prison officer under Section 13 of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="00C436E4">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00CF0D26">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00006F65">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00CA543B">
               <w:t xml:space="preserve"> and a person appointed or deemed to have been appointed under Section 6 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidRPr="00C436E4">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00CF0D26">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C436E4">
-[...9 lines deleted...]
-              <w:t>to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
+            <w:r w:rsidRPr="00CA543B">
+              <w:t xml:space="preserve"> to an office designated by rules for the purposes only of this definition, who has successfully completed the ELTP and the Department’s Senior Officer promotional process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E70587" w:rsidRPr="00951529" w14:paraId="063F4DFD" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="001E36AA" w14:paraId="2DAA4749" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="468BA931" w14:textId="38D89BF8" w:rsidR="00E70587" w:rsidRPr="00951529" w:rsidRDefault="00CD182B" w:rsidP="00771DF8">
-[...16 lines deleted...]
-              <w:t>oint</w:t>
+          <w:p w14:paraId="69C06CE6" w14:textId="11C0C87D" w:rsidR="00CA543B" w:rsidRPr="001E36AA" w:rsidRDefault="00CA543B" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00CA543B">
+              <w:t>SharePoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76E6906B" w14:textId="55A35227" w:rsidR="006C5427" w:rsidRPr="006C5427" w:rsidRDefault="006C5427" w:rsidP="006C5427">
-            <w:pPr>
+          <w:p w14:paraId="161E90EB" w14:textId="7D49379B" w:rsidR="00CA543B" w:rsidRPr="001E36AA" w:rsidRDefault="00CA543B" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00CA543B">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>SharePoint is a web-based collaborative platform that integrates with Microsoft Office. SharePoint is primarily content, document management and storage system</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> enables the creation, review and approval of documents to be published. It also allows co-authoring of document.</w:t>
+              <w:t>SharePoint is a web-based collaborative platform that integrates with Microsoft Office. SharePoint is primarily content, document management and storage system which enables the creation, review and approval of documents to be published. It also allows co-authoring of document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C60B81" w:rsidRPr="00951529" w14:paraId="22302D11" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="710E6BCF" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5745771A" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00951529" w:rsidRDefault="00C60B81" w:rsidP="00771DF8">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6DC0500B" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="031D9D82" w14:textId="14E50297" w:rsidR="008355C2" w:rsidRPr="00006F65" w:rsidRDefault="00D54AF6" w:rsidP="00D54AF6">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="05CBA891" w14:textId="566A3D65" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="00A34742" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00A34742">
               <w:t>Any person in the paid or unpaid employment of the Department of Justice, Corrective Services, including contractors, subcontractors and volunteers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00006F65" w:rsidRPr="00951529" w14:paraId="351CED9F" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="0088087D" w:rsidRPr="001E36AA" w14:paraId="710B7B6F" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3D986E" w14:textId="77777777" w:rsidR="00006F65" w:rsidRPr="008355C2" w:rsidRDefault="00006F65" w:rsidP="00771DF8">
-[...9 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3E2E083B" w14:textId="1D17A29D" w:rsidR="0088087D" w:rsidRPr="001E36AA" w:rsidRDefault="0088087D" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="0088087D">
               <w:t>Standing Order</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0D87BB" w14:textId="5969D9A3" w:rsidR="008E2DD2" w:rsidRPr="008355C2" w:rsidRDefault="008E2DD2" w:rsidP="005C0591">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabledata"/>
+          <w:p w14:paraId="06FE9E4C" w14:textId="2ED12649" w:rsidR="0088087D" w:rsidRPr="001E36AA" w:rsidRDefault="0088087D" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="0088087D">
+              <w:t xml:space="preserve">Legislated Operational Instruments where the Superintendent of a prison may, with the approval of the Chief Executive Officer, make and issue written standing orders with respect to the management and routine of that prison (s37 of the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0088087D">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
-[...22 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>Prisons Act 1981</w:t>
             </w:r>
-            <w:r w:rsidRPr="002E2693">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="0088087D">
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C60B81" w:rsidRPr="00951529" w14:paraId="3DAE692C" w14:textId="77777777" w:rsidTr="00B57DBD">
+      <w:tr w:rsidR="001E36AA" w:rsidRPr="001E36AA" w14:paraId="46C5C661" w14:textId="77777777" w:rsidTr="00A34742">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:tcW w:w="2102" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="31D4BAB0" w14:textId="77777777" w:rsidR="00C60B81" w:rsidRPr="00951529" w:rsidRDefault="00C60B81" w:rsidP="00771DF8">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="514AD9B0" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="001E36AA">
               <w:t>Superintendent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7046" w:type="dxa"/>
+            <w:tcW w:w="7249" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="490AC82E" w14:textId="77A63AF9" w:rsidR="00C209F3" w:rsidRPr="00006F65" w:rsidRDefault="00C209F3" w:rsidP="003E0C0A">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">The Superintendent as defined in </w:t>
+          <w:p w14:paraId="3F8E0795" w14:textId="3FED8AE0" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="00A34742" w:rsidP="001E36AA">
+            <w:r w:rsidRPr="00A34742">
+              <w:t xml:space="preserve">The Superintendent as defined in section 36 of the </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C209F3">
-[...6 lines deleted...]
-              <w:r w:rsidRPr="00283540">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r w:rsidRPr="00A34742">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00283540">
+            <w:r w:rsidRPr="00A34742">
               <w:rPr>
-                <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C209F3">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A34742">
               <w:t xml:space="preserve">and includes any reference to the position responsible for the management of a private prison under Part IIIA of the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-              <w:r w:rsidRPr="00283540">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r w:rsidRPr="00A34742">
                 <w:rPr>
-                  <w:rFonts w:cs="Arial"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                 </w:rPr>
                 <w:t>Prisons Act 1981</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C209F3">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00A34742">
               <w:t>. Does not extend to the Officer in Charge of a prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67059C5E" w14:textId="77777777" w:rsidR="003D708E" w:rsidRPr="00951529" w:rsidRDefault="003D708E" w:rsidP="00043609">
+    <w:p w14:paraId="641E093C" w14:textId="07971390" w:rsidR="00A34742" w:rsidRDefault="00A34742" w:rsidP="00A34742">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00951529">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc235624004"/>
+    </w:p>
+    <w:p w14:paraId="49D62067" w14:textId="77777777" w:rsidR="00A34742" w:rsidRDefault="00A34742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:color w:val="305497"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6091DBA4" w14:textId="48DD1290" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="0088087D">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="_Toc238541646"/>
+      <w:r w:rsidRPr="001E36AA">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Related </w:t>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00951529">
+        <w:t>Related legislation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="001E36AA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4CA4C1" w14:textId="77777777" w:rsidR="002E5756" w:rsidRPr="00B57DBD" w:rsidRDefault="00C72510" w:rsidP="00B57DBD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListBullet"/>
+    <w:p w14:paraId="56A4003D" w14:textId="14F27789" w:rsidR="001E36AA" w:rsidRPr="007F4B69" w:rsidRDefault="001E36AA" w:rsidP="003D5C7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="360"/>
+        <w:ind w:left="1071" w:hanging="357"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B57DBD">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00CF0D26">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>Prisons Act 1981</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6CA9FFF2" w14:textId="4C9F732F" w:rsidR="001E36AA" w:rsidRPr="00304EF6" w:rsidRDefault="001E36AA" w:rsidP="00A34742">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:widowControl w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00304EF6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Prisons Regulations 1982</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CF9BC08" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="000548F2" w:rsidRDefault="001E36AA" w:rsidP="00A34742">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc235624005"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc238541647"/>
+      <w:r w:rsidRPr="000548F2">
+        <w:t>Assurance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="73AF56DF" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="001E36AA">
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>It is expected that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A48C4B" w14:textId="3C30A52A" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Prisons will undertake local compliance in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidR="00F73AE6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Compliance Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BA6E6A6" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">The relevant Deputy Commissioner will undertake management oversight as required. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEB3A21" w14:textId="77777777" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t xml:space="preserve">Operational Compliance will undertake checks in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="001E36AA">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Operational Compliance Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4721FD4C" w14:textId="70B3DC92" w:rsidR="001E36AA" w:rsidRPr="001E36AA" w:rsidRDefault="001E36AA" w:rsidP="002C7DFC">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="1071" w:hanging="357"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E36AA">
+        <w:t>Independent oversight will be undertaken as required</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73AE6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36484112" w14:textId="77777777" w:rsidR="00A34742" w:rsidRDefault="00A34742">
+      <w:pPr>
         <w:rPr>
-          <w:i/>
-[...93 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc235624006"/>
+      <w:r>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="00245869" w:rsidRPr="00951529">
+    </w:p>
+    <w:p w14:paraId="09B3C3CD" w14:textId="7BB0520A" w:rsidR="000548F2" w:rsidRDefault="000548F2" w:rsidP="003D5C7D">
+      <w:r w:rsidRPr="00C210EE">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Document </w:t>
       </w:r>
-      <w:r w:rsidR="00E025EE">
+      <w:r w:rsidR="00EF43D7">
         <w:t>V</w:t>
       </w:r>
-      <w:r w:rsidR="00245869" w:rsidRPr="00951529">
+      <w:r w:rsidRPr="00C210EE">
         <w:t xml:space="preserve">ersion </w:t>
       </w:r>
-      <w:r w:rsidR="00E025EE">
+      <w:r w:rsidR="00EF43D7">
         <w:t>H</w:t>
       </w:r>
-      <w:r w:rsidR="00245869" w:rsidRPr="00951529">
+      <w:r w:rsidRPr="00C210EE">
         <w:t>istory</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DCStable"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="9338" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1051"/>
-        <w:gridCol w:w="2195"/>
-        <w:gridCol w:w="2986"/>
+        <w:gridCol w:w="2254"/>
+        <w:gridCol w:w="2927"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1405"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0049082D" w:rsidRPr="00951529" w14:paraId="19C34593" w14:textId="5964AB5E" w:rsidTr="003C326F">
+      <w:tr w:rsidR="00D37234" w:rsidRPr="007D3C6F" w14:paraId="65798500" w14:textId="6C4F2FA8" w:rsidTr="00A34742">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="581"/>
+          <w:trHeight w:val="629"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="2B196416" w14:textId="77777777" w:rsidR="0049082D" w:rsidRPr="00951529" w:rsidRDefault="0049082D" w:rsidP="00DF778C">
+          <w:p w14:paraId="09E5A9A6" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Version no</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="08217A22" w14:textId="77777777" w:rsidR="0049082D" w:rsidRPr="00951529" w:rsidRDefault="0049082D" w:rsidP="00DF778C">
+          <w:p w14:paraId="4AAA0990" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Primary author(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="2927" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="0757318A" w14:textId="77777777" w:rsidR="0049082D" w:rsidRPr="00951529" w:rsidRDefault="0049082D" w:rsidP="00DF778C">
+          <w:p w14:paraId="783DC55B" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Description of version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="37141DAD" w14:textId="77777777" w:rsidR="0049082D" w:rsidRPr="00951529" w:rsidRDefault="0049082D" w:rsidP="00DF778C">
+          <w:p w14:paraId="74C93169" w14:textId="77777777" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00951529">
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Date completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8"/>
           </w:tcPr>
-          <w:p w14:paraId="060F1AAE" w14:textId="672D4E38" w:rsidR="0049082D" w:rsidRPr="00951529" w:rsidRDefault="0049082D" w:rsidP="00DF778C">
+          <w:p w14:paraId="34E43658" w14:textId="7F59ADE4" w:rsidR="00D37234" w:rsidRPr="002A31F8" w:rsidRDefault="00D37234" w:rsidP="000745E4">
             <w:pPr>
-              <w:pStyle w:val="Tableheading"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="002A31F8">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="305497"/>
+              </w:rPr>
               <w:t>Effective date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0049082D" w:rsidRPr="00951529" w14:paraId="6066F119" w14:textId="3FB5A091" w:rsidTr="003C326F">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="007D3C6F" w14:paraId="179969C9" w14:textId="48B6C86F" w:rsidTr="00A34742">
         <w:trPr>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F7905EA" w14:textId="19AF2225" w:rsidR="0049082D" w:rsidRDefault="0049082D" w:rsidP="00AC49E2">
+          <w:p w14:paraId="016A2222" w14:textId="05091095" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10E4D0AE" w14:textId="0C13DE02" w:rsidR="0049082D" w:rsidRDefault="0049082D" w:rsidP="00AC49E2">
+          <w:p w14:paraId="5FAC1BC9" w14:textId="4CD92E43" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004359B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="2927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352661A1" w14:textId="437E4393" w:rsidR="0049082D" w:rsidRPr="00951529" w:rsidRDefault="0049082D" w:rsidP="00AC49E2">
+          <w:p w14:paraId="68B2D904" w14:textId="0D952359" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="005E6450">
+            <w:r w:rsidRPr="00CA543B">
               <w:t>Approved by the Director Operational Policy Compliance and Contracts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7C1CBB" w14:textId="5ED52F1B" w:rsidR="0049082D" w:rsidRDefault="0049082D" w:rsidP="00AC49E2">
+          <w:p w14:paraId="303C6272" w14:textId="1DDD7A4B" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>6 January 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35DDB6EA" w14:textId="19B43DF1" w:rsidR="0049082D" w:rsidRDefault="0049082D" w:rsidP="00AC49E2">
+          <w:p w14:paraId="273425F7" w14:textId="0E460D43" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>15 February 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00242F22" w:rsidRPr="00951529" w14:paraId="6607C375" w14:textId="77777777" w:rsidTr="003C326F">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="007D3C6F" w14:paraId="4C2A29C6" w14:textId="77777777" w:rsidTr="00A34742">
         <w:trPr>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07200D75" w14:textId="35F5D333" w:rsidR="00242F22" w:rsidRDefault="00423278" w:rsidP="00242F22">
+          <w:p w14:paraId="618E4109" w14:textId="4D4FE98A" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
-              <w:t>*</w:t>
-[...2 lines deleted...]
-              <w:t>2.0</w:t>
+              <w:t>*2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B10396" w14:textId="3DA46504" w:rsidR="00242F22" w:rsidRDefault="00242F22" w:rsidP="00242F22">
+          <w:p w14:paraId="2961EC95" w14:textId="42D09B87" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="004359B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="2927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C3BD7E0" w14:textId="77777777" w:rsidR="00242F22" w:rsidRDefault="00242F22" w:rsidP="00242F22">
+          <w:p w14:paraId="0FD1D501" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C93905">
-[...3 lines deleted...]
-              <w:t>Commissioner</w:t>
+            <w:r w:rsidRPr="00CA543B">
+              <w:t>Approved by the Commissioner</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68E399A2" w14:textId="48149A48" w:rsidR="00423278" w:rsidRPr="005E6450" w:rsidRDefault="00423278" w:rsidP="00242F22">
+          <w:p w14:paraId="2CBDE2B4" w14:textId="7FE5439A" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>*Amended with DC Brampton’s feedback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E89DDB3" w14:textId="195FFF91" w:rsidR="00242F22" w:rsidRDefault="00423278" w:rsidP="00242F22">
+          <w:p w14:paraId="0BAECD50" w14:textId="4FC93B65" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>29 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A0B13EB" w14:textId="4EDF44EE" w:rsidR="00242F22" w:rsidRDefault="00423278" w:rsidP="00242F22">
+          <w:p w14:paraId="4C073933" w14:textId="38AB88BC" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> March 2022</w:t>
+            <w:r w:rsidRPr="00CA543B">
+              <w:t>31 March 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D0B69" w:rsidRPr="00951529" w14:paraId="4423A5B3" w14:textId="77777777" w:rsidTr="007A6992">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="007D3C6F" w14:paraId="1C12FD44" w14:textId="77777777" w:rsidTr="00A34742">
         <w:trPr>
-          <w:trHeight w:val="614"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF798A1" w14:textId="6EEA3363" w:rsidR="000D0B69" w:rsidRDefault="000D0B69" w:rsidP="00242F22">
+          <w:p w14:paraId="7DACB415" w14:textId="4E026DEE" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11A71735" w14:textId="3976EFFE" w:rsidR="000D0B69" w:rsidRDefault="000D0B69" w:rsidP="00242F22">
+          <w:p w14:paraId="6585736D" w14:textId="57EB660E" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="000D0B69">
+            <w:r w:rsidRPr="004359B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="2927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52320101" w14:textId="2228A019" w:rsidR="000D0B69" w:rsidRPr="00C93905" w:rsidRDefault="000D0B69" w:rsidP="00242F22">
+          <w:p w14:paraId="4BAA08B8" w14:textId="6E253807" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C93905">
+            <w:r w:rsidRPr="00CA543B">
               <w:t>Approved by the Commissioner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="635D5868" w14:textId="3C8A8FB8" w:rsidR="000D0B69" w:rsidRDefault="000A1059" w:rsidP="00242F22">
+          <w:p w14:paraId="551D58CE" w14:textId="664A9D8D" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>14 June 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F156DD8" w14:textId="12AA2223" w:rsidR="000D0B69" w:rsidRDefault="000A1059" w:rsidP="00242F22">
+          <w:p w14:paraId="61E4A822" w14:textId="223D1EB1" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>15 June 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00770177" w:rsidRPr="00951529" w14:paraId="2909198A" w14:textId="77777777" w:rsidTr="008805AF">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="007D3C6F" w14:paraId="6AA0706E" w14:textId="77777777" w:rsidTr="00A34742">
         <w:trPr>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D3EB922" w14:textId="65278CA0" w:rsidR="00770177" w:rsidRDefault="00770177" w:rsidP="00770177">
+          <w:p w14:paraId="1177B8FF" w14:textId="2A157F58" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
             <w:r>
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A512E3B" w14:textId="0F9B56CB" w:rsidR="00770177" w:rsidRPr="000D0B69" w:rsidRDefault="00770177" w:rsidP="00770177">
+          <w:p w14:paraId="3900C915" w14:textId="7CB70305" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="000D0B69">
+            <w:r w:rsidRPr="004359B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="2927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="555D731A" w14:textId="74964D16" w:rsidR="00770177" w:rsidRDefault="00770177" w:rsidP="00770177">
+          <w:p w14:paraId="6E2EF82D" w14:textId="3EE7038B" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C93905">
-              <w:t xml:space="preserve">Approved by the </w:t>
+            <w:r w:rsidRPr="00CA543B">
+              <w:t>Approved by the Deputy Commissioner Operational Support</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79E56111" w14:textId="34DAF7AA" w:rsidR="00770177" w:rsidRDefault="008805AF" w:rsidP="00770177">
+          <w:p w14:paraId="1AF3D67A" w14:textId="35148D82" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>30 October 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC9BA9D" w14:textId="1C37F631" w:rsidR="00770177" w:rsidRDefault="008805AF" w:rsidP="00770177">
+          <w:p w14:paraId="1777D12D" w14:textId="4EC32DC1" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>31 October 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002822DA" w:rsidRPr="00951529" w14:paraId="3A5C7E5C" w14:textId="77777777" w:rsidTr="008805AF">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="007D3C6F" w14:paraId="26F45C21" w14:textId="77777777" w:rsidTr="00A34742">
         <w:trPr>
-          <w:trHeight w:val="879"/>
+          <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1051" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="059B3D5A" w14:textId="4D9EAA38" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="002822DA" w:rsidP="00770177">
+          <w:p w14:paraId="12F115EF" w14:textId="322DA6D4" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A09D1">
+            <w:r>
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2195" w:type="dxa"/>
+            <w:tcW w:w="2254" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F8D5952" w14:textId="24E2BFE2" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="002822DA" w:rsidP="00770177">
+          <w:p w14:paraId="45E33CC1" w14:textId="13FBD227" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A09D1">
+            <w:r w:rsidRPr="004359B3">
               <w:t>Operational Policy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2986" w:type="dxa"/>
+            <w:tcW w:w="2927" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06EE0684" w14:textId="77777777" w:rsidR="002822DA" w:rsidRDefault="002822DA" w:rsidP="00770177">
+          <w:p w14:paraId="16B128CE" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A09D1">
-[...3 lines deleted...]
-              <w:t>Director Operational Policy</w:t>
+            <w:r w:rsidRPr="00CA543B">
+              <w:t>Approved by the Director Operational Policy</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA87E65" w14:textId="5C9B3D5C" w:rsidR="00282BE5" w:rsidRPr="004A09D1" w:rsidRDefault="00282BE5" w:rsidP="00770177">
+          <w:p w14:paraId="399E8FAB" w14:textId="25771D9C" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00CA543B">
               <w:t>CM Ref: S26/34748</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4705E034" w14:textId="1DB435BC" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="002822DA" w:rsidP="00770177">
+          <w:p w14:paraId="12FA634C" w14:textId="41657FD4" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A09D1">
+            <w:r w:rsidRPr="00CA543B">
               <w:t>02 April 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcW w:w="1405" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4776F9DD" w14:textId="7F7191C7" w:rsidR="002822DA" w:rsidRPr="004A09D1" w:rsidRDefault="004A09D1" w:rsidP="00770177">
+          <w:p w14:paraId="2AC01BB9" w14:textId="5D42458A" w:rsidR="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
               <w:pStyle w:val="Tabledata"/>
             </w:pPr>
-            <w:r w:rsidRPr="004A09D1">
+            <w:r w:rsidRPr="00CA543B">
               <w:t>02 April 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4405E94B" w14:textId="77777777" w:rsidR="00B57DBD" w:rsidRPr="00B57DBD" w:rsidRDefault="00B57DBD" w:rsidP="00B57DBD">
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="66"/>
+    <w:p w14:paraId="00E475CB" w14:textId="114C6325" w:rsidR="007F6934" w:rsidRDefault="007F6934" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="22E92968" w14:textId="77777777" w:rsidR="00B57DBD" w:rsidRDefault="00B57DBD">
-      <w:r>
+    <w:p w14:paraId="3A843ADB" w14:textId="77777777" w:rsidR="007F6934" w:rsidRDefault="007F6934">
+      <w:pPr>
         <w:rPr>
           <w:b/>
+          <w:color w:val="305497"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0662A479" w14:textId="77777777" w:rsidR="00F45104" w:rsidRDefault="00F45104" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7999614E" w14:textId="1F0AD5E5" w:rsidR="00F45104" w:rsidRPr="00723038" w:rsidRDefault="00F45104" w:rsidP="00F45104">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+        <w:spacing w:after="120"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
           <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...29 lines deleted...]
-      <w:bookmarkEnd w:id="68"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="_Toc236397909"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc238541648"/>
+      <w:r w:rsidRPr="00723038">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appendix </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidR="0088087D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="000E518C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Deputy Commissioner (DC) Approval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="DCStable"/>
-[...174 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:left w:w="85" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
           <w:right w:w="85" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4106"/>
-        <w:gridCol w:w="5062"/>
+        <w:gridCol w:w="5250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B4547E" w:rsidRPr="009237EA" w14:paraId="0B54736B" w14:textId="77777777" w:rsidTr="00B4547E">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="009E1DB2" w14:paraId="37EB6656" w14:textId="77777777" w:rsidTr="007F6934">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="690039"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C9A8259" w14:textId="4DA420CC" w:rsidR="00B4547E" w:rsidRPr="009237EA" w:rsidRDefault="00B4547E" w:rsidP="00992044">
+          <w:p w14:paraId="1D25BBA2" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00F86EFA" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="Heading"/>
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009237EA">
+            <w:bookmarkStart w:id="26" w:name="AppendixA"/>
+            <w:bookmarkEnd w:id="26"/>
+            <w:r w:rsidRPr="00F86EFA">
               <w:rPr>
-                <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">DC </w:t>
-[...20 lines deleted...]
-              <w:t>Prisons</w:t>
+              <w:t>DC Adult Male Prisons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="690039"/>
+            <w:tcW w:w="5250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E8765AC" w14:textId="77777777" w:rsidR="00B4547E" w:rsidRPr="009237EA" w:rsidRDefault="00B4547E" w:rsidP="00992044">
+          <w:p w14:paraId="4B9BED4C" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00F86EFA" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
             <w:pPr>
-              <w:pStyle w:val="ListNumber"/>
-[...3 lines deleted...]
-              </w:numPr>
+              <w:pStyle w:val="Heading"/>
+              <w:ind w:right="-276"/>
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009237EA">
+            <w:r w:rsidRPr="00F86EFA">
               <w:rPr>
-                <w:b/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Prison</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...16 lines deleted...]
-      <w:tr w:rsidR="000D0B69" w:rsidRPr="00006F65" w14:paraId="6BDA7336" w14:textId="77777777" w:rsidTr="00B4547E">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="00CA543B" w14:paraId="71829558" w14:textId="77777777" w:rsidTr="007F6934">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC1B008" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r w:rsidRPr="007F6934">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                </w:rPr>
+                <w:t>CS-AMP-Operations@justice.wa.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8B04FE" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Albany Regional Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294B2ED6" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Broome Regional Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445081D0" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Bunbury Regional Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F90D9A2" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Casuarina Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52FA0A38" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Eastern Goldfields Regional Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D66F589" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Greenough Regional Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51E677E3" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Hakea Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1192279E" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Karnet Prison Farm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F069E4F" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pardelup Prison Farm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BF4023C" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Roebourne Regional Prison</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B0680DA" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wooroloo Prison Farm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538A08DB" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>West Kimberley Regional Prison.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="009E1DB2" w14:paraId="2BB3F1DE" w14:textId="77777777" w:rsidTr="007F6934">
+        <w:tblPrEx>
+          <w:jc w:val="center"/>
+        </w:tblPrEx>
         <w:trPr>
-          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F8F3621" w14:textId="2752754D" w:rsidR="000D0B69" w:rsidRPr="00951529" w:rsidRDefault="00101B3E" w:rsidP="00992044">
+          <w:p w14:paraId="39A83E5D" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00F86EFA" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidRPr="002B4543">
+            <w:r w:rsidRPr="00F86EFA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DC Adult Women Prisons</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="203866"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="066D571F" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00F86EFA" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F86EFA">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Prison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="00CA543B" w14:paraId="5E99A1D7" w14:textId="77777777" w:rsidTr="007F6934">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="31528E91" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00CA543B" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r w:rsidRPr="007F6934">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 </w:rPr>
                 <w:t>AWP@justice.wa.gov.au</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5062" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="5250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241C6F39" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00C27B02" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
+          <w:p w14:paraId="47341E00" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C27B02">
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Bandyup Women’s Prison</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E3B260" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00C27B02" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
+          <w:p w14:paraId="356FD139" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C27B02">
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Boronia Pre-Release Centre for Women</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="473EF074" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00C27B02" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
+          <w:p w14:paraId="1DBA4EC7" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C27B02">
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Melaleuca Women’s Prison</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="549B7B6A" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="00C27B02" w:rsidRDefault="000D0B69" w:rsidP="00B57DBD">
+          <w:p w14:paraId="0F6CDE52" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="007F6934" w:rsidRDefault="00CA543B" w:rsidP="007F6934">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C27B02">
-[...3 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="007F6934">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Wandoo Rehabilitation Prison.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000D0B69" w:rsidRPr="00006F65" w14:paraId="24B580FF" w14:textId="77777777" w:rsidTr="009237EA">
+      <w:tr w:rsidR="00CA543B" w:rsidRPr="00CA543B" w14:paraId="1902F948" w14:textId="77777777" w:rsidTr="007F6934">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4106" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="690039"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="203866"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3682D96D" w14:textId="23B34D77" w:rsidR="000D0B69" w:rsidRPr="009237EA" w:rsidRDefault="000D0B69" w:rsidP="00992044">
+          <w:p w14:paraId="46E29BD5" w14:textId="77777777" w:rsidR="00CA543B" w:rsidRPr="00F86EFA" w:rsidRDefault="00CA543B" w:rsidP="00CA543B">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="Heading"/>
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009237EA">
+            <w:r w:rsidRPr="00F86EFA">
               <w:rPr>
-                <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Assistant Director, Private Prisons Contract</w:t>
-[...27 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Assistant Director, Private Prisons Contract (as delegated by the Chief Executive Officer).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5062" w:type="dxa"/>
+            <w:tcW w:w="5250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="1F497D" w:themeColor="text2"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54DBF959" w14:textId="7C645A9E" w:rsidR="000D0B69" w:rsidRDefault="000D0B69" w:rsidP="00992044">
+          <w:p w14:paraId="7E811557" w14:textId="66FB37DD" w:rsidR="00CA543B" w:rsidRPr="00F86EFA" w:rsidRDefault="007F6934" w:rsidP="007F6934">
             <w:pPr>
-              <w:pStyle w:val="Tabledata"/>
+              <w:pStyle w:val="Heading"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Prisons Operated by a </w:t>
+            <w:r w:rsidRPr="00F86EFA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Acacia Prison Contrac</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744C42">
-[...3 lines deleted...]
-              <w:t>:</w:t>
+            <w:r w:rsidR="00CA543B" w:rsidRPr="00F86EFA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>tor:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15F9A181" w14:textId="4C752CA4" w:rsidR="000D0B69" w:rsidRPr="00C27B02" w:rsidRDefault="009C0128" w:rsidP="00B57DBD">
+          <w:p w14:paraId="4428CA56" w14:textId="24E73AB8" w:rsidR="00CA543B" w:rsidRPr="00F86EFA" w:rsidRDefault="00CA543B" w:rsidP="00F86EFA">
             <w:pPr>
-              <w:pStyle w:val="ListBullet"/>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F86EFA">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>Acacia Prison</w:t>
             </w:r>
+            <w:r w:rsidR="00CE5CD5">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="391C9814" w14:textId="77777777" w:rsidR="00F86EFA" w:rsidRPr="009E1DB2" w:rsidRDefault="00F86EFA" w:rsidP="00F86EFA">
+            <w:pPr>
+              <w:pStyle w:val="Heading"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:rPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B029ADF" w14:textId="77777777" w:rsidR="000D0B69" w:rsidRPr="007E493D" w:rsidRDefault="000D0B69" w:rsidP="007E493D"/>
-[...4 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId31"/>
+    <w:p w14:paraId="4D8B27C3" w14:textId="77777777" w:rsidR="00577B5D" w:rsidRDefault="00577B5D" w:rsidP="00DF778C">
+      <w:pPr>
+        <w:pStyle w:val="Heading"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00577B5D" w:rsidSect="007F6934">
+      <w:headerReference w:type="default" r:id="rId37"/>
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1361" w:right="1304" w:bottom="1021" w:left="1304" w:header="680" w:footer="454" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="1268" w:bottom="1134" w:left="1304" w:header="709" w:footer="590" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B0145BC" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
+    <w:p w14:paraId="2CCBC541" w14:textId="77777777" w:rsidR="0006534F" w:rsidRDefault="0006534F" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A38A027" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
+    <w:p w14:paraId="638AC30E" w14:textId="77777777" w:rsidR="0006534F" w:rsidRDefault="0006534F" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="0ACB348F" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-[...7 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Dotum">
-[...5 lines deleted...]
-    <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
+  <w:font w:name="Arial Bold">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="288D2F04" w14:textId="1E34FA30" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00565079">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="105C6373" w14:textId="7421CE63" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="1095"/>
-        <w:tab w:val="left" w:pos="7938"/>
+        <w:tab w:val="left" w:pos="8080"/>
       </w:tabs>
     </w:pPr>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve">The current version of this document is maintained on the </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t>Custodial Ops</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:rPr>
         <w:color w:val="C00000"/>
       </w:rPr>
       <w:t xml:space="preserve"> intranet page</w:t>
     </w:r>
-    <w:r w:rsidR="00565079">
-      <w:tab/>
+    <w:r w:rsidR="00216FB2">
+      <w:t xml:space="preserve">       </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00627992">
-      <w:t xml:space="preserve">Page </w:t>
+      <w:t>Page</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00627992">
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00627992">
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0D4D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>9</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="435FE79A" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="635286C3" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
+    <w:p w14:paraId="4DCBF523" w14:textId="77777777" w:rsidR="0006534F" w:rsidRDefault="0006534F" w:rsidP="00D06E62">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F6F2FDD" w14:textId="77777777" w:rsidR="00AD1A69" w:rsidRDefault="00AD1A69" w:rsidP="00D06E62">
+    <w:p w14:paraId="122CC693" w14:textId="77777777" w:rsidR="0006534F" w:rsidRDefault="0006534F" w:rsidP="00D06E62">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-    <w:p w14:paraId="7A644C70" w14:textId="38018688" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="4E5605BD" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> The Director General (CEO) has delegated this power to the position of Deputy Commissioner Adult Male Prisons (AMP)/</w:t>
-[...11 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve"> The Director General (CEO) has delegated this power to the position of Deputy Commissioner Adult Male Prisons (AMP)/Adult Women Prisons (AWP).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="3">
-    <w:p w14:paraId="09DBF0A3" w14:textId="20AAC8A7" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00581C57">
+  <w:footnote w:id="2">
+    <w:p w14:paraId="5526F2F0" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 37 </w:t>
       </w:r>
-      <w:r w:rsidRPr="0010722F">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="4">
-    <w:p w14:paraId="55AB4573" w14:textId="3E7D16AC" w:rsidR="00557C5B" w:rsidRPr="00C436E4" w:rsidRDefault="00557C5B">
+  <w:footnote w:id="3">
+    <w:p w14:paraId="5242B269" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 36(3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="4CB7CA27" w14:textId="5AFE6682" w:rsidR="00D8670A" w:rsidRDefault="00D8670A" w:rsidP="00D8670A">
+  <w:footnote w:id="4">
+    <w:p w14:paraId="49FC6742" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 37(3) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C436E4">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="6">
-    <w:p w14:paraId="54994433" w14:textId="13D86BDA" w:rsidR="00D8670A" w:rsidRDefault="00D8670A" w:rsidP="00D8670A">
+  <w:footnote w:id="5">
+    <w:p w14:paraId="5437A70A" w14:textId="77777777" w:rsidR="00DC1FEC" w:rsidRDefault="00DC1FEC" w:rsidP="00DC1FEC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> s 37(3) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C436E4">
+      <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Prisons Act 1981</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="04FF7AD6" w14:textId="4721F42E" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50D880CA" w14:textId="032554E7" w:rsidR="005B0177" w:rsidRDefault="00D9472A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="088A9F53" wp14:editId="1C72DF34">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A36E341" wp14:editId="4C2A967B">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="465916514" name="Text Box 2" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A36E341" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251683840;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVUEjgCQIAABUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7uOuMOEXWIsOA&#10;oi2QDj0rshQbkERBUmJnXz9KtpOt22nYRaZI+pF8fFreDlqRo3C+A1PTYpFTIgyHpjP7mn5/2Xy4&#10;ocQHZhqmwIianoSnt6v375a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZlfgBUGgxKcZgGvbp81jvWI&#10;rlV2lefXWQ+usQ648B6992OQrhK+lIKHJym9CETVFHsL6XTp3MUzWy1ZtXfMth2f2mD/0IVmncGi&#10;Z6h7Fhg5uO4PKN1xBx5kWHDQGUjZcZFmwGmK/M0025ZZkWZBcrw90+T/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpTJsYAuHoLMvipigp4Rj6+Om6LMuIkl1+ts6HrwI0iUZNHW4lkcWO&#10;Dz6MqXNKrGVg0ymVNqPMbw7EjJ7s0mG0wrAbprZ30JxwGgfjor3lmw5rPjAfnpnDzeIAqNbwhIdU&#10;0NcUJouSFtyPv/ljPhKOUUp6VEpNDUqZEvXN4CKiqJJRfM7LHG9udu9mwxz0HaD+CnwKlicz5gU1&#10;m9KBfkUdr2MhDDHDsVxNw2zehVGy+A64WK9TEurHsvBgtpZH6MhTJPFleGXOTkwHXNEjzDJi1RvC&#10;x9z4p7frQ0Da0zYipyORE9WovbTP6Z1Ecf96T1mX17z6CQAA//8DAFBLAwQUAAYACAAAACEAw4kd&#10;d9oAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/CQBCF7yb+h82YeJNtNSVQuyXEhAM3RPQ8&#10;dMe20J1pugtUfr2rF71M8vJe3vumWIyuU2cafCtsIJ0koIgrsS3XBnZvq4cZKB+QLXbCZOCLPCzK&#10;25sCcysXfqXzNtQqlrDP0UATQp9r7auGHPqJ9MTR+5TBYYhyqLUd8BLLXacfk2SqHbYcFxrs6aWh&#10;6rg9OQNttpSQ0vt6dfhwqaTXzTq7boy5vxuXz6ACjeEvDD/4ER3KyLSXE1uvOgPxkfB7ozebzkHt&#10;DWTzJ9Blof+zl98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1VBI4AkCAAAVBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAw4kdd9oAAAADAQAA&#10;DwAAAAAAAAAAAAAAAABjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="23CDBC62" w14:textId="26C0C8DB" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="18A7BAF9" wp14:editId="75BCB09B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
-              <wp:docPr id="5" name="WordArt 2"/>
+              <wp:docPr id="3" name="WordArt 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="40696965" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00364FA3">
+                        <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
-                            <w:rPr>
-[...2 lines deleted...]
-                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
                                   <w14:srgbClr w14:val="C0C0C0">
                                     <w14:alpha w14:val="50000"/>
                                   </w14:srgbClr>
                                 </w14:solidFill>
                               </w14:textFill>
                             </w:rPr>
                             <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="088A9F53" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQALTELd8gEAAMQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5x0SD+MOEXWrrt0&#10;W4Fm6JmR5NibJWqUEjv/fpTiJsN2G+aDYJPU43vk8+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN46TNZKFyJ+0LTRBz+i2&#10;Ky6m08uiR9KeUJkQOHp/TMplxq9ro+LXug4miq6SzC3mk/K5SWexXEC5JfBNq0Ya8A8sLLSOm56g&#10;7iGC2FH7F5RtFWHAOk4U2gLrulUma2A1s+kfap4b8CZr4eEEfxpT+H+w6sv+2T+RiMMHHHiBWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Cmc6a0Pnteao2szxI+65RnP0lyL3odyxE/7CGVInTb9Z9R8BXYR&#10;c7ehJisI07Xrm2l6cphnI5gRL+1wWhQ3EIqDV1x3ecUpxbn3s/n8Zp47QpnA0h48hfjJoBXppZLE&#10;RsiosH8MMZE7l4xME7kjzThsBi5JjDeoD8y5Z4NUMvzcARnWv7N3yH5i0TWhfWEHriirfu28Hl6A&#10;/Ng7Muun7tUgmUB2ihYObBqE/s5AtmPf7aET8zyBI8WxeCR7RE13g1/x9B7arOTMc1TCVskCR1sn&#10;L/7+navOP9/yFwAAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPfFsvZ&#10;GnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0KfS+nr&#10;lqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NVFX18&#10;Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQALTELd8gEAAMQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAEwEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVAUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="18A7BAF9" id="WordArt 2" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="40696965" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00364FA3">
+                  <w:p w14:paraId="338BE536" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
-                      <w:rPr>
-[...2 lines deleted...]
-                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3133BA84" w14:textId="7CA16911" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00AE3A90">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F690FCE" w14:textId="4F0F6E5F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00663830">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="490EDAA4" wp14:editId="7F8C3F51">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="00F71564" wp14:editId="4AC73C4E">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1829080917" name="Text Box 3" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D9472A">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:noProof/>
+                              <w:color w:val="FF0000"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="00F71564" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1029" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251684864;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD49iz9DgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7YzuOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQcWlCNcARBjK96W9M2BFtlmeet0MzPwAqDQQlOs4BXt88ax3pE&#10;1yqb5/lN1oNrrAMuvEfvwxiky4QvpeDhSUovAlE1xd5COl06d/HMlgtW7R2zbcfPbbB/6EKzzmDR&#10;C9QDC4wcXPcHlO64Aw8yzDjoDKTsuEgz4DRF/maabcusSLMgOd5eaPL/D5Y/Hrf22ZEwfIEBFxgJ&#10;6a2vPDrjPIN0On6xU4JxpPB0oU0MgXB0lmVxW5SUcAx9/HRTlmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD49iz9DgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="17FFE391" w14:textId="4EC9E1EE" w:rsidR="00D9472A" w:rsidRPr="00D9472A" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D9472A">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:noProof/>
+                        <w:color w:val="FF0000"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="007D52A9">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62D01574" wp14:editId="63D3F9C0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="margin">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7900670" cy="315595"/>
               <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="WordArt 3"/>
+              <wp:docPr id="2" name="WordArt 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm rot="18900000">
                         <a:off x="0" y="0"/>
                         <a:ext cx="7900670" cy="315595"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:round/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5BE2F605" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00364FA3">
+                        <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                           <w:pPr>
                             <w:pStyle w:val="NormalWeb"/>
                             <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                             <w:jc w:val="center"/>
-                            <w:rPr>
-[...2 lines deleted...]
-                            </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="C0C0C0"/>
                               <w:sz w:val="2"/>
                               <w:szCs w:val="2"/>
                               <w14:textFill>
                                 <w14:solidFill>
                                   <w14:srgbClr w14:val="C0C0C0">
                                     <w14:alpha w14:val="50000"/>
                                   </w14:srgbClr>
                                 </w14:solidFill>
                               </w14:textFill>
                             </w:rPr>
                             <w:t>Draft and not for further dissemination until approved</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
                       <a:prstTxWarp prst="textPlain">
                         <a:avLst>
                           <a:gd name="adj" fmla="val 50000"/>
                         </a:avLst>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="490EDAA4" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="WordArt 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtzswi9AEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9uzaThOIPWbGbdJ/z9jNtghuiBysZGy/ee/Ny+J2cJ3YW6QWfCVnk6kU1mswrd9W8tv64d21&#10;FBSVN6oDbyt5sCRvl2/fLPpQ2gtooDMWBYN4KvtQySbGUBYF6cY6RRMI1vNmDehU5E/cFgZVz+iu&#10;Ky6m08uiBzQBQVsirt4fN+Uy49e11fFrXZONoqskc4t5xbxu0losF6rcogpNq0ca6h9YONV6bnqC&#10;uldRiR22f0G5ViMQ1HGiwRVQ1622WQOrmU3/UPPcqGCzFjaHwskm+n+w+sv+OTyhiMMHGHiAWQSF&#10;R9A/SHi4a5Tf2hUi9I1VhhvP5Kmc6a0Pgceaq2s7xI+mZY9nydeiD1SO+GkeVFLqtOk/g+Erahch&#10;dxtqdAIhXbu+maYnl9kbwYx4aIfToLiB0Fy84nOXV7ylee/9bD6/meeOqkxgaQ4BKX6y4ER6qSRy&#10;EDKq2j9STOTOR0amidyRZhw2g2jNKCMR34A5MPWec1JJ+rlTaNmGnbsDjhVrrxHcCwdxhVn8K4H1&#10;8KIwjBQik3/qXnOSeeTAGOGVS36Y7wzkOo7fXnVino04Mh0Pj5yPqOkuhRWb+NBmQWeeoyBOTNY5&#10;pjtF8vfvfOr8Dy5/AQAA//8DAFBLAwQUAAYACAAAACEATJ9a5tsAAAAFAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDiPgJ2VSIiEOPbRFnN94mAXsdYqdJeXpcLuWy0mhGM98W&#10;y9kacaDBd44RbhcJCOLa6Y4bhPft280jCB8Ua2UcE8KRPCzLy4tC5dpNvKbDJjQilrDPFUIbQp9L&#10;6euWrPIL1xNHb+8Gq0KUQyP1oKZYbo1Mk+ReWtVxXGhVT68t1V+b0SLon/2xv5um7Wq1rsZv01UV&#10;fXwiXl/NL88gAs3hHIYTfkSHMjLt3MjaC4MQHwl/9+SlWZaC2CFkTw8gy0L+py9/AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAC3OzCL0AQAAywMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAAAAAAAAAAAAAAAATgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f">
+            <v:shape w14:anchorId="62D01574" id="WordArt 3" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFd06d9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVjJxAE/EN6gNT7zknlQw/d0CGbdjZO+RYsfaa0L5wEFeUxb8S&#10;WA8vQH6kEJn8U/eak8wjB0YLBzb5ob8zkO04fnvoxDwbcWQ6Hh45H1HT3eBXbOJDmwWdeY6CODFZ&#10;55juFMnfv/Op8z+4/AUAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFd06d9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
               <v:stroke joinstyle="round"/>
               <o:lock v:ext="edit" shapetype="t"/>
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="5BE2F605" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="00364FA3">
+                  <w:p w14:paraId="261AA5B3" w14:textId="77777777" w:rsidR="007D52A9" w:rsidRDefault="007D52A9" w:rsidP="007D52A9">
                     <w:pPr>
                       <w:pStyle w:val="NormalWeb"/>
                       <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
                       <w:jc w:val="center"/>
-                      <w:rPr>
-[...2 lines deleted...]
-                      </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="C0C0C0"/>
                         <w:sz w:val="2"/>
                         <w:szCs w:val="2"/>
                         <w14:textFill>
                           <w14:solidFill>
                             <w14:srgbClr w14:val="C0C0C0">
                               <w14:alpha w14:val="50000"/>
                             </w14:srgbClr>
                           </w14:solidFill>
                         </w14:textFill>
                       </w:rPr>
                       <w:t>Draft and not for further dissemination until approved</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin" anchory="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00FE7D70">
+    <w:r w:rsidR="00371D02">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 1.3 Standing Orders</w:t>
+      <w:t>Prison COPP 1.4 Uniforms, Dress Standards, and Appearance</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="005B0177">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> v0.3</w:t>
+      <w:t xml:space="preserve"> v0.</w:t>
     </w:r>
+    <w:r w:rsidR="00E66B64">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>3</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6C901D83" w14:textId="77777777" w:rsidR="005B0177" w:rsidRDefault="005B0177">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="61CFF2F9" w14:textId="2F82C73B" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5990C4F1" w14:textId="3D82AF1F" w:rsidR="005B0177" w:rsidRDefault="00D9472A" w:rsidP="00C1535A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4513"/>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="left" w:pos="1515"/>
+      </w:tabs>
     </w:pPr>
-    <w:r w:rsidRPr="008114B3">
+    <w:r w:rsidRPr="00D521D2">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
         <w:sz w:val="56"/>
         <w:szCs w:val="56"/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DE94FC6" wp14:editId="7AA6644C">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43C87A05" wp14:editId="4267F3DE">
+              <wp:simplePos x="828675" y="361950"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>center</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
+              </wp:positionV>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1609699273" name="Text Box 1" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="551815" cy="376555"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00A65A55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00A65A55">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:noProof/>
+                              <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="43C87A05" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1031" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251682816;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCWdYNwDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7a7ueuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOu22nYRaZI+pF8fJrfDlqRg3C+A1PTYpZTIgyHpjO7mv54Xn24&#10;ocQHZhqmwIiaHoWnt4v37+a9rcQVtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbpc1jvWI&#10;rlV2lefXWQ+usQ648B6992OQLhK+lIKHRym9CETVFHsL6XTp3MYzW8xZtXPMth0/tcH+oQvNOoNF&#10;z1D3LDCyd90fULrjDjzIMOOgM5Cy4yLNgNMU+ZtpNi2zIs2C5Hh7psn/P1j+cNjYJ0fC8BUGXGAk&#10;pLe+8uiM8wzS6fjFTgnGkcLjmTYxBMLRWZbFTVFSwjH08fN1WZYRJbv8bJ0P3wRoEo2aOtxKIosd&#10;1j6MqVNKrGVg1SmVNqPMbw7EjJ7s0mG0wrAdSNfU9NPU/RaaIw7lYNy3t3zVYek18+GJOVwwzoGi&#10;DY94SAV9TeFkUdKC+/k3f8xH3jFKSY+CqalBRVOivhvcR9RWMooveZnjzU3u7WSYvb4DlGGBL8Ly&#10;ZMa8oCZTOtAvKOdlLIQhZjiWq2mYzLswKhefAxfLZUpCGVkW1mZjeYSOdEUun4cX5uyJ8ICbeoBJ&#10;Tax6w/uYG//0drkPyH5aSqR2JPLEOEowrfX0XKLGX99T1uVRL34BAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWdYNwDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="1A3930DF" w14:textId="1F149B4D" w:rsidR="00D9472A" w:rsidRPr="00A65A55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00A65A55">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:noProof/>
+                        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00A4000E" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:noProof/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:sz w:val="56"/>
+        <w:szCs w:val="56"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24BD6964" wp14:editId="02B4CD54">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
-                <wp:posOffset>181610</wp:posOffset>
+                <wp:posOffset>676910</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>220980</wp:posOffset>
+                <wp:posOffset>459105</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1647825" cy="296545"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Text Box 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1647825" cy="296545"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                               <w:b/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             </w:rPr>
                             <w:id w:val="-1483379727"/>
                           </w:sdtPr>
                           <w:sdtEndPr>
                             <w:rPr>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:sdtEndPr>
                           <w:sdtContent>
-                            <w:p w14:paraId="230A34DB" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRPr="00464E72" w:rsidRDefault="00557C5B" w:rsidP="008D51C1">
+                            <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                               <w:pPr>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                                   <w:b/>
                                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                                   <w:sz w:val="20"/>
                                   <w:szCs w:val="20"/>
                                 </w:rPr>
                                 <w:t>Corrective Services</w:t>
                               </w:r>
                             </w:p>
                           </w:sdtContent>
                         </w:sdt>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="7DE94FC6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:14.3pt;margin-top:17.4pt;width:129.75pt;height:23.35pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE5YjI+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IN27EFy0GaNEWB&#10;9AGk/YA1RVlESS5L0pbcr++SchwjuQXVgeBqydmd2eH6ujeaHaQPCm3FJ6MxZ9IKrJXdVfzXz/sP&#10;S85CBFuDRisrfpSBX2/ev1t3rpRTbFHX0jMCsaHsXMXbGF1ZFEG00kAYoZOWkg16A5FCvytqDx2h&#10;G11Mx+NF0aGvnUchQ6C/d0OSbzJ+00gRvzdNkJHpilNvMa8+r9u0Fps1lDsPrlXi1Aa8oQsDylLR&#10;M9QdRGB7r15BGSU8BmziSKApsGmUkJkDsZmMX7B5bMHJzIXECe4sU/h/sOLb4dH98Cz2H7GnAWYS&#10;wT2g+B2YxdsW7E7eeI9dK6GmwpMkWdG5UJ6uJqlDGRLItvuKNQ0Z9hEzUN94k1QhnozQaQDHs+iy&#10;j0ykkovZ1XI650xQbrpazGfzXALKp9vOh/hZomFpU3FPQ83ocHgIMXUD5dORVMzivdI6D1Zb1lV8&#10;NSf4FxmjIvlOK1Px5Th9gxMSyU+2zpcjKD3sqYC2J9aJ6EA59tueqZqaTneTCFusjySDx8Fm9Cxo&#10;06L/y1lHFqt4+LMHLznTXyxJuZrMZsmTOZjNr6YU+MvM9jIDVhBUxSNnw/Y2Zh8PxG5I8kZlNZ47&#10;ObVM1skinWyevHkZ51PPj3HzDwAA//8DAFBLAwQUAAYACAAAACEAIHWVXdwAAAAIAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Kid0FYmZFMhEFcQBSr15sZuEhGvo9htwt+znOA4&#10;mtHMm3Iz+16c3Ri7QAjZQoFwVAfbUYPw8f58o0HEZMiaPpBD+HYRNtXlRWkKGyZ6c+dtagSXUCwM&#10;QpvSUEgZ69Z5ExdhcMTeMYzeJJZjI+1oJi73vcyVWktvOuKF1gzusXX11/bkET5fjvvdUr02T341&#10;TGFWkvydRLy+mh/uQSQ3p78w/OIzOlTMdAgnslH0CLlecxLhdskP2M+1zkAcEHS2AlmV8v+B6gcA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE5YjI+gEAANQDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAgdZVd3AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;AFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="24BD6964" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:53.3pt;margin-top:36.15pt;width:129.75pt;height:23.35pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB56BJm+gEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X5xYSZpYIVXXrtOk&#10;7kPq9gMwxjEacBmQ2Nmv3wWnadS+VfMD4vrCufece9hcD0aTg/RBgWV0NplSIq2ARtkdo79+3n9Y&#10;URIitw3XYCWjRxno9fb9u03vKllCB7qRniCIDVXvGO1idFVRBNFJw8MEnLSYbMEbHjH0u6LxvEd0&#10;o4tyOl0WPfjGeRAyBPx7NybpNuO3rRTxe9sGGYlmFHuLefV5rdNabDe82nnuOiVObfA3dGG4slj0&#10;DHXHIyd7r15BGSU8BGjjRIApoG2VkJkDsplNX7B57LiTmQuKE9xZpvD/YMW3w6P74UkcPsKAA8wk&#10;gnsA8TsQC7cdtzt54z30neQNFp4lyYrehep0NUkdqpBA6v4rNDhkvo+QgYbWm6QK8iSIjgM4nkWX&#10;QyQilVzOr1blghKBuXK9XMwXuQSvnm47H+JnCYakDaMeh5rR+eEhxNQNr56OpGIW7pXWebDakp7R&#10;9QLhX2SMiug7rQyjq2n6Rickkp9sky9HrvS4xwLanlgnoiPlONQDUQ2jud8kQg3NEWXwMNoMnwVu&#10;OvB/KenRYoyGP3vuJSX6i0Up17P5PHkyB/PFVYmBv8zUlxluBUIxGikZt7cx+3gkdoOStyqr8dzJ&#10;qWW0ThbpZPPkzcs4n3p+jNt/AAAA//8DAFBLAwQUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidFgwNcaoKxBVEW5C4ufE2iRqvo9htwt+znOA4&#10;mqfZt8Vq8p044xDbQAaymQKBVAXXUm1gt325eQARkyVnu0Bo4BsjrMrLi8LmLoz0judNqgWPUMyt&#10;gSalPpcyVg16G2ehR+LuEAZvE8ehlm6wI4/7Ts6V0tLblvhCY3t8arA6bk7ewMfr4evzVr3Vz/6u&#10;H8OkJPmlNOb6alo/gkg4pT8YfvVZHUp22ocTuSg6zkprRg3czxcgGFhonYHYc5MtFciykP9fKH8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeegSZvoBAADUAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAq0b8Qd0AAAAKAQAADwAAAAAAAAAAAAAA&#10;AABUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox>
                 <w:txbxContent>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                         <w:b/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                       </w:rPr>
                       <w:id w:val="-1483379727"/>
                     </w:sdtPr>
                     <w:sdtEndPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:sdtEndPr>
                     <w:sdtContent>
-                      <w:p w14:paraId="230A34DB" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRPr="00464E72" w:rsidRDefault="00557C5B" w:rsidP="008D51C1">
+                      <w:p w14:paraId="477AFF5E" w14:textId="77777777" w:rsidR="00A4000E" w:rsidRPr="00464E72" w:rsidRDefault="00A4000E" w:rsidP="00A4000E">
                         <w:pPr>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
                             <w:b/>
                             <w:color w:val="FFFFFF" w:themeColor="background1"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                           </w:rPr>
                           <w:t>Corrective Services</w:t>
                         </w:r>
                       </w:p>
                     </w:sdtContent>
                   </w:sdt>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidR="00257330" w:rsidRPr="00D521D2">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Arial"/>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
-[...102 lines deleted...]
-        <w:lang w:eastAsia="en-AU"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A5A2521" wp14:editId="0F4F1DCF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07A02109" wp14:editId="2793C5B2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-29210</wp:posOffset>
+            <wp:posOffset>-635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>-59055</wp:posOffset>
+            <wp:align>top</wp:align>
           </wp:positionV>
-          <wp:extent cx="7580630" cy="10719435"/>
-          <wp:effectExtent l="0" t="0" r="1270" b="5715"/>
+          <wp:extent cx="7553325" cy="10689590"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="10" name="Picture 10"/>
+          <wp:docPr id="1841292536" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="govOfWA_DOJ_222.eps"/>
+                  <pic:cNvPr id="1968693442" name="Picture 2" descr="A black screen with colorful circles and dots&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7580630" cy="10719435"/>
+                    <a:ext cx="7553325" cy="10689590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00C1535A">
+      <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...157 lines deleted...]
-  <w:p w14:paraId="1BBBF116" w14:textId="6081171A" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="004D040B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2F329568" w14:textId="41DD4386" w:rsidR="00043DB1" w:rsidRDefault="00D9472A" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="3" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="479157CC" wp14:editId="2DE1F903">
-[...1 lines deleted...]
-              <wp:positionH relativeFrom="margin">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E2A4B2F" wp14:editId="5AF23793">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
-              <wp:positionV relativeFrom="margin">
-                <wp:align>center</wp:align>
+              <wp:positionV relativeFrom="page">
+                <wp:align>top</wp:align>
               </wp:positionV>
-              <wp:extent cx="7900670" cy="315595"/>
-              <wp:effectExtent l="0" t="2714625" r="0" b="2684780"/>
+              <wp:extent cx="551815" cy="376555"/>
+              <wp:effectExtent l="0" t="0" r="635" b="4445"/>
               <wp:wrapNone/>
-              <wp:docPr id="7" name="Text Box 7"/>
-[...2 lines deleted...]
-              </wp:cNvGraphicFramePr>
+              <wp:docPr id="481074274" name="Text Box 4" descr="OFFICIAL">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="hdr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1">
-[...3 lines deleted...]
-                      <a:xfrm rot="18900000">
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="7900670" cy="315595"/>
+                        <a:ext cx="551815" cy="376555"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
-                      <a:extLst>
-[...10 lines deleted...]
-                      </a:extLst>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="15841F63" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="000D4F44">
+                        <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00A65A55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                           <w:pPr>
-                            <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                            <w:jc w:val="center"/>
                             <w:rPr>
-                              <w:sz w:val="24"/>
-                              <w:szCs w:val="24"/>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r>
+                          <w:r w:rsidRPr="00A65A55">
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                              </w14:textFill>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                              <w:noProof/>
+                              <w:color w:val="B40A00"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Draft and not for further dissemination until approved</w:t>
+                            <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr wrap="square" numCol="1" fromWordArt="1">
-[...3 lines deleted...]
-                        </a:avLst>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="0" tIns="190500" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
-              <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-              </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="479157CC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2E2A4B2F" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:0;width:622.1pt;height:24.85pt;rotation:-45;z-index:-251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8uriG9QEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadpF3Y+o6arsslwW&#10;WGmL9jy1nSYQe8zYbdJ/z9jNtghuiBysZGy/ee/Ny+J2sJ3YGwotukrOJlMpjFOoW7et5Lf1w7tr&#10;KUIEp6FDZyp5MEHeLt++WfS+NBfYYKcNCQZxoex9JZsYfVkUQTXGQpigN443ayQLkT9pW2iCntFt&#10;V1xMp5dFj6Q9oTIhcPX+uCmXGb+ujYpf6zqYKLpKMreYV8rrJq3FcgHllsA3rRppwD+wsNA6bnqC&#10;uocIYkftX1C2VYQB6zhRaAus61aZrIHVzKZ/qHluwJushc0J/mRT+H+w6sv+2T+RiMMHHHiAWUTw&#10;j6h+BOHwrgG3NSsi7BsDmhvP5Kmc6a0Pnseaq2szxI+6ZY9nydei96Ec8dM8QhlSp03/GTVfgV3E&#10;3G2oyQrCdO36ZpqeXGZvBDPioR1Og+IGQnHxis9dXvGW4r33s/n8Zp47QpnA0hw8hfjJoBXppZLE&#10;QciosH8MMZE7HxmZJnJHmnHYDKLVlcygifgG9YGp95yTSoafOyDDNuzsHXKsWHtNaF84iCvK4l8J&#10;rIcXID9SiEz+qXvNSeaRA6OFA5v80N8ZyHYcvz10Yp6NODIdD4+cj6jpbvArNvGhzYLOPEdBnJis&#10;c0x3iuTv3/nU+R9c/gIAAP//AwBQSwMEFAAGAAgAAAAhAEyfWubbAAAABQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyoQ4j4CdlUiIhDj20RZzfeJgF7HWKnSXl6XC7lstJoRjPf&#10;FsvZGnGgwXeOEW4XCQji2umOG4T37dvNIwgfFGtlHBPCkTwsy8uLQuXaTbymwyY0IpawzxVCG0Kf&#10;S+nrlqzyC9cTR2/vBqtClEMj9aCmWG6NTJPkXlrVcVxoVU+vLdVfm9Ei6J/9sb+bpu1qta7Gb9NV&#10;FX18Il5fzS/PIALN4RyGE35EhzIy7dzI2guDEB8Jf/fkpVmWgtghZE8PIMtC/qcvfwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQA8uriG9QEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMn1rm2wAAAAUBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f">
-[...2 lines deleted...]
-              <v:textbox style="mso-fit-shape-to-text:t">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1033" type="#_x0000_t202" alt="OFFICIAL" style="position:absolute;margin-left:0;margin-top:0;width:43.45pt;height:29.65pt;z-index:251685888;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:top;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMC+YLDgIAABwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7Y7OOuMOEXWIsOA&#10;oC2QDj0rshQbkERBUmJnXz9KjpOt22nYRaZI+pF8fFrcDVqRo3C+A1PTYpZTIgyHpjP7mn5/WX+4&#10;pcQHZhqmwIianoSnd8v37xa9rcQNtKAa4QiCGF/1tqZtCLbKMs9boZmfgRUGgxKcZgGvbp81jvWI&#10;rlV2k+fzrAfXWAdceI/ehzFIlwlfSsHDk5ReBKJqir2FdLp07uKZLRes2jtm246f22D/0IVmncGi&#10;F6gHFhg5uO4PKN1xBx5kmHHQGUjZcZFmwGmK/M0025ZZkWZBcry90OT/Hyx/PG7tsyNh+AIDLjAS&#10;0ltfeXTGeQbpdPxipwTjSOHpQpsYAuHoLMvitigp4Rj6+GlelmVEya4/W+fDVwGaRKOmDreSyGLH&#10;jQ9j6pQSaxlYd0qlzSjzmwMxoye7dhitMOwG0jU1nU/d76A54VAOxn17y9cdlt4wH56ZwwXjHCja&#10;8ISHVNDXFM4WJS24H3/zx3zkHaOU9CiYmhpUNCXqm8F9RG0lo/iclzne3OTeTYY56HtAGRb4IixP&#10;ZswLajKlA/2Kcl7FQhhihmO5mobJvA+jcvE5cLFapSSUkWVhY7aWR+hIV+TyZXhlzp4JD7ipR5jU&#10;xKo3vI+58U9vV4eA7KelRGpHIs+MowTTWs/PJWr813vKuj7q5U8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDiR132gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8JAEIXvJv6HzZh4k201JVC7JcSE&#10;AzdE9Dx0x7bQnWm6C1R+vasXvUzy8l7e+6ZYjK5TZxp8K2wgnSSgiCuxLdcGdm+rhxkoH5AtdsJk&#10;4Is8LMrbmwJzKxd+pfM21CqWsM/RQBNCn2vtq4Yc+on0xNH7lMFhiHKotR3wEstdpx+TZKodthwX&#10;GuzppaHquD05A222lJDS+3p1+HCppNfNOrtujLm/G5fPoAKN4S8MP/gRHcrItJcTW686A/GR8Huj&#10;N5vOQe0NZPMn0GWh/7OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMC+YLDgIAABwE&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDDiR132gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAGgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="0,15pt,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="15841F63" w14:textId="77777777" w:rsidR="00557C5B" w:rsidRDefault="00557C5B" w:rsidP="000D4F44">
+                  <w:p w14:paraId="520D4078" w14:textId="616F2398" w:rsidR="00D9472A" w:rsidRPr="00A65A55" w:rsidRDefault="00D9472A" w:rsidP="00D9472A">
                     <w:pPr>
-                      <w:pStyle w:val="NormalWeb"/>
-[...1 lines deleted...]
-                      <w:jc w:val="center"/>
                       <w:rPr>
-                        <w:sz w:val="24"/>
-                        <w:szCs w:val="24"/>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
+                    <w:r w:rsidRPr="00A65A55">
                       <w:rPr>
-                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-                        </w14:textFill>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                        <w:noProof/>
+                        <w:color w:val="B40A00"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Draft and not for further dissemination until approved</w:t>
+                      <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap anchorx="margin" anchory="margin"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidRPr="004A09D1">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="004A09D1">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004A09D1">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000F596D">
+    <w:r w:rsidR="007D4FF4">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>COPP 1.3 Standing Orders</w:t>
+      <w:t>Prison COPP 1.3 Standing Orders</w:t>
     </w:r>
-    <w:r w:rsidRPr="004A09D1">
+    <w:r w:rsidR="00043DB1">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="004A09D1">
+    <w:r w:rsidR="00967549">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00770177" w:rsidRPr="004A09D1">
+    <w:r w:rsidR="00DD01E3">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>v</w:t>
     </w:r>
-    <w:r w:rsidR="00D73C0C" w:rsidRPr="004A09D1">
+    <w:r w:rsidR="00DC1FEC">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidR="00BB40EC" w:rsidRPr="004A09D1">
+    <w:r w:rsidR="006D472A">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>.0</w:t>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="0CE5531C" w14:textId="5748A1A4" w:rsidR="00557C5B" w:rsidRDefault="00557C5B">
+  <w:p w14:paraId="429A8F7F" w14:textId="77777777" w:rsidR="00043DB1" w:rsidRDefault="00043DB1" w:rsidP="00043DB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...145 lines deleted...]
-    </w:r>
   </w:p>
+  <w:p w14:paraId="3E7FD760" w14:textId="77777777" w:rsidR="005B0177" w:rsidRPr="00B2652A" w:rsidRDefault="005B0177" w:rsidP="008B2E4C"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
+    <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E578BAE2"/>
+    <w:tmpl w:val="A6684E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...66 lines deleted...]
-      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...58 lines deleted...]
-      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...17 lines deleted...]
-    <w:nsid w:val="007D67CF"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04090495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="24E49492"/>
-    <w:lvl w:ilvl="0" w:tplc="B82E2D16">
+    <w:tmpl w:val="6B061C6C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1134" w:hanging="397"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="1429" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2149" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2869" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3589" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4309" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5029" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5749" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7189" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...119 lines deleted...]
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05B8113D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="EC9CCFAA"/>
+    <w:tmpl w:val="C05876BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="860" w:hanging="576"/>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D577965"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D15AE456"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122F4122"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AA0899C"/>
+    <w:lvl w:ilvl="0" w:tplc="3704F4CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="ListNumber1"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1304" w:hanging="453"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
+        <w:webHidden w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
         <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
         <w:specVanish w:val="0"/>
         <w14:glow w14:rad="0">
           <w14:srgbClr w14:val="000000"/>
         </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-[...309 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2018" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2738" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="3458" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="4178" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="4898" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5618" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="6338" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="7058" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15410B16"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16A03763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C6287666"/>
+    <w:tmpl w:val="0788613C"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1134" w:hanging="397"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...68 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9E4A5D"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17332A3F"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8D2EA130"/>
+    <w:tmpl w:val="E6BA0F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Sectionheading"/>
-[...17 lines deleted...]
-      <w:pStyle w:val="Subsectionheading"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...1022 lines deleted...]
-        <w:b/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:sz w:val="28"/>
-[...15 lines deleted...]
-        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
-        <w:color w:val="000000"/>
+        <w:color w:val="auto"/>
         <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
         <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
-      </w:rPr>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BB93CA4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DC40BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="46C46284">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3957" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E9576D2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AC01764"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="232E6611"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E6BA0F42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:b/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
-        <w:sz w:val="24"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C7B7481"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24D54275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78026900"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="7270CF82"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1077" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1797" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2517" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090001">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4677" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6837" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="259B7680"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C9EE5388"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AD97C29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FDE83D54"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...12 lines deleted...]
-        </w:tabs>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AC1396"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72D864D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40A5405A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1C043E90"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42142FA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4AC4856"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-[...25 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman"/>
-[...14 lines deleted...]
-        <w:rFonts w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42DD6A24"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E23147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C79E752E"/>
-[...9 lines deleted...]
-        </w:tabs>
+    <w:tmpl w:val="446C5EBE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...80 lines deleted...]
-      </w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="459066FE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A75417B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="78969BDC"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090017">
+    <w:tmpl w:val="A6907780"/>
+    <w:lvl w:ilvl="0" w:tplc="6A8A9DE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49ED5C88"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FEA0CF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4EB85026"/>
+    <w:tmpl w:val="A7E81D58"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -9513,2038 +9024,793 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F8779D"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57EC2F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1FB60FFC"/>
+    <w:tmpl w:val="C9EE6906"/>
     <w:lvl w:ilvl="0" w:tplc="0C090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5F1835"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C004251"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48240FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CDB7C8E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="72DCD2A0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DEF699C"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="2F985AA4"/>
+    <w:tmpl w:val="E6BA0F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="StyleHeading112ptLeft0cmBefore0pt1"/>
-[...11 lines deleted...]
-        <w:b/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:shadow w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="auto"/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
+        <w:spacing w:val="0"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
         <w:u w:val="none"/>
+        <w:effect w:val="none"/>
         <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
         <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
-      </w:rPr>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64AC5928"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D7F4249C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="a"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3"/>
-[...28 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="504D66B4"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C33387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E2C40046"/>
+    <w:tmpl w:val="E050D840"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1077" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1797" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C090005">
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2517" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3237" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3957" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4677" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5397" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6117" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6837" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...1502 lines deleted...]
-  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="736C43FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FB60FFC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75FD4723"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D222CBA"/>
     <w:lvl w:ilvl="0" w:tplc="312E38C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0C09001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
@@ -11564,3217 +9830,1346 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773E52E3"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB95524"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="96060B5C"/>
-    <w:lvl w:ilvl="0" w:tplc="12A6B1F6">
+    <w:tmpl w:val="10863DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="List"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-[...226 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="1" w16cid:durableId="686558900">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="908271667">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="2" w16cid:durableId="2046517522">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1594165093">
-    <w:abstractNumId w:val="52"/>
+  <w:num w:numId="3" w16cid:durableId="1010596623">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2099520693">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="4" w16cid:durableId="223562009">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1535118742">
-[...17 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="578759688">
+  <w:num w:numId="5" w16cid:durableId="1033504487">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="598219008">
-[...60 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="6" w16cid:durableId="1446726632">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="428159995">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="7" w16cid:durableId="747650974">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="53743370">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="8" w16cid:durableId="877085032">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1113944416">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="9" w16cid:durableId="1341153815">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="2139446810">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="10" w16cid:durableId="1129318314">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1577668689">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="11" w16cid:durableId="188765875">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="920605263">
+  <w:num w:numId="12" w16cid:durableId="1673334787">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1469935834">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1509783146">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1455906890">
+  <w:num w:numId="15" w16cid:durableId="351149235">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1147627179">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1638142194">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="17" w16cid:durableId="1581717030">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1267732865">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1062143972">
+    <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="783692600">
+  <w:num w:numId="20" w16cid:durableId="1140685501">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="2122528951">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1383095131">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="771440599">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1755783960">
     <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="955987416">
+    <w:abstractNumId w:val="25"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="2133473488">
+  <w:num w:numId="26" w16cid:durableId="2105034242">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1002395140">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="702173355">
+  <w:num w:numId="28" w16cid:durableId="1325628042">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="376589708">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="364601779">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1765033929">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="50" w16cid:durableId="1927574500">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="32" w16cid:durableId="2112822498">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="51" w16cid:durableId="1876459147">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="33" w16cid:durableId="740834202">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="52" w16cid:durableId="928927610">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="34" w16cid:durableId="2008896745">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="54" w16cid:durableId="63533342">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="35" w16cid:durableId="743599785">
+    <w:abstractNumId w:val="23"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="56" w16cid:durableId="1509978848">
-[...2 lines deleted...]
-  <w:num w:numId="57" w16cid:durableId="1283002099">
+  <w:num w:numId="36" w16cid:durableId="61031861">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
-  <w:num w:numId="64" w16cid:durableId="1664967406">
-[...23 lines deleted...]
-  <w:numIdMacAtCleanup w:val="62"/>
+  <w:numIdMacAtCleanup w:val="14"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1728" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="zLghgAUz0Jc5OB46Q9jkyDY/AkI9i17BEms+opRehB70QUxnzx1mzEZdbvTMDBK4v+kx53RlcEdoqq2zUZtjkA==" w:salt="aG8hdtP7HQjZkRpUl6TchA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="q3kyj3jpjvTH/w4SWOBI9w3n3nfL3N4648Ilk7otlTUhPYzRfx09tdNJdeeVKoUSqUArRb3u5AdeqyUhudqsFQ==" w:salt="J3+XoO7CTQb0qDBPEmAZnw=="/>
   <w:defaultTabStop w:val="720"/>
+  <w:doNotShadeFormData/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="ManualSave" w:val="Y"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00943E49"/>
-    <w:rsid w:val="000002FE"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00045176"/>
+    <w:rsid w:val="000048B2"/>
+    <w:rsid w:val="00014AEF"/>
+    <w:rsid w:val="00017500"/>
+    <w:rsid w:val="00017E9C"/>
+    <w:rsid w:val="00033857"/>
+    <w:rsid w:val="00043DB1"/>
     <w:rsid w:val="00045F51"/>
-    <w:rsid w:val="0004637E"/>
-[...19 lines deleted...]
-    <w:rsid w:val="000745A2"/>
+    <w:rsid w:val="000473F5"/>
+    <w:rsid w:val="00047CD9"/>
+    <w:rsid w:val="0005035A"/>
+    <w:rsid w:val="000548F2"/>
+    <w:rsid w:val="00055848"/>
+    <w:rsid w:val="00055EE9"/>
+    <w:rsid w:val="00063186"/>
+    <w:rsid w:val="0006534F"/>
+    <w:rsid w:val="0007013C"/>
+    <w:rsid w:val="000745E4"/>
     <w:rsid w:val="000755EE"/>
-    <w:rsid w:val="00076290"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00091A31"/>
+    <w:rsid w:val="0008596F"/>
+    <w:rsid w:val="0009023F"/>
     <w:rsid w:val="000925A5"/>
-    <w:rsid w:val="00093F09"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00095CB7"/>
     <w:rsid w:val="000A013B"/>
-    <w:rsid w:val="000A1059"/>
-[...11 lines deleted...]
-    <w:rsid w:val="000B5B8F"/>
+    <w:rsid w:val="000A0549"/>
+    <w:rsid w:val="000A25E8"/>
+    <w:rsid w:val="000A4FAE"/>
+    <w:rsid w:val="000A6349"/>
+    <w:rsid w:val="000A7133"/>
     <w:rsid w:val="000B6320"/>
-    <w:rsid w:val="000B7CA6"/>
-[...4 lines deleted...]
-    <w:rsid w:val="000C6C38"/>
+    <w:rsid w:val="000B7B30"/>
+    <w:rsid w:val="000C4CC6"/>
+    <w:rsid w:val="000C7C54"/>
     <w:rsid w:val="000D008C"/>
-    <w:rsid w:val="000D0B69"/>
-[...5 lines deleted...]
-    <w:rsid w:val="000D513F"/>
+    <w:rsid w:val="000D15FD"/>
+    <w:rsid w:val="000D45C9"/>
     <w:rsid w:val="000D69A3"/>
-    <w:rsid w:val="000D6F46"/>
-[...23 lines deleted...]
-    <w:rsid w:val="000F6EE9"/>
+    <w:rsid w:val="000E518C"/>
+    <w:rsid w:val="000F6D44"/>
     <w:rsid w:val="000F7531"/>
-    <w:rsid w:val="000F7F96"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00101B3E"/>
     <w:rsid w:val="001035D6"/>
-    <w:rsid w:val="00103A3E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="0011573A"/>
+    <w:rsid w:val="00107D26"/>
+    <w:rsid w:val="00112665"/>
+    <w:rsid w:val="001146E8"/>
+    <w:rsid w:val="00114F71"/>
     <w:rsid w:val="001158E9"/>
-    <w:rsid w:val="0011678F"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00124E4A"/>
+    <w:rsid w:val="00120DF8"/>
+    <w:rsid w:val="0012403C"/>
+    <w:rsid w:val="00125A96"/>
     <w:rsid w:val="00126611"/>
-    <w:rsid w:val="001268C8"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00130696"/>
     <w:rsid w:val="00131037"/>
-    <w:rsid w:val="00131743"/>
-[...10 lines deleted...]
-    <w:rsid w:val="001449CF"/>
+    <w:rsid w:val="001370DA"/>
     <w:rsid w:val="00144A1B"/>
-    <w:rsid w:val="00145488"/>
+    <w:rsid w:val="00145CAD"/>
     <w:rsid w:val="00146739"/>
-    <w:rsid w:val="00147375"/>
+    <w:rsid w:val="00146F2F"/>
+    <w:rsid w:val="001473A4"/>
+    <w:rsid w:val="00147727"/>
     <w:rsid w:val="00150099"/>
-    <w:rsid w:val="00150562"/>
-    <w:rsid w:val="00150AB4"/>
+    <w:rsid w:val="00154692"/>
     <w:rsid w:val="00155864"/>
-    <w:rsid w:val="0015630C"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00173B63"/>
+    <w:rsid w:val="00157879"/>
+    <w:rsid w:val="0016491A"/>
+    <w:rsid w:val="001659C4"/>
+    <w:rsid w:val="00174307"/>
     <w:rsid w:val="001757E8"/>
-    <w:rsid w:val="00177107"/>
-[...19 lines deleted...]
-    <w:rsid w:val="001935B0"/>
+    <w:rsid w:val="0018278E"/>
+    <w:rsid w:val="00183FA6"/>
+    <w:rsid w:val="00192712"/>
     <w:rsid w:val="00193880"/>
-    <w:rsid w:val="00193BBF"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00215C4F"/>
+    <w:rsid w:val="00194B08"/>
+    <w:rsid w:val="001B151A"/>
+    <w:rsid w:val="001B155B"/>
+    <w:rsid w:val="001B3C45"/>
+    <w:rsid w:val="001B40DF"/>
+    <w:rsid w:val="001C25AE"/>
+    <w:rsid w:val="001C7443"/>
+    <w:rsid w:val="001D4B6A"/>
+    <w:rsid w:val="001D5DBF"/>
+    <w:rsid w:val="001D6764"/>
+    <w:rsid w:val="001E36AA"/>
+    <w:rsid w:val="001F1BF6"/>
+    <w:rsid w:val="001F2887"/>
+    <w:rsid w:val="0020019A"/>
+    <w:rsid w:val="00200FB3"/>
+    <w:rsid w:val="00204EA2"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="002157B0"/>
+    <w:rsid w:val="00216FB2"/>
     <w:rsid w:val="002178FA"/>
-    <w:rsid w:val="00220042"/>
-[...24 lines deleted...]
-    <w:rsid w:val="00244EE8"/>
+    <w:rsid w:val="00227850"/>
+    <w:rsid w:val="00227CB3"/>
+    <w:rsid w:val="00235C2C"/>
+    <w:rsid w:val="00241912"/>
     <w:rsid w:val="002457AA"/>
     <w:rsid w:val="00245869"/>
-    <w:rsid w:val="00245E06"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00250C11"/>
     <w:rsid w:val="00250C62"/>
-    <w:rsid w:val="00253B76"/>
+    <w:rsid w:val="00252A0A"/>
+    <w:rsid w:val="00252D69"/>
     <w:rsid w:val="00254316"/>
-    <w:rsid w:val="0025563A"/>
-[...9 lines deleted...]
-    <w:rsid w:val="002743A9"/>
+    <w:rsid w:val="00257330"/>
+    <w:rsid w:val="00257433"/>
+    <w:rsid w:val="00261801"/>
+    <w:rsid w:val="00263095"/>
+    <w:rsid w:val="00263322"/>
+    <w:rsid w:val="0026526D"/>
+    <w:rsid w:val="002673D5"/>
     <w:rsid w:val="0027609B"/>
-    <w:rsid w:val="002760A0"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00285067"/>
+    <w:rsid w:val="0028045B"/>
     <w:rsid w:val="00285795"/>
-    <w:rsid w:val="0028791A"/>
-[...46 lines deleted...]
-    <w:rsid w:val="002E5646"/>
+    <w:rsid w:val="00285EC3"/>
+    <w:rsid w:val="00294509"/>
+    <w:rsid w:val="002A2E72"/>
+    <w:rsid w:val="002A31F8"/>
+    <w:rsid w:val="002A4892"/>
+    <w:rsid w:val="002C1D33"/>
+    <w:rsid w:val="002C3430"/>
+    <w:rsid w:val="002C4E30"/>
+    <w:rsid w:val="002C6817"/>
+    <w:rsid w:val="002C7DFC"/>
+    <w:rsid w:val="002D5C34"/>
     <w:rsid w:val="002E5756"/>
-    <w:rsid w:val="002E6C51"/>
     <w:rsid w:val="002E6F7B"/>
-    <w:rsid w:val="002F228E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="002F71DE"/>
+    <w:rsid w:val="002F3CA4"/>
+    <w:rsid w:val="00300636"/>
     <w:rsid w:val="00302144"/>
-    <w:rsid w:val="00303101"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00307018"/>
+    <w:rsid w:val="00303315"/>
+    <w:rsid w:val="00304EF6"/>
+    <w:rsid w:val="00307315"/>
+    <w:rsid w:val="0030766F"/>
     <w:rsid w:val="00307964"/>
-    <w:rsid w:val="00310013"/>
-[...54 lines deleted...]
-    <w:rsid w:val="003771FB"/>
+    <w:rsid w:val="00310976"/>
+    <w:rsid w:val="00310F13"/>
+    <w:rsid w:val="00321573"/>
+    <w:rsid w:val="003220A5"/>
+    <w:rsid w:val="00322730"/>
+    <w:rsid w:val="0032286F"/>
+    <w:rsid w:val="00330648"/>
+    <w:rsid w:val="00330FB3"/>
+    <w:rsid w:val="003369D3"/>
+    <w:rsid w:val="0034509C"/>
+    <w:rsid w:val="00347271"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357976"/>
+    <w:rsid w:val="00371D02"/>
+    <w:rsid w:val="00373A2A"/>
+    <w:rsid w:val="00376B0A"/>
     <w:rsid w:val="00380258"/>
-    <w:rsid w:val="00380E85"/>
-[...36 lines deleted...]
-    <w:rsid w:val="003C14F6"/>
+    <w:rsid w:val="00381253"/>
+    <w:rsid w:val="0038707B"/>
+    <w:rsid w:val="0039716F"/>
+    <w:rsid w:val="003A3F18"/>
+    <w:rsid w:val="003B254E"/>
     <w:rsid w:val="003C1B90"/>
-    <w:rsid w:val="003C1CA4"/>
-[...11 lines deleted...]
-    <w:rsid w:val="003D6595"/>
+    <w:rsid w:val="003C4446"/>
+    <w:rsid w:val="003D26BC"/>
+    <w:rsid w:val="003D5A2B"/>
+    <w:rsid w:val="003D5C7D"/>
     <w:rsid w:val="003D708E"/>
-    <w:rsid w:val="003D7B4A"/>
-[...11 lines deleted...]
-    <w:rsid w:val="003E6B13"/>
+    <w:rsid w:val="003E110F"/>
+    <w:rsid w:val="003E1A48"/>
+    <w:rsid w:val="003E30A2"/>
     <w:rsid w:val="003E6CE1"/>
-    <w:rsid w:val="003F0E9E"/>
-[...5 lines deleted...]
-    <w:rsid w:val="003F6E63"/>
+    <w:rsid w:val="003F30B1"/>
     <w:rsid w:val="00400DF5"/>
-    <w:rsid w:val="00400FA3"/>
-[...7 lines deleted...]
-    <w:rsid w:val="004070ED"/>
+    <w:rsid w:val="004017C1"/>
     <w:rsid w:val="0040796F"/>
-    <w:rsid w:val="004130EC"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00457129"/>
+    <w:rsid w:val="00407FAD"/>
+    <w:rsid w:val="00414CF6"/>
+    <w:rsid w:val="00420099"/>
+    <w:rsid w:val="00423576"/>
+    <w:rsid w:val="00437992"/>
+    <w:rsid w:val="00445A5A"/>
+    <w:rsid w:val="00446A01"/>
+    <w:rsid w:val="00453AAC"/>
     <w:rsid w:val="00457598"/>
-    <w:rsid w:val="00457BF7"/>
-[...2 lines deleted...]
-    <w:rsid w:val="004633C2"/>
+    <w:rsid w:val="00457613"/>
+    <w:rsid w:val="00460A93"/>
+    <w:rsid w:val="00460AE8"/>
+    <w:rsid w:val="004636F4"/>
     <w:rsid w:val="00464E72"/>
-    <w:rsid w:val="00465CCC"/>
-[...27 lines deleted...]
-    <w:rsid w:val="0049037C"/>
+    <w:rsid w:val="00466CBB"/>
     <w:rsid w:val="00490500"/>
-    <w:rsid w:val="0049082D"/>
-[...15 lines deleted...]
-    <w:rsid w:val="004B15CD"/>
+    <w:rsid w:val="00490C66"/>
+    <w:rsid w:val="0049344A"/>
+    <w:rsid w:val="004A5244"/>
     <w:rsid w:val="004B307A"/>
-    <w:rsid w:val="004B499C"/>
-    <w:rsid w:val="004B5D57"/>
     <w:rsid w:val="004B6106"/>
-    <w:rsid w:val="004B619B"/>
-[...3 lines deleted...]
-    <w:rsid w:val="004B7F7C"/>
     <w:rsid w:val="004C040F"/>
-    <w:rsid w:val="004C2A6D"/>
-[...4 lines deleted...]
-    <w:rsid w:val="004C629D"/>
+    <w:rsid w:val="004C5EC3"/>
+    <w:rsid w:val="004C657B"/>
+    <w:rsid w:val="004C695C"/>
     <w:rsid w:val="004D040B"/>
-    <w:rsid w:val="004D0C61"/>
-[...11 lines deleted...]
-    <w:rsid w:val="004E526C"/>
+    <w:rsid w:val="004D3CCE"/>
+    <w:rsid w:val="004E38EF"/>
+    <w:rsid w:val="004E3C24"/>
     <w:rsid w:val="004E571B"/>
-    <w:rsid w:val="004E5FF3"/>
-[...38 lines deleted...]
-    <w:rsid w:val="00521559"/>
+    <w:rsid w:val="004F2CDF"/>
+    <w:rsid w:val="004F2F9D"/>
+    <w:rsid w:val="005147E0"/>
+    <w:rsid w:val="005169A1"/>
     <w:rsid w:val="00521AF0"/>
-    <w:rsid w:val="00523004"/>
-[...25 lines deleted...]
-    <w:rsid w:val="00553316"/>
+    <w:rsid w:val="005227C6"/>
+    <w:rsid w:val="005326B2"/>
+    <w:rsid w:val="00537AF7"/>
+    <w:rsid w:val="00551D86"/>
     <w:rsid w:val="00554385"/>
-    <w:rsid w:val="00555DEB"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00565782"/>
+    <w:rsid w:val="0055544F"/>
+    <w:rsid w:val="005554A8"/>
     <w:rsid w:val="005657AE"/>
-    <w:rsid w:val="00565D1A"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005762F3"/>
+    <w:rsid w:val="005677B7"/>
     <w:rsid w:val="00576EFF"/>
-    <w:rsid w:val="005770CF"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00590853"/>
+    <w:rsid w:val="00577B5D"/>
+    <w:rsid w:val="00580365"/>
+    <w:rsid w:val="005847DD"/>
+    <w:rsid w:val="00585E54"/>
     <w:rsid w:val="00592112"/>
-    <w:rsid w:val="005926A1"/>
-[...6 lines deleted...]
-    <w:rsid w:val="005A26A7"/>
+    <w:rsid w:val="005924E1"/>
+    <w:rsid w:val="00592F03"/>
+    <w:rsid w:val="00594315"/>
+    <w:rsid w:val="005A009E"/>
     <w:rsid w:val="005A3EA6"/>
-    <w:rsid w:val="005A3EEE"/>
-[...35 lines deleted...]
-    <w:rsid w:val="005E4C40"/>
+    <w:rsid w:val="005B0177"/>
+    <w:rsid w:val="005B0D4D"/>
+    <w:rsid w:val="005C5A2B"/>
+    <w:rsid w:val="005D5AC3"/>
+    <w:rsid w:val="005E0E26"/>
     <w:rsid w:val="005E566A"/>
-    <w:rsid w:val="005F0A53"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00625CB0"/>
+    <w:rsid w:val="005E6393"/>
+    <w:rsid w:val="005E7052"/>
+    <w:rsid w:val="005F1F62"/>
+    <w:rsid w:val="005F40CB"/>
+    <w:rsid w:val="005F6BB4"/>
+    <w:rsid w:val="005F74C0"/>
+    <w:rsid w:val="0060077D"/>
+    <w:rsid w:val="0060364A"/>
+    <w:rsid w:val="006103D3"/>
+    <w:rsid w:val="00616B07"/>
+    <w:rsid w:val="00620D59"/>
+    <w:rsid w:val="00622802"/>
+    <w:rsid w:val="0062420A"/>
     <w:rsid w:val="00627992"/>
-    <w:rsid w:val="006304DA"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00632C53"/>
     <w:rsid w:val="006335A4"/>
-    <w:rsid w:val="006336A1"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00634C4F"/>
     <w:rsid w:val="00634C54"/>
-    <w:rsid w:val="00634E2A"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0064220D"/>
+    <w:rsid w:val="00640EE7"/>
     <w:rsid w:val="006444FB"/>
     <w:rsid w:val="00644A2D"/>
-    <w:rsid w:val="00646047"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00656EA8"/>
+    <w:rsid w:val="00645EBF"/>
+    <w:rsid w:val="006509DA"/>
+    <w:rsid w:val="00653306"/>
+    <w:rsid w:val="00655B34"/>
+    <w:rsid w:val="00655FD4"/>
     <w:rsid w:val="00656F4A"/>
-    <w:rsid w:val="006572E0"/>
-[...2 lines deleted...]
-    <w:rsid w:val="0066351A"/>
     <w:rsid w:val="00663830"/>
-    <w:rsid w:val="0066415A"/>
-[...48 lines deleted...]
-    <w:rsid w:val="006B05DF"/>
+    <w:rsid w:val="0066700C"/>
+    <w:rsid w:val="00672414"/>
+    <w:rsid w:val="0067650D"/>
+    <w:rsid w:val="00677802"/>
+    <w:rsid w:val="00682515"/>
+    <w:rsid w:val="00691DFD"/>
+    <w:rsid w:val="00692816"/>
+    <w:rsid w:val="00693169"/>
+    <w:rsid w:val="00695CEA"/>
+    <w:rsid w:val="006A2E66"/>
+    <w:rsid w:val="006B0E6E"/>
     <w:rsid w:val="006B3601"/>
-    <w:rsid w:val="006B5845"/>
-[...4 lines deleted...]
-    <w:rsid w:val="006C4237"/>
+    <w:rsid w:val="006B5B51"/>
+    <w:rsid w:val="006C4BEE"/>
     <w:rsid w:val="006C4F83"/>
-    <w:rsid w:val="006C5427"/>
-[...43 lines deleted...]
-    <w:rsid w:val="0071185C"/>
+    <w:rsid w:val="006D1B3F"/>
+    <w:rsid w:val="006D472A"/>
+    <w:rsid w:val="006F3981"/>
+    <w:rsid w:val="00701F9E"/>
+    <w:rsid w:val="00705A1B"/>
     <w:rsid w:val="00711C79"/>
-    <w:rsid w:val="00712BF4"/>
-    <w:rsid w:val="007137FE"/>
     <w:rsid w:val="00715807"/>
-    <w:rsid w:val="00717D4F"/>
-[...27 lines deleted...]
-    <w:rsid w:val="00742811"/>
+    <w:rsid w:val="00721B34"/>
+    <w:rsid w:val="00722698"/>
+    <w:rsid w:val="00726958"/>
+    <w:rsid w:val="00733ADA"/>
+    <w:rsid w:val="00741F1D"/>
     <w:rsid w:val="007444AC"/>
-    <w:rsid w:val="00744C42"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00751D0A"/>
+    <w:rsid w:val="00747726"/>
+    <w:rsid w:val="007501FA"/>
+    <w:rsid w:val="00750230"/>
     <w:rsid w:val="00752A9E"/>
-    <w:rsid w:val="00752B52"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00773F30"/>
+    <w:rsid w:val="007548D1"/>
+    <w:rsid w:val="007549FC"/>
+    <w:rsid w:val="00756DA5"/>
+    <w:rsid w:val="007612DC"/>
+    <w:rsid w:val="007636A9"/>
+    <w:rsid w:val="00774187"/>
+    <w:rsid w:val="00774551"/>
+    <w:rsid w:val="007750F3"/>
     <w:rsid w:val="00775238"/>
-    <w:rsid w:val="007753AB"/>
-[...55 lines deleted...]
-    <w:rsid w:val="007D3916"/>
+    <w:rsid w:val="007817B2"/>
+    <w:rsid w:val="007A5DDD"/>
+    <w:rsid w:val="007B0503"/>
+    <w:rsid w:val="007B2AF4"/>
+    <w:rsid w:val="007B6B14"/>
+    <w:rsid w:val="007C453B"/>
+    <w:rsid w:val="007C714E"/>
+    <w:rsid w:val="007D2232"/>
     <w:rsid w:val="007D3C6F"/>
-    <w:rsid w:val="007D4CF3"/>
-[...10 lines deleted...]
-    <w:rsid w:val="007E66AC"/>
+    <w:rsid w:val="007D4BC7"/>
+    <w:rsid w:val="007D4FF4"/>
+    <w:rsid w:val="007D52A9"/>
+    <w:rsid w:val="007D7765"/>
+    <w:rsid w:val="007E0DEC"/>
+    <w:rsid w:val="007E3AE9"/>
+    <w:rsid w:val="007E60D8"/>
     <w:rsid w:val="007E67F4"/>
-    <w:rsid w:val="007E71C5"/>
-[...4 lines deleted...]
-    <w:rsid w:val="007F3A1E"/>
+    <w:rsid w:val="007F1CF1"/>
+    <w:rsid w:val="007F4B69"/>
+    <w:rsid w:val="007F6934"/>
+    <w:rsid w:val="007F7709"/>
     <w:rsid w:val="008000C6"/>
-    <w:rsid w:val="00800735"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00801E0F"/>
     <w:rsid w:val="00803710"/>
-    <w:rsid w:val="0080390E"/>
-[...9 lines deleted...]
-    <w:rsid w:val="008112A1"/>
     <w:rsid w:val="008114B3"/>
-    <w:rsid w:val="00811739"/>
-[...25 lines deleted...]
-    <w:rsid w:val="0084297D"/>
+    <w:rsid w:val="008142CA"/>
+    <w:rsid w:val="00817FD1"/>
+    <w:rsid w:val="00823736"/>
+    <w:rsid w:val="00824C33"/>
+    <w:rsid w:val="00825B12"/>
     <w:rsid w:val="00844223"/>
-    <w:rsid w:val="00847FDB"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00857737"/>
+    <w:rsid w:val="00854B5D"/>
+    <w:rsid w:val="0085521F"/>
     <w:rsid w:val="00857A48"/>
-    <w:rsid w:val="00857E69"/>
     <w:rsid w:val="0086067A"/>
-    <w:rsid w:val="008619C0"/>
-[...25 lines deleted...]
-    <w:rsid w:val="0089648E"/>
+    <w:rsid w:val="00872676"/>
+    <w:rsid w:val="008768F7"/>
+    <w:rsid w:val="0088087D"/>
+    <w:rsid w:val="00881E85"/>
+    <w:rsid w:val="00882C5D"/>
+    <w:rsid w:val="00890FF6"/>
     <w:rsid w:val="008976B1"/>
-    <w:rsid w:val="00897D66"/>
-[...16 lines deleted...]
-    <w:rsid w:val="008B5B5C"/>
+    <w:rsid w:val="008A39A5"/>
+    <w:rsid w:val="008A3DA0"/>
+    <w:rsid w:val="008B2E4C"/>
+    <w:rsid w:val="008B53FF"/>
     <w:rsid w:val="008B5E88"/>
-    <w:rsid w:val="008B6BF5"/>
-[...9 lines deleted...]
-    <w:rsid w:val="008D35D0"/>
+    <w:rsid w:val="008C5661"/>
     <w:rsid w:val="008D3DE0"/>
-    <w:rsid w:val="008D51AE"/>
     <w:rsid w:val="008D51C1"/>
-    <w:rsid w:val="008D5318"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00910447"/>
+    <w:rsid w:val="008D5AFF"/>
+    <w:rsid w:val="008E0703"/>
+    <w:rsid w:val="008E07CC"/>
+    <w:rsid w:val="008E5C90"/>
+    <w:rsid w:val="008E61D5"/>
+    <w:rsid w:val="008F0170"/>
+    <w:rsid w:val="008F5CA3"/>
+    <w:rsid w:val="00907D71"/>
     <w:rsid w:val="0091065E"/>
-    <w:rsid w:val="00910F66"/>
-[...15 lines deleted...]
-    <w:rsid w:val="0093065F"/>
+    <w:rsid w:val="00912DF8"/>
+    <w:rsid w:val="00913923"/>
+    <w:rsid w:val="00917E6D"/>
+    <w:rsid w:val="00921B16"/>
     <w:rsid w:val="00930B45"/>
-    <w:rsid w:val="00932719"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00942FB1"/>
+    <w:rsid w:val="00934186"/>
     <w:rsid w:val="00943E49"/>
-    <w:rsid w:val="009450B6"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00954CA1"/>
+    <w:rsid w:val="0095085F"/>
     <w:rsid w:val="0096091F"/>
-    <w:rsid w:val="00961ED7"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00980E6E"/>
+    <w:rsid w:val="0096379E"/>
+    <w:rsid w:val="00967549"/>
+    <w:rsid w:val="00971145"/>
+    <w:rsid w:val="009770E8"/>
     <w:rsid w:val="009814BD"/>
-    <w:rsid w:val="0098217F"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00993AF6"/>
+    <w:rsid w:val="009824F1"/>
+    <w:rsid w:val="00987A17"/>
+    <w:rsid w:val="00994B80"/>
+    <w:rsid w:val="0099598B"/>
     <w:rsid w:val="009962C0"/>
-    <w:rsid w:val="00996A78"/>
-[...6 lines deleted...]
-    <w:rsid w:val="009A1459"/>
+    <w:rsid w:val="00996F4C"/>
     <w:rsid w:val="009A19E1"/>
-    <w:rsid w:val="009A1B71"/>
-[...14 lines deleted...]
-    <w:rsid w:val="009B74A7"/>
+    <w:rsid w:val="009A3990"/>
+    <w:rsid w:val="009A54E4"/>
+    <w:rsid w:val="009B3330"/>
+    <w:rsid w:val="009B5EDF"/>
+    <w:rsid w:val="009B65B1"/>
     <w:rsid w:val="009B751B"/>
-    <w:rsid w:val="009B76EF"/>
-[...68 lines deleted...]
-    <w:rsid w:val="00A36875"/>
+    <w:rsid w:val="009C0175"/>
+    <w:rsid w:val="009C5485"/>
+    <w:rsid w:val="009C5EC6"/>
+    <w:rsid w:val="009D3AA3"/>
+    <w:rsid w:val="009E0BE6"/>
+    <w:rsid w:val="009E1DB2"/>
+    <w:rsid w:val="009E3CD5"/>
+    <w:rsid w:val="009E69AB"/>
+    <w:rsid w:val="009E6B17"/>
+    <w:rsid w:val="009E7E82"/>
+    <w:rsid w:val="009F211D"/>
+    <w:rsid w:val="009F545D"/>
+    <w:rsid w:val="009F560E"/>
+    <w:rsid w:val="009F7F7F"/>
+    <w:rsid w:val="00A025D8"/>
+    <w:rsid w:val="00A06C26"/>
+    <w:rsid w:val="00A106FB"/>
+    <w:rsid w:val="00A137E1"/>
+    <w:rsid w:val="00A16581"/>
+    <w:rsid w:val="00A266C1"/>
+    <w:rsid w:val="00A34742"/>
     <w:rsid w:val="00A37664"/>
-    <w:rsid w:val="00A4092E"/>
-    <w:rsid w:val="00A438A2"/>
+    <w:rsid w:val="00A4000E"/>
+    <w:rsid w:val="00A42DE0"/>
     <w:rsid w:val="00A43D05"/>
-    <w:rsid w:val="00A51781"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A541AA"/>
+    <w:rsid w:val="00A45B8D"/>
+    <w:rsid w:val="00A46779"/>
     <w:rsid w:val="00A547EA"/>
-    <w:rsid w:val="00A6009D"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00A8175B"/>
+    <w:rsid w:val="00A57ADF"/>
+    <w:rsid w:val="00A65A55"/>
+    <w:rsid w:val="00A71C1A"/>
     <w:rsid w:val="00A820CD"/>
-    <w:rsid w:val="00A8292E"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00AC5BB5"/>
+    <w:rsid w:val="00A83A70"/>
+    <w:rsid w:val="00A86A02"/>
+    <w:rsid w:val="00A91C2F"/>
+    <w:rsid w:val="00A942A3"/>
+    <w:rsid w:val="00A954B2"/>
+    <w:rsid w:val="00AA03BC"/>
+    <w:rsid w:val="00AA6BFF"/>
+    <w:rsid w:val="00AB2F4F"/>
+    <w:rsid w:val="00AB4FC6"/>
+    <w:rsid w:val="00AB68F2"/>
+    <w:rsid w:val="00AC2EBD"/>
     <w:rsid w:val="00AC5EAE"/>
-    <w:rsid w:val="00AC6E64"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00AE2477"/>
+    <w:rsid w:val="00AD06CC"/>
+    <w:rsid w:val="00AD11ED"/>
+    <w:rsid w:val="00AE0454"/>
+    <w:rsid w:val="00AE150E"/>
     <w:rsid w:val="00AE3362"/>
-    <w:rsid w:val="00AE35C2"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00AF39D5"/>
+    <w:rsid w:val="00AF142B"/>
     <w:rsid w:val="00AF4C82"/>
-    <w:rsid w:val="00AF5048"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00AF77F7"/>
+    <w:rsid w:val="00AF5A87"/>
+    <w:rsid w:val="00AF79BD"/>
     <w:rsid w:val="00AF7DDC"/>
-    <w:rsid w:val="00B00842"/>
+    <w:rsid w:val="00B004D7"/>
+    <w:rsid w:val="00B00C80"/>
+    <w:rsid w:val="00B015D9"/>
     <w:rsid w:val="00B02B08"/>
-    <w:rsid w:val="00B02DBB"/>
-[...90 lines deleted...]
-    <w:rsid w:val="00B92C4D"/>
+    <w:rsid w:val="00B02C2C"/>
+    <w:rsid w:val="00B05731"/>
+    <w:rsid w:val="00B05D40"/>
+    <w:rsid w:val="00B116FC"/>
+    <w:rsid w:val="00B1301D"/>
+    <w:rsid w:val="00B15829"/>
+    <w:rsid w:val="00B24BF8"/>
+    <w:rsid w:val="00B3369D"/>
+    <w:rsid w:val="00B37CED"/>
+    <w:rsid w:val="00B40519"/>
+    <w:rsid w:val="00B45819"/>
+    <w:rsid w:val="00B5024F"/>
+    <w:rsid w:val="00B512DB"/>
+    <w:rsid w:val="00B52B92"/>
+    <w:rsid w:val="00B6015E"/>
+    <w:rsid w:val="00B7023E"/>
+    <w:rsid w:val="00B70E02"/>
+    <w:rsid w:val="00B831BC"/>
+    <w:rsid w:val="00B90887"/>
     <w:rsid w:val="00B937D8"/>
-    <w:rsid w:val="00B95AC6"/>
-[...59 lines deleted...]
-    <w:rsid w:val="00C067B8"/>
+    <w:rsid w:val="00B9553C"/>
+    <w:rsid w:val="00B9701C"/>
+    <w:rsid w:val="00BB3AC0"/>
+    <w:rsid w:val="00BB7296"/>
+    <w:rsid w:val="00BC573A"/>
+    <w:rsid w:val="00BD4A7A"/>
+    <w:rsid w:val="00BE495C"/>
+    <w:rsid w:val="00BF52CF"/>
+    <w:rsid w:val="00BF6962"/>
+    <w:rsid w:val="00BF6E35"/>
+    <w:rsid w:val="00C028DD"/>
     <w:rsid w:val="00C06A93"/>
-    <w:rsid w:val="00C06B15"/>
     <w:rsid w:val="00C0767A"/>
-    <w:rsid w:val="00C1185A"/>
     <w:rsid w:val="00C11C3C"/>
-    <w:rsid w:val="00C123EB"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00C14FA8"/>
+    <w:rsid w:val="00C1535A"/>
     <w:rsid w:val="00C15484"/>
-    <w:rsid w:val="00C16155"/>
-    <w:rsid w:val="00C209F3"/>
+    <w:rsid w:val="00C156AB"/>
     <w:rsid w:val="00C2101E"/>
-    <w:rsid w:val="00C21F02"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00C33ADA"/>
+    <w:rsid w:val="00C210EE"/>
     <w:rsid w:val="00C34111"/>
-    <w:rsid w:val="00C34B64"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00C82558"/>
+    <w:rsid w:val="00C35D86"/>
+    <w:rsid w:val="00C37CB3"/>
+    <w:rsid w:val="00C4010F"/>
+    <w:rsid w:val="00C40A0D"/>
+    <w:rsid w:val="00C4231A"/>
+    <w:rsid w:val="00C44756"/>
+    <w:rsid w:val="00C51B78"/>
+    <w:rsid w:val="00C5205B"/>
+    <w:rsid w:val="00C52629"/>
+    <w:rsid w:val="00C53F0C"/>
+    <w:rsid w:val="00C659D9"/>
+    <w:rsid w:val="00C74809"/>
     <w:rsid w:val="00C8272F"/>
-    <w:rsid w:val="00C85184"/>
-[...35 lines deleted...]
-    <w:rsid w:val="00CC458A"/>
+    <w:rsid w:val="00C872DC"/>
+    <w:rsid w:val="00C9176C"/>
+    <w:rsid w:val="00C946F7"/>
+    <w:rsid w:val="00C96C29"/>
+    <w:rsid w:val="00C97A9A"/>
+    <w:rsid w:val="00CA0520"/>
+    <w:rsid w:val="00CA0C24"/>
+    <w:rsid w:val="00CA3D77"/>
+    <w:rsid w:val="00CA4E61"/>
+    <w:rsid w:val="00CA543B"/>
+    <w:rsid w:val="00CB53BC"/>
+    <w:rsid w:val="00CB56A7"/>
     <w:rsid w:val="00CC47AF"/>
-    <w:rsid w:val="00CC5597"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00CE0E73"/>
+    <w:rsid w:val="00CD1986"/>
+    <w:rsid w:val="00CD640C"/>
     <w:rsid w:val="00CE1A06"/>
-    <w:rsid w:val="00CE2EC3"/>
-[...20 lines deleted...]
-    <w:rsid w:val="00D04CFC"/>
+    <w:rsid w:val="00CE2EF1"/>
+    <w:rsid w:val="00CE3599"/>
+    <w:rsid w:val="00CE55D2"/>
+    <w:rsid w:val="00CE5CD5"/>
+    <w:rsid w:val="00CF0D26"/>
+    <w:rsid w:val="00D0099B"/>
+    <w:rsid w:val="00D00BCA"/>
+    <w:rsid w:val="00D04ADB"/>
+    <w:rsid w:val="00D05A5B"/>
     <w:rsid w:val="00D05B49"/>
-    <w:rsid w:val="00D064E1"/>
-    <w:rsid w:val="00D0672E"/>
     <w:rsid w:val="00D06E62"/>
-    <w:rsid w:val="00D07D58"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00D20606"/>
     <w:rsid w:val="00D20E41"/>
-    <w:rsid w:val="00D218DE"/>
-[...26 lines deleted...]
-    <w:rsid w:val="00D51F84"/>
+    <w:rsid w:val="00D25EBB"/>
+    <w:rsid w:val="00D3188E"/>
+    <w:rsid w:val="00D32F38"/>
+    <w:rsid w:val="00D35CE8"/>
+    <w:rsid w:val="00D37234"/>
+    <w:rsid w:val="00D37D47"/>
+    <w:rsid w:val="00D45F5D"/>
+    <w:rsid w:val="00D516A9"/>
+    <w:rsid w:val="00D521D2"/>
     <w:rsid w:val="00D52373"/>
-    <w:rsid w:val="00D52516"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00D922F6"/>
+    <w:rsid w:val="00D52917"/>
+    <w:rsid w:val="00D601A9"/>
+    <w:rsid w:val="00D60C17"/>
+    <w:rsid w:val="00D64304"/>
+    <w:rsid w:val="00D70B2D"/>
     <w:rsid w:val="00D9330E"/>
-    <w:rsid w:val="00D97CF9"/>
-[...46 lines deleted...]
-    <w:rsid w:val="00DF70D1"/>
+    <w:rsid w:val="00D9472A"/>
+    <w:rsid w:val="00D96844"/>
+    <w:rsid w:val="00D97972"/>
+    <w:rsid w:val="00D97E86"/>
+    <w:rsid w:val="00DA285D"/>
+    <w:rsid w:val="00DA2F48"/>
+    <w:rsid w:val="00DB1AB2"/>
+    <w:rsid w:val="00DB5B66"/>
+    <w:rsid w:val="00DC1FEC"/>
+    <w:rsid w:val="00DD01E3"/>
+    <w:rsid w:val="00DD0AFC"/>
+    <w:rsid w:val="00DE1C6E"/>
+    <w:rsid w:val="00DE45C4"/>
+    <w:rsid w:val="00DE6751"/>
+    <w:rsid w:val="00DF1E34"/>
     <w:rsid w:val="00DF778C"/>
-    <w:rsid w:val="00DF7A03"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00E06A3D"/>
+    <w:rsid w:val="00E01B16"/>
+    <w:rsid w:val="00E0273E"/>
+    <w:rsid w:val="00E073E9"/>
     <w:rsid w:val="00E102E9"/>
-    <w:rsid w:val="00E10782"/>
-[...61 lines deleted...]
-    <w:rsid w:val="00E83E1A"/>
+    <w:rsid w:val="00E3260F"/>
+    <w:rsid w:val="00E3357D"/>
+    <w:rsid w:val="00E500A6"/>
+    <w:rsid w:val="00E50E45"/>
+    <w:rsid w:val="00E55912"/>
+    <w:rsid w:val="00E57D7F"/>
+    <w:rsid w:val="00E66B64"/>
+    <w:rsid w:val="00E67BA0"/>
+    <w:rsid w:val="00E81878"/>
     <w:rsid w:val="00E84D53"/>
-    <w:rsid w:val="00E84E46"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00EA000E"/>
+    <w:rsid w:val="00E932DA"/>
+    <w:rsid w:val="00E97905"/>
     <w:rsid w:val="00EA2F74"/>
-    <w:rsid w:val="00EA4009"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EA625D"/>
     <w:rsid w:val="00EA6531"/>
-    <w:rsid w:val="00EA6E32"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA7DF9"/>
     <w:rsid w:val="00EA7EAC"/>
-    <w:rsid w:val="00EB18ED"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00EC0EB8"/>
+    <w:rsid w:val="00EB2743"/>
+    <w:rsid w:val="00EB31DF"/>
+    <w:rsid w:val="00EB3C97"/>
+    <w:rsid w:val="00EB63FD"/>
     <w:rsid w:val="00EC11D3"/>
-    <w:rsid w:val="00EC1B19"/>
     <w:rsid w:val="00EC2113"/>
-    <w:rsid w:val="00EC2EC3"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EC53DE"/>
     <w:rsid w:val="00EC5AF1"/>
-    <w:rsid w:val="00EC7115"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EC75D1"/>
     <w:rsid w:val="00EC7AB2"/>
-    <w:rsid w:val="00ED0851"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00EF1B27"/>
+    <w:rsid w:val="00ED54AF"/>
+    <w:rsid w:val="00EE1BAE"/>
+    <w:rsid w:val="00EE25EC"/>
+    <w:rsid w:val="00EE2672"/>
+    <w:rsid w:val="00EE301F"/>
+    <w:rsid w:val="00EE5B4A"/>
     <w:rsid w:val="00EF1CBD"/>
-    <w:rsid w:val="00EF20E0"/>
     <w:rsid w:val="00EF2200"/>
-    <w:rsid w:val="00EF2377"/>
-[...39 lines deleted...]
-    <w:rsid w:val="00F43B2C"/>
+    <w:rsid w:val="00EF2A3E"/>
+    <w:rsid w:val="00EF43D7"/>
+    <w:rsid w:val="00EF79C3"/>
+    <w:rsid w:val="00F00B24"/>
+    <w:rsid w:val="00F20C59"/>
+    <w:rsid w:val="00F3512B"/>
+    <w:rsid w:val="00F42F4B"/>
+    <w:rsid w:val="00F45104"/>
     <w:rsid w:val="00F45492"/>
-    <w:rsid w:val="00F473D1"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00F57016"/>
+    <w:rsid w:val="00F47045"/>
+    <w:rsid w:val="00F5397E"/>
+    <w:rsid w:val="00F60256"/>
     <w:rsid w:val="00F60389"/>
-    <w:rsid w:val="00F60F61"/>
-[...23 lines deleted...]
-    <w:rsid w:val="00F920D1"/>
+    <w:rsid w:val="00F61120"/>
+    <w:rsid w:val="00F62241"/>
+    <w:rsid w:val="00F7213E"/>
+    <w:rsid w:val="00F73811"/>
+    <w:rsid w:val="00F73AE6"/>
+    <w:rsid w:val="00F814B4"/>
+    <w:rsid w:val="00F81764"/>
+    <w:rsid w:val="00F86325"/>
+    <w:rsid w:val="00F86EFA"/>
+    <w:rsid w:val="00F91A44"/>
+    <w:rsid w:val="00F932CA"/>
     <w:rsid w:val="00F933CE"/>
+    <w:rsid w:val="00F93AF6"/>
     <w:rsid w:val="00F948E8"/>
-    <w:rsid w:val="00F94F06"/>
-    <w:rsid w:val="00FA14A7"/>
+    <w:rsid w:val="00F97BB6"/>
     <w:rsid w:val="00FA1D8B"/>
-    <w:rsid w:val="00FA2155"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00FA3E70"/>
     <w:rsid w:val="00FA430D"/>
-    <w:rsid w:val="00FA4EE1"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FC31E6"/>
+    <w:rsid w:val="00FA6269"/>
     <w:rsid w:val="00FC361B"/>
-    <w:rsid w:val="00FC416A"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00FE1777"/>
+    <w:rsid w:val="00FC3A19"/>
+    <w:rsid w:val="00FD0526"/>
+    <w:rsid w:val="00FD1AFC"/>
+    <w:rsid w:val="00FD3BF7"/>
     <w:rsid w:val="00FE207C"/>
-    <w:rsid w:val="00FE324B"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FF774C"/>
+    <w:rsid w:val="00FF4844"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="11E88F2F"/>
-  <w15:docId w15:val="{458D872C-6734-48B7-8353-8D0303211454}"/>
+  <w14:docId w14:val="29826D42"/>
+  <w14:defaultImageDpi w14:val="300"/>
+  <w15:docId w15:val="{C464151C-FF05-4288-A8C5-8EAC433E0304}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="62"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="64" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -14929,471 +11324,475 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00565079"/>
+    <w:rsid w:val="00CE3599"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00043609"/>
+    <w:rsid w:val="00DA285D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00043609"/>
+    <w:rsid w:val="00120DF8"/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
-      <w:ind w:left="567" w:hanging="567"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:bCs w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00043609"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
+      <w:spacing w:before="200"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:bCs/>
+      <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="243F60"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="6"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5040" w:hanging="360"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="7"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="5760" w:hanging="360"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="000755EE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="8"/>
-        <w:numId w:val="15"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="200"/>
+      <w:ind w:left="6480" w:hanging="180"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="003C1B90"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="000D69A3"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentdetails">
     <w:name w:val="Document details"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00250C62"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004D040B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="004D040B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00592112"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:ind w:left="-284"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00592112"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
     <w:name w:val="Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DF778C"/>
+    <w:rsid w:val="00E81878"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
-      <w:sz w:val="32"/>
+      <w:color w:val="305497"/>
+      <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00043609"/>
+    <w:rsid w:val="00DA285D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00043609"/>
+    <w:rsid w:val="00120DF8"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial Bold" w:eastAsia="MS Gothic" w:hAnsi="Arial Bold"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00043609"/>
+    <w:rsid w:val="004C5EC3"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
@@ -15443,187 +11842,202 @@
     <w:name w:val="Heading 8 Char"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="000755EE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Instructionalnote">
+    <w:name w:val="Instructional note"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA7EAC"/>
+    <w:rPr>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="TOCHeading">
     <w:name w:val="TOC Heading"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00FA1D8B"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="0" w:line="276" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:color w:val="365F91"/>
       <w:lang w:eastAsia="ja-JP"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E579EF"/>
+    <w:rsid w:val="003C4446"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="426"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9318"/>
       </w:tabs>
       <w:spacing w:after="100"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
+      <w:color w:val="305497"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B57DBD"/>
+    <w:rsid w:val="00F86325"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1022"/>
-        <w:tab w:val="right" w:leader="dot" w:pos="9168"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9328"/>
       </w:tabs>
       <w:spacing w:after="100"/>
-      <w:ind w:left="1036" w:hanging="602"/>
+      <w:ind w:left="240" w:firstLine="186"/>
     </w:pPr>
+    <w:rPr>
+      <w:color w:val="305497"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007444AC"/>
+    <w:rsid w:val="00AD06CC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="467886"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:pPr>
       <w:spacing w:before="2280" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
-    <w:rsid w:val="00A547EA"/>
+    <w:rsid w:val="00AB68F2"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
-      <w:color w:val="6A1A41"/>
+      <w:color w:val="305497"/>
       <w:sz w:val="36"/>
       <w:szCs w:val="56"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00126611"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00126611"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
       <w:b/>
       <w:color w:val="565A5C"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Classification">
     <w:name w:val="Classification"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00193880"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="C00000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="006444FB"/>
     <w:rPr>
       <w:i/>
@@ -15652,61 +12066,63 @@
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B57DBD"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
       <w:numPr>
-        <w:numId w:val="68"/>
+        <w:numId w:val="2"/>
       </w:numPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:before="120"/>
+      <w:ind w:left="714" w:hanging="357"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:szCs w:val="22"/>
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="LightGrid-Accent2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="003D708E"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
@@ -15794,1496 +12210,487 @@
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="C0504D" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003D708E"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabledata">
     <w:name w:val="Table data"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tableheading">
     <w:name w:val="Table heading"/>
     <w:basedOn w:val="Tabledata"/>
     <w:qFormat/>
     <w:rsid w:val="00EA7EAC"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Publicationtitle">
     <w:name w:val="Publicationtitle"/>
     <w:basedOn w:val="Subtitle"/>
     <w:qFormat/>
     <w:rsid w:val="008D51C1"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListNumber">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="ListParagraph"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000217B2"/>
+    <w:rsid w:val="002E5756"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="44"/>
+        <w:numId w:val="3"/>
       </w:numPr>
-      <w:spacing w:before="120" w:after="180"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:ind w:hanging="578"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C73226"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C73226"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C73226"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C73226"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00C73226"/>
+    <w:rsid w:val="00921B16"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...66 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00B82BF8"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D96844"/>
     <w:pPr>
-      <w:ind w:left="1440"/>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0038707B"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-[...124 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
-    </w:rPr>
-[...88 lines deleted...]
-      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B82BF8"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00043DB1"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-      <w:szCs w:val="19"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
-[...250 lines deleted...]
-    <w:name w:val="footnote reference"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E609BF"/>
+    <w:rsid w:val="00ED54AF"/>
     <w:rPr>
-      <w:vertAlign w:val="superscript"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACRuleHeader1">
-[...11 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00294509"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...175 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-[...3 lines deleted...]
-    <w:uiPriority w:val="65"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
+    <w:name w:val="H1nonumber"/>
+    <w:basedOn w:val="Heading1"/>
     <w:qFormat/>
-    <w:rsid w:val="00CB1C76"/>
-[...52 lines deleted...]
-    <w:rsid w:val="000A2E33"/>
+    <w:rsid w:val="005554A8"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="19"/>
+        <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C717EB"/>
+    <w:rsid w:val="00F814B4"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...12 lines deleted...]
-    <w:name w:val="DCStable1"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable12">
+    <w:name w:val="DCStable12"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B4547E"/>
+    <w:rsid w:val="00BF6E35"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
       <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
           <w:tl2br w:val="nil"/>
           <w:tr2bl w:val="nil"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="H1nonumber">
-[...1 lines deleted...]
-    <w:basedOn w:val="Heading1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListNumber1">
+    <w:name w:val="List Number1"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="ListNumber"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F6D44"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DCStable1">
+    <w:name w:val="DCStable1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F45104"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="57" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="BBB69F"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="BBB69F"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAD7CB"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC1FEC"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DC1FEC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DC1FEC"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="a)"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:link w:val="aChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00B57DBD"/>
+    <w:rsid w:val="00D64304"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="0"/>
+        <w:numId w:val="33"/>
       </w:numPr>
+      <w:ind w:left="1134"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aChar">
+    <w:name w:val="a) Char"/>
+    <w:basedOn w:val="Heading3Char"/>
+    <w:link w:val="a"/>
+    <w:rsid w:val="00D64304"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="61025316">
+    <w:div w:id="356464968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="256988832">
+    <w:div w:id="884020552">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="844320517">
-[...344 lines deleted...]
-    <w:div w:id="1292520932">
+    <w:div w:id="936788181">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copps-faq.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/applications/OPFeedback/Lists/OPFeedback/NewForm.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://justus/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Operational%20Policy%20%3cOP@justice.wa.gov.au%3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/actsif.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Documents/monitoring-compliance-framework.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Operational%20Policy%20%3cOP@justice.wa.gov.au%3e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/monitoring.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aus01.safelinks.protection.outlook.com/?url=https%3A%2F%2Fwww.wa.gov.au%2Forganisation%2Fdepartment-of-justice%2Finformation-privacy-statement-department-of-justice&amp;data=05%7C02%7CClaire.Byrne%40justice.wa.gov.au%7C6a9e5e83a74047dc648508dea68c1167%7Caa5122b801884f14a483166b490071d0%7C0%7C0%7C639131317743363078%7CUnknown%7CTWFpbGZsb3d8eyJFbXB0eU1hcGkiOnRydWUsIlYiOiIwLjAuMDAwMCIsIlAiOiJXaW4zMiIsIkFOIjoiTWFpbCIsIldUIjoyfQ%3D%3D%7C0%7C%7C%7C&amp;sdata=FH3YJXTbMId9tiuGejVsiFC4RYBou2Rz3ZTxJut1Sxk%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/prison-operations/Pages/copps-faq.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/actsif.html" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wa.gov.au/system/files/2025-08/national-principles-for-child-safe-organisations.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/applications/OPFeedback/Lists/OPFeedback/NewForm.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/actsif.html" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:AWP@justice.wa.gov.au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/actsif.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/Pages/pris.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dojwa.sharepoint.com/sites/intranet/department/standards/Pages/ops-standards.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.wa.gov.au/legislation/statutes.nsf/actsif.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.slp.wa.gov.au/legislation/statutes.nsf/main_mrtitle_751_homepage.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CS-AMP-Operations@justice.wa.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17548,194 +12955,194 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42d774b5afd53731e8863daee413fbf1">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="080184096bd90cb745b174dd50cf4b27" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DCS Document" ma:contentTypeID="0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD" ma:contentTypeVersion="3" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="42bbab49f36ed8fec9b3c3a5d5a50fb9">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87620643-678a-4ec4-b8d1-35ea5295a2f1" xmlns:ns3="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns4="http://schemas.microsoft.com/sharepoint/v3/fields" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5803bea382f296392a5d9361e4ac8430" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
                 <xsd:element ref="ns3:CategoryDescription"/>
                 <xsd:element ref="ns4:_ResourceType" minOccurs="0"/>
                 <xsd:element ref="ns4:_Publisher" minOccurs="0"/>
                 <xsd:element ref="ns2:Published_x0020_Year" minOccurs="0"/>
                 <xsd:element ref="ns2:Contributor_x0020_Name"/>
                 <xsd:element ref="ns2:Contributor_x0020_Email"/>
                 <xsd:element ref="ns2:Position" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_From" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x0020_Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateCreated" minOccurs="0"/>
                 <xsd:element ref="ns4:_DCDateModified" minOccurs="0"/>
                 <xsd:element ref="ns2:n398ab4bf91e43a0a550736abedc299f" minOccurs="0"/>
                 <xsd:element ref="ns2:kf620cb349b946fa81ca1074c0b3c5af" minOccurs="0"/>
                 <xsd:element ref="ns2:g2cdfbdd30c849e9bbb5c12aa747ff35" minOccurs="0"/>
                 <xsd:element ref="ns2:pa8a0a93780a4945b3173f20d8e45055" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87620643-678a-4ec4-b8d1-35ea5295a2f1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4129ae93-c9e2-4495-a427-f3d2bbb7a03f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="930bf7ff-1314-4f79-947a-be18314117ba">
+    <xsd:element name="TaxCatchAll" ma:index="2" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAllLabel" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{4129ae93-c9e2-4495-a427-f3d2bbb7a03f}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="930bf7ff-1314-4f79-947a-be18314117ba">
+    <xsd:element name="TaxCatchAllLabel" ma:index="3" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{4b0680b8-824f-4913-9105-d98a88a20ba5}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="f6c902c1-a70b-4cda-a604-fa1e7b84f0bb">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="Published_x0020_Year" ma:index="14" nillable="true" ma:displayName="Published Year" ma:description="Year document was published" ma:internalName="Published_x0020_Year">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="4"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Name" ma:index="15" ma:displayName="Contributor Name" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Name" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="Contributor_x0020_Name" ma:index="15" ma:displayName="Content Owner Name" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Name" ma:readOnly="false" ma:showField="Title">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Contributor Email" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
+    <xsd:element name="Contributor_x0020_Email" ma:index="16" ma:displayName="Content Owner Email" ma:list="UserInfo" ma:SharePointGroup="4" ma:internalName="Contributor_x0020_Email" ma:readOnly="false" ma:showField="EMail">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:User">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Position" ma:internalName="Position">
+    <xsd:element name="Position" ma:index="17" nillable="true" ma:displayName="Content Owner Position" ma:default="Senior Project Officer" ma:internalName="Position">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date_x0020_Valid_x0020_From" ma:index="18" nillable="true" ma:displayName="Date Valid From" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_From">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date_x0020_Valid_x0020_To" ma:index="19" nillable="true" ma:displayName="Date Valid To" ma:format="DateOnly" ma:internalName="Date_x0020_Valid_x0020_To">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="n398ab4bf91e43a0a550736abedc299f" ma:index="28" ma:taxonomy="true" ma:internalName="n398ab4bf91e43a0a550736abedc299f" ma:taxonomyFieldName="Creator" ma:displayName="Creator" ma:readOnly="false" ma:default="1;#Corrective Services|ce9ba758-ea71-457b-9a14-44db9922bfb4" ma:fieldId="{7398ab4b-f91e-43a0-a550-736abedc299f}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db825202-8d87-4fb0-82a3-a2584b4b734f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="n398ab4bf91e43a0a550736abedc299f" ma:index="28" ma:taxonomy="true" ma:internalName="n398ab4bf91e43a0a550736abedc299f" ma:taxonomyFieldName="Creator" ma:displayName="Creator" ma:readOnly="false" ma:default="10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44" ma:fieldId="{7398ab4b-f91e-43a0-a550-736abedc299f}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db825202-8d87-4fb0-82a3-a2584b4b734f" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="kf620cb349b946fa81ca1074c0b3c5af" ma:index="29" ma:taxonomy="true" ma:internalName="kf620cb349b946fa81ca1074c0b3c5af" ma:taxonomyFieldName="Business_x0020_Area" ma:displayName="Business Area" ma:readOnly="false" ma:default="21;#Operational Support|06b4752c-4a05-4733-84b5-3d0fa3cfc36b" ma:fieldId="{4f620cb3-49b9-46fa-81ca-1074c0b3c5af}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="024c30ba-3ff2-4f82-a3e0-2a184e26e3f4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="kf620cb349b946fa81ca1074c0b3c5af" ma:index="29" ma:taxonomy="true" ma:internalName="kf620cb349b946fa81ca1074c0b3c5af" ma:taxonomyFieldName="Business_x0020_Area" ma:displayName="Business Area" ma:readOnly="false" ma:default="7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b" ma:fieldId="{4f620cb3-49b9-46fa-81ca-1074c0b3c5af}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="024c30ba-3ff2-4f82-a3e0-2a184e26e3f4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:index="30" ma:taxonomy="true" ma:internalName="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:taxonomyFieldName="Function" ma:displayName="Function" ma:readOnly="false" ma:default="9;#Community Justice Management Adults|a422f4f2-5d4e-4cc7-8ad1-ac6d293ca330" ma:fieldId="{02cdfbdd-30c8-49e9-bbb5-c12aa747ff35}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db5e8662-1551-49d8-8316-0f9cfc338ee6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:index="30" ma:taxonomy="true" ma:internalName="g2cdfbdd30c849e9bbb5c12aa747ff35" ma:taxonomyFieldName="Function" ma:displayName="Function" ma:readOnly="false" ma:default="8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a" ma:fieldId="{02cdfbdd-30c8-49e9-bbb5-c12aa747ff35}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="db5e8662-1551-49d8-8316-0f9cfc338ee6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="pa8a0a93780a4945b3173f20d8e45055" ma:index="31" ma:taxonomy="true" ma:internalName="pa8a0a93780a4945b3173f20d8e45055" ma:taxonomyFieldName="Document_x0020_Type" ma:displayName="Document Type" ma:readOnly="false" ma:default="11;#Policies and Guidelines|17b6b9e0-e741-42ae-bcca-e1208f0099dc" ma:fieldId="{9a8a0a93-780a-4945-b317-3f20d8e45055}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="5676f146-e57d-45f4-b6ef-92b031275e3d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="pa8a0a93780a4945b3173f20d8e45055" ma:index="31" ma:taxonomy="true" ma:internalName="pa8a0a93780a4945b3173f20d8e45055" ma:taxonomyFieldName="Document_x0020_Type" ma:displayName="Document Type" ma:readOnly="false" ma:default="9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9" ma:fieldId="{9a8a0a93-780a-4945-b317-3f20d8e45055}" ma:sspId="15230902-a580-4ba6-8738-a56353c9ac26" ma:termSetId="5676f146-e57d-45f4-b6ef-92b031275e3d" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint.v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="CategoryDescription" ma:index="7" ma:displayName="Description" ma:internalName="CategoryDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3/fields" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ResourceType" ma:index="11" nillable="true" ma:displayName="Resource Type" ma:default="Documents" ma:description="A set of categories, functions, genres or aggregation levels" ma:internalName="_ResourceType" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
@@ -17842,222 +13249,222 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-<SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="15230902-a580-4ba6-8738-a56353c9ac26" ContentTypeId="0x010100C5D63A055CE82242A2E4B837C82D470C" PreviousValue="false"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <pa8a0a93780a4945b3173f20d8e45055 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Policies and Guidelines</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">17b6b9e0-e741-42ae-bcca-e1208f0099dc</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</TermId>
         </TermInfo>
       </Terms>
     </pa8a0a93780a4945b3173f20d8e45055>
     <Contributor_x0020_Name xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
-        <DisplayName>Stead, Gail</DisplayName>
-        <AccountId>1014</AccountId>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Name>
     <Published_x0020_Year xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateModified xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
     <_Publisher xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Department of Justice</_Publisher>
     <Date_x0020_Valid_x0020_To xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <Position xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">Senior Project Officer</Position>
     <n398ab4bf91e43a0a550736abedc299f xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Corrective Services</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce9ba758-ea71-457b-9a14-44db9922bfb4</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Advisory Services</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">8cc1496a-6584-483e-8dcd-3e26a031bf44</TermId>
         </TermInfo>
       </Terms>
     </n398ab4bf91e43a0a550736abedc299f>
     <TaxCatchAll xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
-      <Value>43</Value>
-[...2 lines deleted...]
-      <Value>21</Value>
+      <Value>10</Value>
+      <Value>9</Value>
+      <Value>8</Value>
+      <Value>7</Value>
     </TaxCatchAll>
     <kf620cb349b946fa81ca1074c0b3c5af xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Operational Support</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">06b4752c-4a05-4733-84b5-3d0fa3cfc36b</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Strategic Communications</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f79bcab4-4348-403e-ad4c-9761a12bb89b</TermId>
         </TermInfo>
       </Terms>
     </kf620cb349b946fa81ca1074c0b3c5af>
-    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP procedure on developing orders</CategoryDescription>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">COPP 2.2 Prisoner Orientation</CategoryDescription>
     <_ResourceType xmlns="http://schemas.microsoft.com/sharepoint/v3/fields">Documents</_ResourceType>
     <g2cdfbdd30c849e9bbb5c12aa747ff35 xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Publication</TermName>
-          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d5b3d387-833e-4939-b8d3-e5218353d246</TermId>
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Relations</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ffba8bc2-640c-4bfe-8f63-b1fc456e246a</TermId>
         </TermInfo>
       </Terms>
     </g2cdfbdd30c849e9bbb5c12aa747ff35>
     <Contributor_x0020_Email xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1">
       <UserInfo>
-        <DisplayName>Stead, Gail</DisplayName>
-        <AccountId>1014</AccountId>
+        <DisplayName>Nageswaran, Nimilandra</DisplayName>
+        <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
     </Contributor_x0020_Email>
     <Date_x0020_Valid_x0020_From xmlns="87620643-678a-4ec4-b8d1-35ea5295a2f1" xsi:nil="true"/>
     <_DCDateCreated xmlns="http://schemas.microsoft.com/sharepoint/v3/fields" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397B4A7A-4069-4E33-92B7-7B7431364464}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{734891CD-0402-4469-9D8D-E9985E0D0EEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E110AF8F-F192-4F65-ABAF-FFF1F51D783F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E171D0D4-FBD3-4076-A952-B1BC63707D36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0DEE90F-AA15-4E5E-88CD-909EAD0879AB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="Microsoft.SharePoint.Taxonomy.ContentTypeSync"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FB0FFF2-7B4A-4717-AA7C-B8857DAA5CD4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37D31270-8447-466A-B9FE-DA2C0C9A5A75}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="87620643-678a-4ec4-b8d1-35ea5295a2f1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1917</Words>
-  <Characters>10930</Characters>
+  <Words>1817</Words>
+  <Characters>10359</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>12</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>25</Paragraphs>
+  <DocSecurity>8</DocSecurity>
+  <Lines>86</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>COPP 1.3 - Standing Orders</vt:lpstr>
+      <vt:lpstr>COPP 2.2 Prisoner Orientation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Nimilandra.Nageswaran@correctiveservices.wa.gov.au</Manager>
   <Company>Department of Justice</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12822</CharactersWithSpaces>
+  <CharactersWithSpaces>12152</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>20</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819794</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703997</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -18098,85 +13505,94 @@
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc358819791</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>COPP 1.3 - Standing Orders</dc:title>
-  <dc:subject>Standing Orders</dc:subject>
+  <dc:title>COPP 2.2 Prisoner Orientation</dc:title>
+  <dc:subject/>
   <dc:creator>Davies, Richard</dc:creator>
-  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies; standing; order; template; approval</cp:keywords>
+  <cp:keywords>Commissioner's Operating Policy and Procedure (COPP); Prison Operations; Adult Custodial; Procedures; Policies.</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C009D283A2B4D092640B099EBA98FA54080</vt:lpwstr>
+    <vt:lpwstr>0x010100C5D63A055CE82242A2E4B837C82D470C00F0D83A50F2144C42ACB5D0D7865205AD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
-    <vt:lpwstr>1;#Corrective Services|ce9ba758-ea71-457b-9a14-44db9922bfb4</vt:lpwstr>
+    <vt:lpwstr>10;#Advisory Services|8cc1496a-6584-483e-8dcd-3e26a031bf44</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Document Type">
-    <vt:lpwstr>11;#Policies and Guidelines|17b6b9e0-e741-42ae-bcca-e1208f0099dc</vt:lpwstr>
+    <vt:lpwstr>9;#Templates|d73d990e-b5bb-4bad-9fd6-d25e3a2f8bb9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Function">
-    <vt:lpwstr>43;#Publication|d5b3d387-833e-4939-b8d3-e5218353d246</vt:lpwstr>
+    <vt:lpwstr>8;#Community Relations|ffba8bc2-640c-4bfe-8f63-b1fc456e246a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Business Area">
-    <vt:lpwstr>21;#Operational Support|06b4752c-4a05-4733-84b5-3d0fa3cfc36b</vt:lpwstr>
+    <vt:lpwstr>7;#Strategic Communications|f79bcab4-4348-403e-ad4c-9761a12bb89b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Base Target">
     <vt:lpwstr>_blank</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ClassificationContentMarkingHeaderShapeIds">
+    <vt:lpwstr>5ff20fc9,1bc55262,6d058f55,1cac9c62</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ClassificationContentMarkingHeaderFontProps">
+    <vt:lpwstr>#ff0000,12,Calibri</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ClassificationContentMarkingHeaderText">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
-    <vt:lpwstr>2026-04-02T06:34:27Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SetDate">
+    <vt:lpwstr>2026-07-20T05:40:22Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
-    <vt:lpwstr>Standard</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_SiteId">
     <vt:lpwstr>aa5122b8-0188-4f14-a483-166b490071d0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
-    <vt:lpwstr>6e55d0c8-2a77-45a7-b24d-d594100f1f6c</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ActionId">
+    <vt:lpwstr>cd359512-a1cf-4e18-ab48-b29662a1109e</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
-    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_1621861f-400a-4981-8d8b-751b83a21d25_Tag">
+    <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>